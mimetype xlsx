--- v0 (2025-10-09)
+++ v1 (2026-04-05)
@@ -3716,54 +3716,54 @@
       <c r="AB14" t="inlineStr"/>
       <c r="AC14" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD14" t="inlineStr">
         <is>
           <t>% positive neutrophils</t>
         </is>
       </c>
       <c r="AE14" t="n">
         <v>16177</v>
       </c>
       <c r="AF14" t="n">
         <v>0</v>
       </c>
       <c r="AG14" t="n">
         <v>15</v>
       </c>
       <c r="AH14" t="inlineStr"/>
       <c r="AI14" t="n">
         <v>30</v>
       </c>
       <c r="AJ14" t="n">
-        <v>27.17571413802033</v>
+        <v>27.17571413801917</v>
       </c>
       <c r="AK14" t="n">
-        <v>32.82428586197967</v>
+        <v>32.82428586198083</v>
       </c>
       <c r="AL14" t="b">
         <v>0</v>
       </c>
       <c r="AM14" t="inlineStr"/>
       <c r="AN14" t="inlineStr"/>
       <c r="AO14" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP14" t="n">
         <v>0</v>
       </c>
       <c r="AQ14" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR14" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS14" t="inlineStr">
@@ -3976,54 +3976,54 @@
       <c r="AB15" t="inlineStr"/>
       <c r="AC15" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD15" t="inlineStr">
         <is>
           <t>% positive neutrophils</t>
         </is>
       </c>
       <c r="AE15" t="n">
         <v>16178</v>
       </c>
       <c r="AF15" t="n">
         <v>1</v>
       </c>
       <c r="AG15" t="n">
         <v>15</v>
       </c>
       <c r="AH15" t="inlineStr"/>
       <c r="AI15" t="n">
         <v>15.1</v>
       </c>
       <c r="AJ15" t="n">
-        <v>12.55260490880265</v>
+        <v>12.55260490880161</v>
       </c>
       <c r="AK15" t="n">
-        <v>17.64739509119735</v>
+        <v>17.64739509119839</v>
       </c>
       <c r="AL15" t="b">
         <v>1</v>
       </c>
       <c r="AM15" t="n">
         <v>0.05</v>
       </c>
       <c r="AN15" t="inlineStr"/>
       <c r="AO15" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP15" t="n">
         <v>20</v>
       </c>
       <c r="AQ15" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR15" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
@@ -4242,54 +4242,54 @@
       <c r="AB16" t="inlineStr"/>
       <c r="AC16" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD16" t="inlineStr">
         <is>
           <t>% activity (YAC-1)</t>
         </is>
       </c>
       <c r="AE16" t="n">
         <v>16179</v>
       </c>
       <c r="AF16" t="n">
         <v>0</v>
       </c>
       <c r="AG16" t="n">
         <v>15</v>
       </c>
       <c r="AH16" t="inlineStr"/>
       <c r="AI16" t="n">
         <v>33.3</v>
       </c>
       <c r="AJ16" t="n">
-        <v>29.92193259645568</v>
+        <v>29.9219325964543</v>
       </c>
       <c r="AK16" t="n">
-        <v>36.67806740354431</v>
+        <v>36.67806740354569</v>
       </c>
       <c r="AL16" t="b">
         <v>0</v>
       </c>
       <c r="AM16" t="inlineStr"/>
       <c r="AN16" t="inlineStr"/>
       <c r="AO16" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP16" t="n">
         <v>0</v>
       </c>
       <c r="AQ16" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR16" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS16" t="inlineStr">
@@ -4506,54 +4506,54 @@
       <c r="AB17" t="inlineStr"/>
       <c r="AC17" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD17" t="inlineStr">
         <is>
           <t>% activity (YAC-1)</t>
         </is>
       </c>
       <c r="AE17" t="n">
         <v>16180</v>
       </c>
       <c r="AF17" t="n">
         <v>1</v>
       </c>
       <c r="AG17" t="n">
         <v>15</v>
       </c>
       <c r="AH17" t="inlineStr"/>
       <c r="AI17" t="n">
         <v>14.2</v>
       </c>
       <c r="AJ17" t="n">
-        <v>12.37252091283668</v>
+        <v>12.37252091283593</v>
       </c>
       <c r="AK17" t="n">
-        <v>16.02747908716331</v>
+        <v>16.02747908716406</v>
       </c>
       <c r="AL17" t="b">
         <v>1</v>
       </c>
       <c r="AM17" t="n">
         <v>0.05</v>
       </c>
       <c r="AN17" t="inlineStr"/>
       <c r="AO17" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP17" t="n">
         <v>20</v>
       </c>
       <c r="AQ17" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR17" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
@@ -4768,54 +4768,54 @@
       <c r="AB18" t="inlineStr"/>
       <c r="AC18" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD18" t="inlineStr">
         <is>
           <t>% positive neutrophils</t>
         </is>
       </c>
       <c r="AE18" t="n">
         <v>16199</v>
       </c>
       <c r="AF18" t="n">
         <v>0</v>
       </c>
       <c r="AG18" t="n">
         <v>15</v>
       </c>
       <c r="AH18" t="inlineStr"/>
       <c r="AI18" t="n">
         <v>30</v>
       </c>
       <c r="AJ18" t="n">
-        <v>27.17571413802033</v>
+        <v>27.17571413801917</v>
       </c>
       <c r="AK18" t="n">
-        <v>32.82428586197967</v>
+        <v>32.82428586198083</v>
       </c>
       <c r="AL18" t="b">
         <v>0</v>
       </c>
       <c r="AM18" t="inlineStr"/>
       <c r="AN18" t="inlineStr"/>
       <c r="AO18" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP18" t="n">
         <v>0</v>
       </c>
       <c r="AQ18" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR18" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS18" t="inlineStr">
@@ -5028,54 +5028,54 @@
       <c r="AB19" t="inlineStr"/>
       <c r="AC19" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD19" t="inlineStr">
         <is>
           <t>% positive neutrophils</t>
         </is>
       </c>
       <c r="AE19" t="n">
         <v>16200</v>
       </c>
       <c r="AF19" t="n">
         <v>1</v>
       </c>
       <c r="AG19" t="n">
         <v>15</v>
       </c>
       <c r="AH19" t="inlineStr"/>
       <c r="AI19" t="n">
         <v>13.1</v>
       </c>
       <c r="AJ19" t="n">
-        <v>11.38327722114961</v>
+        <v>11.38327722114891</v>
       </c>
       <c r="AK19" t="n">
-        <v>14.81672277885039</v>
+        <v>14.81672277885109</v>
       </c>
       <c r="AL19" t="b">
         <v>1</v>
       </c>
       <c r="AM19" t="n">
         <v>0.05</v>
       </c>
       <c r="AN19" t="inlineStr"/>
       <c r="AO19" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP19" t="n">
         <v>20</v>
       </c>
       <c r="AQ19" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR19" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
@@ -5298,54 +5298,54 @@
       <c r="AB20" t="inlineStr"/>
       <c r="AC20" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD20" t="inlineStr">
         <is>
           <t>% activity (YAC-1)</t>
         </is>
       </c>
       <c r="AE20" t="n">
         <v>16201</v>
       </c>
       <c r="AF20" t="n">
         <v>0</v>
       </c>
       <c r="AG20" t="n">
         <v>15</v>
       </c>
       <c r="AH20" t="inlineStr"/>
       <c r="AI20" t="n">
         <v>33.3</v>
       </c>
       <c r="AJ20" t="n">
-        <v>29.92193259645568</v>
+        <v>29.9219325964543</v>
       </c>
       <c r="AK20" t="n">
-        <v>36.67806740354431</v>
+        <v>36.67806740354569</v>
       </c>
       <c r="AL20" t="b">
         <v>0</v>
       </c>
       <c r="AM20" t="inlineStr"/>
       <c r="AN20" t="inlineStr"/>
       <c r="AO20" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP20" t="n">
         <v>0</v>
       </c>
       <c r="AQ20" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR20" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS20" t="inlineStr">
@@ -5566,54 +5566,54 @@
       <c r="AB21" t="inlineStr"/>
       <c r="AC21" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD21" t="inlineStr">
         <is>
           <t>% activity (YAC-1)</t>
         </is>
       </c>
       <c r="AE21" t="n">
         <v>16202</v>
       </c>
       <c r="AF21" t="n">
         <v>1</v>
       </c>
       <c r="AG21" t="n">
         <v>15</v>
       </c>
       <c r="AH21" t="inlineStr"/>
       <c r="AI21" t="n">
         <v>16.8</v>
       </c>
       <c r="AJ21" t="n">
-        <v>14.97252091283668</v>
+        <v>14.97252091283594</v>
       </c>
       <c r="AK21" t="n">
-        <v>18.62747908716332</v>
+        <v>18.62747908716407</v>
       </c>
       <c r="AL21" t="b">
         <v>1</v>
       </c>
       <c r="AM21" t="n">
         <v>0.05</v>
       </c>
       <c r="AN21" t="inlineStr"/>
       <c r="AO21" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP21" t="n">
         <v>20</v>
       </c>
       <c r="AQ21" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR21" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>