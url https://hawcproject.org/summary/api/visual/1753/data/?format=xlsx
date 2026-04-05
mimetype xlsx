--- v0 (2025-10-09)
+++ v1 (2026-04-05)
@@ -1004,54 +1004,54 @@
       </c>
       <c r="AA2" t="n">
         <v>0</v>
       </c>
       <c r="AB2" t="inlineStr"/>
       <c r="AC2" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD2" t="inlineStr"/>
       <c r="AE2" t="n">
         <v>12831</v>
       </c>
       <c r="AF2" t="n">
         <v>0</v>
       </c>
       <c r="AG2" t="n">
         <v>5</v>
       </c>
       <c r="AH2" t="inlineStr"/>
       <c r="AI2" t="n">
         <v>7514</v>
       </c>
       <c r="AJ2" t="n">
-        <v>1461.349659431171</v>
+        <v>1461.349659431183</v>
       </c>
       <c r="AK2" t="n">
-        <v>13566.65034056883</v>
+        <v>13566.65034056882</v>
       </c>
       <c r="AL2" t="b">
         <v>0</v>
       </c>
       <c r="AM2" t="inlineStr"/>
       <c r="AN2" t="inlineStr"/>
       <c r="AO2" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP2" t="n">
         <v>0</v>
       </c>
       <c r="AQ2" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR2" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS2" t="inlineStr">
@@ -1266,54 +1266,54 @@
       </c>
       <c r="AA3" t="n">
         <v>0</v>
       </c>
       <c r="AB3" t="inlineStr"/>
       <c r="AC3" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD3" t="inlineStr"/>
       <c r="AE3" t="n">
         <v>12832</v>
       </c>
       <c r="AF3" t="n">
         <v>1</v>
       </c>
       <c r="AG3" t="n">
         <v>5</v>
       </c>
       <c r="AH3" t="inlineStr"/>
       <c r="AI3" t="n">
         <v>13596</v>
       </c>
       <c r="AJ3" t="n">
-        <v>3178.77790517551</v>
+        <v>3178.77790517553</v>
       </c>
       <c r="AK3" t="n">
-        <v>24013.22209482449</v>
+        <v>24013.22209482447</v>
       </c>
       <c r="AL3" t="b">
         <v>0</v>
       </c>
       <c r="AM3" t="inlineStr"/>
       <c r="AN3" t="inlineStr"/>
       <c r="AO3" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP3" t="n">
         <v>12.5</v>
       </c>
       <c r="AQ3" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR3" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS3" t="inlineStr">
@@ -1528,54 +1528,54 @@
       </c>
       <c r="AA4" t="n">
         <v>0</v>
       </c>
       <c r="AB4" t="inlineStr"/>
       <c r="AC4" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD4" t="inlineStr"/>
       <c r="AE4" t="n">
         <v>12833</v>
       </c>
       <c r="AF4" t="n">
         <v>2</v>
       </c>
       <c r="AG4" t="n">
         <v>5</v>
       </c>
       <c r="AH4" t="inlineStr"/>
       <c r="AI4" t="n">
         <v>11184</v>
       </c>
       <c r="AJ4" t="n">
-        <v>8179.886336147453</v>
+        <v>8179.886336147459</v>
       </c>
       <c r="AK4" t="n">
-        <v>14188.11366385255</v>
+        <v>14188.11366385254</v>
       </c>
       <c r="AL4" t="b">
         <v>0</v>
       </c>
       <c r="AM4" t="inlineStr"/>
       <c r="AN4" t="inlineStr"/>
       <c r="AO4" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP4" t="n">
         <v>18.75</v>
       </c>
       <c r="AQ4" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR4" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS4" t="inlineStr">
@@ -1790,54 +1790,54 @@
       </c>
       <c r="AA5" t="n">
         <v>0</v>
       </c>
       <c r="AB5" t="inlineStr"/>
       <c r="AC5" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD5" t="inlineStr"/>
       <c r="AE5" t="n">
         <v>12834</v>
       </c>
       <c r="AF5" t="n">
         <v>3</v>
       </c>
       <c r="AG5" t="n">
         <v>5</v>
       </c>
       <c r="AH5" t="inlineStr"/>
       <c r="AI5" t="n">
         <v>19994</v>
       </c>
       <c r="AJ5" t="n">
-        <v>12855.75959747522</v>
+        <v>12855.75959747524</v>
       </c>
       <c r="AK5" t="n">
-        <v>27132.24040252478</v>
+        <v>27132.24040252476</v>
       </c>
       <c r="AL5" t="b">
         <v>1</v>
       </c>
       <c r="AM5" t="n">
         <v>0.05</v>
       </c>
       <c r="AN5" t="inlineStr"/>
       <c r="AO5" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP5" t="n">
         <v>25</v>
       </c>
       <c r="AQ5" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR5" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -2054,54 +2054,54 @@
       </c>
       <c r="AA6" t="n">
         <v>0</v>
       </c>
       <c r="AB6" t="inlineStr"/>
       <c r="AC6" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD6" t="inlineStr"/>
       <c r="AE6" t="n">
         <v>12835</v>
       </c>
       <c r="AF6" t="n">
         <v>4</v>
       </c>
       <c r="AG6" t="n">
         <v>4</v>
       </c>
       <c r="AH6" t="inlineStr"/>
       <c r="AI6" t="n">
         <v>15525</v>
       </c>
       <c r="AJ6" t="n">
-        <v>1356.749048874462</v>
+        <v>1356.749048876933</v>
       </c>
       <c r="AK6" t="n">
-        <v>29693.25095112554</v>
+        <v>29693.25095112307</v>
       </c>
       <c r="AL6" t="b">
         <v>0</v>
       </c>
       <c r="AM6" t="inlineStr"/>
       <c r="AN6" t="inlineStr"/>
       <c r="AO6" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP6" t="n">
         <v>50</v>
       </c>
       <c r="AQ6" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR6" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS6" t="inlineStr">
@@ -2316,54 +2316,54 @@
       </c>
       <c r="AA7" t="n">
         <v>0</v>
       </c>
       <c r="AB7" t="inlineStr"/>
       <c r="AC7" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD7" t="inlineStr"/>
       <c r="AE7" t="n">
         <v>12841</v>
       </c>
       <c r="AF7" t="n">
         <v>0</v>
       </c>
       <c r="AG7" t="n">
         <v>5</v>
       </c>
       <c r="AH7" t="inlineStr"/>
       <c r="AI7" t="n">
         <v>3487</v>
       </c>
       <c r="AJ7" t="n">
-        <v>1492.95715206865</v>
+        <v>1492.957152068654</v>
       </c>
       <c r="AK7" t="n">
-        <v>5481.04284793135</v>
+        <v>5481.042847931346</v>
       </c>
       <c r="AL7" t="b">
         <v>0</v>
       </c>
       <c r="AM7" t="inlineStr"/>
       <c r="AN7" t="inlineStr"/>
       <c r="AO7" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP7" t="n">
         <v>0</v>
       </c>
       <c r="AQ7" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR7" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS7" t="inlineStr">
@@ -2576,51 +2576,51 @@
       </c>
       <c r="AA8" t="n">
         <v>0</v>
       </c>
       <c r="AB8" t="inlineStr"/>
       <c r="AC8" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD8" t="inlineStr"/>
       <c r="AE8" t="n">
         <v>12842</v>
       </c>
       <c r="AF8" t="n">
         <v>1</v>
       </c>
       <c r="AG8" t="n">
         <v>5</v>
       </c>
       <c r="AH8" t="inlineStr"/>
       <c r="AI8" t="n">
         <v>5540</v>
       </c>
       <c r="AJ8" t="n">
-        <v>753.4086302076457</v>
+        <v>753.4086302076548</v>
       </c>
       <c r="AK8" t="n">
         <v>10326.59136979235</v>
       </c>
       <c r="AL8" t="b">
         <v>0</v>
       </c>
       <c r="AM8" t="inlineStr"/>
       <c r="AN8" t="inlineStr"/>
       <c r="AO8" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP8" t="n">
         <v>12.5</v>
       </c>
       <c r="AQ8" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR8" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
@@ -2836,54 +2836,54 @@
       </c>
       <c r="AA9" t="n">
         <v>0</v>
       </c>
       <c r="AB9" t="inlineStr"/>
       <c r="AC9" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD9" t="inlineStr"/>
       <c r="AE9" t="n">
         <v>12843</v>
       </c>
       <c r="AF9" t="n">
         <v>2</v>
       </c>
       <c r="AG9" t="n">
         <v>5</v>
       </c>
       <c r="AH9" t="inlineStr"/>
       <c r="AI9" t="n">
         <v>4747</v>
       </c>
       <c r="AJ9" t="n">
-        <v>2920.099157030057</v>
+        <v>2920.099157030061</v>
       </c>
       <c r="AK9" t="n">
-        <v>6573.900842969942</v>
+        <v>6573.900842969939</v>
       </c>
       <c r="AL9" t="b">
         <v>0</v>
       </c>
       <c r="AM9" t="inlineStr"/>
       <c r="AN9" t="inlineStr"/>
       <c r="AO9" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP9" t="n">
         <v>18.75</v>
       </c>
       <c r="AQ9" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR9" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS9" t="inlineStr">
@@ -3096,54 +3096,54 @@
       </c>
       <c r="AA10" t="n">
         <v>0</v>
       </c>
       <c r="AB10" t="inlineStr"/>
       <c r="AC10" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD10" t="inlineStr"/>
       <c r="AE10" t="n">
         <v>12844</v>
       </c>
       <c r="AF10" t="n">
         <v>3</v>
       </c>
       <c r="AG10" t="n">
         <v>5</v>
       </c>
       <c r="AH10" t="inlineStr"/>
       <c r="AI10" t="n">
         <v>5697</v>
       </c>
       <c r="AJ10" t="n">
-        <v>918.7379606403965</v>
+        <v>918.7379606404056</v>
       </c>
       <c r="AK10" t="n">
-        <v>10475.2620393596</v>
+        <v>10475.26203935959</v>
       </c>
       <c r="AL10" t="b">
         <v>0</v>
       </c>
       <c r="AM10" t="inlineStr"/>
       <c r="AN10" t="inlineStr"/>
       <c r="AO10" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP10" t="n">
         <v>25</v>
       </c>
       <c r="AQ10" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR10" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS10" t="inlineStr">
@@ -3356,54 +3356,54 @@
       </c>
       <c r="AA11" t="n">
         <v>0</v>
       </c>
       <c r="AB11" t="inlineStr"/>
       <c r="AC11" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD11" t="inlineStr"/>
       <c r="AE11" t="n">
         <v>12845</v>
       </c>
       <c r="AF11" t="n">
         <v>4</v>
       </c>
       <c r="AG11" t="n">
         <v>4</v>
       </c>
       <c r="AH11" t="inlineStr"/>
       <c r="AI11" t="n">
         <v>4730</v>
       </c>
       <c r="AJ11" t="n">
-        <v>-1628.527717957957</v>
+        <v>-1628.527717956848</v>
       </c>
       <c r="AK11" t="n">
-        <v>11088.52771795796</v>
+        <v>11088.52771795685</v>
       </c>
       <c r="AL11" t="b">
         <v>0</v>
       </c>
       <c r="AM11" t="inlineStr"/>
       <c r="AN11" t="inlineStr"/>
       <c r="AO11" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP11" t="n">
         <v>50</v>
       </c>
       <c r="AQ11" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR11" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS11" t="inlineStr">
@@ -3616,54 +3616,54 @@
       </c>
       <c r="AA12" t="n">
         <v>0</v>
       </c>
       <c r="AB12" t="inlineStr"/>
       <c r="AC12" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD12" t="inlineStr"/>
       <c r="AE12" t="n">
         <v>12906</v>
       </c>
       <c r="AF12" t="n">
         <v>0</v>
       </c>
       <c r="AG12" t="n">
         <v>4</v>
       </c>
       <c r="AH12" t="inlineStr"/>
       <c r="AI12" t="n">
         <v>121.4</v>
       </c>
       <c r="AJ12" t="n">
-        <v>7.786666901351808</v>
+        <v>7.786666901371632</v>
       </c>
       <c r="AK12" t="n">
-        <v>235.0133330986482</v>
+        <v>235.0133330986284</v>
       </c>
       <c r="AL12" t="b">
         <v>0</v>
       </c>
       <c r="AM12" t="inlineStr"/>
       <c r="AN12" t="inlineStr"/>
       <c r="AO12" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP12" t="n">
         <v>0</v>
       </c>
       <c r="AQ12" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR12" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS12" t="inlineStr">
@@ -3878,54 +3878,54 @@
       </c>
       <c r="AA13" t="n">
         <v>0</v>
       </c>
       <c r="AB13" t="inlineStr"/>
       <c r="AC13" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD13" t="inlineStr"/>
       <c r="AE13" t="n">
         <v>12907</v>
       </c>
       <c r="AF13" t="n">
         <v>1</v>
       </c>
       <c r="AG13" t="n">
         <v>4</v>
       </c>
       <c r="AH13" t="inlineStr"/>
       <c r="AI13" t="n">
         <v>317.9</v>
       </c>
       <c r="AJ13" t="n">
-        <v>-91.36259485955622</v>
+        <v>-91.36259485948483</v>
       </c>
       <c r="AK13" t="n">
-        <v>727.1625948595562</v>
+        <v>727.1625948594848</v>
       </c>
       <c r="AL13" t="b">
         <v>0</v>
       </c>
       <c r="AM13" t="inlineStr"/>
       <c r="AN13" t="inlineStr"/>
       <c r="AO13" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP13" t="n">
         <v>12.5</v>
       </c>
       <c r="AQ13" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR13" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS13" t="inlineStr">
@@ -4140,54 +4140,54 @@
       </c>
       <c r="AA14" t="n">
         <v>0</v>
       </c>
       <c r="AB14" t="inlineStr"/>
       <c r="AC14" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD14" t="inlineStr"/>
       <c r="AE14" t="n">
         <v>12908</v>
       </c>
       <c r="AF14" t="n">
         <v>2</v>
       </c>
       <c r="AG14" t="n">
         <v>4</v>
       </c>
       <c r="AH14" t="inlineStr"/>
       <c r="AI14" t="n">
         <v>735.7</v>
       </c>
       <c r="AJ14" t="n">
-        <v>156.1765278077359</v>
+        <v>156.1765278078369</v>
       </c>
       <c r="AK14" t="n">
-        <v>1315.223472192264</v>
+        <v>1315.223472192163</v>
       </c>
       <c r="AL14" t="b">
         <v>0</v>
       </c>
       <c r="AM14" t="inlineStr"/>
       <c r="AN14" t="inlineStr"/>
       <c r="AO14" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP14" t="n">
         <v>18.75</v>
       </c>
       <c r="AQ14" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR14" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS14" t="inlineStr">
@@ -4402,54 +4402,54 @@
       </c>
       <c r="AA15" t="n">
         <v>0</v>
       </c>
       <c r="AB15" t="inlineStr"/>
       <c r="AC15" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD15" t="inlineStr"/>
       <c r="AE15" t="n">
         <v>12909</v>
       </c>
       <c r="AF15" t="n">
         <v>3</v>
       </c>
       <c r="AG15" t="n">
         <v>4</v>
       </c>
       <c r="AH15" t="inlineStr"/>
       <c r="AI15" t="n">
         <v>832.1</v>
       </c>
       <c r="AJ15" t="n">
-        <v>-88.58171611873729</v>
+        <v>-88.58171611857665</v>
       </c>
       <c r="AK15" t="n">
-        <v>1752.781716118737</v>
+        <v>1752.781716118577</v>
       </c>
       <c r="AL15" t="b">
         <v>1</v>
       </c>
       <c r="AM15" t="n">
         <v>0.05</v>
       </c>
       <c r="AN15" t="inlineStr"/>
       <c r="AO15" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP15" t="n">
         <v>25</v>
       </c>
       <c r="AQ15" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR15" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -4666,54 +4666,54 @@
       </c>
       <c r="AA16" t="n">
         <v>0</v>
       </c>
       <c r="AB16" t="inlineStr"/>
       <c r="AC16" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD16" t="inlineStr"/>
       <c r="AE16" t="n">
         <v>12910</v>
       </c>
       <c r="AF16" t="n">
         <v>4</v>
       </c>
       <c r="AG16" t="n">
         <v>4</v>
       </c>
       <c r="AH16" t="inlineStr"/>
       <c r="AI16" t="n">
         <v>164.3</v>
       </c>
       <c r="AJ16" t="n">
-        <v>39.2298602023285</v>
+        <v>39.22986020235031</v>
       </c>
       <c r="AK16" t="n">
-        <v>289.3701397976715</v>
+        <v>289.3701397976497</v>
       </c>
       <c r="AL16" t="b">
         <v>0</v>
       </c>
       <c r="AM16" t="inlineStr"/>
       <c r="AN16" t="inlineStr"/>
       <c r="AO16" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP16" t="n">
         <v>50</v>
       </c>
       <c r="AQ16" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR16" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS16" t="inlineStr">
@@ -6226,51 +6226,51 @@
       <c r="AB22" t="inlineStr"/>
       <c r="AC22" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD22" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE22" t="n">
         <v>13200</v>
       </c>
       <c r="AF22" t="n">
         <v>0</v>
       </c>
       <c r="AG22" t="n">
         <v>6</v>
       </c>
       <c r="AH22" t="inlineStr"/>
       <c r="AI22" t="n">
         <v>293.76</v>
       </c>
       <c r="AJ22" t="n">
-        <v>228.6728472344472</v>
+        <v>228.6728472344471</v>
       </c>
       <c r="AK22" t="n">
         <v>358.8471527655528</v>
       </c>
       <c r="AL22" t="b">
         <v>0</v>
       </c>
       <c r="AM22" t="inlineStr"/>
       <c r="AN22" t="inlineStr"/>
       <c r="AO22" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP22" t="n">
         <v>0</v>
       </c>
       <c r="AQ22" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR22" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
@@ -7576,51 +7576,51 @@
       <c r="AB27" t="inlineStr"/>
       <c r="AC27" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD27" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE27" t="n">
         <v>13205</v>
       </c>
       <c r="AF27" t="n">
         <v>5</v>
       </c>
       <c r="AG27" t="n">
         <v>6</v>
       </c>
       <c r="AH27" t="inlineStr"/>
       <c r="AI27" t="n">
         <v>421.83</v>
       </c>
       <c r="AJ27" t="n">
-        <v>327.4639077120412</v>
+        <v>327.4639077120411</v>
       </c>
       <c r="AK27" t="n">
         <v>516.1960922879588</v>
       </c>
       <c r="AL27" t="b">
         <v>1</v>
       </c>
       <c r="AM27" t="n">
         <v>0.05</v>
       </c>
       <c r="AN27" t="inlineStr"/>
       <c r="AO27" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP27" t="n">
         <v>0.8333</v>
       </c>
       <c r="AQ27" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR27" t="inlineStr">
@@ -10140,54 +10140,54 @@
       </c>
       <c r="AA38" t="n">
         <v>0</v>
       </c>
       <c r="AB38" t="inlineStr"/>
       <c r="AC38" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD38" t="inlineStr"/>
       <c r="AE38" t="n">
         <v>28528</v>
       </c>
       <c r="AF38" t="n">
         <v>0</v>
       </c>
       <c r="AG38" t="n">
         <v>15</v>
       </c>
       <c r="AH38" t="inlineStr"/>
       <c r="AI38" t="n">
         <v>7061</v>
       </c>
       <c r="AJ38" t="n">
-        <v>2876.5211765539</v>
+        <v>2876.52117655219</v>
       </c>
       <c r="AK38" t="n">
-        <v>11245.4788234461</v>
+        <v>11245.47882344781</v>
       </c>
       <c r="AL38" t="b">
         <v>0</v>
       </c>
       <c r="AM38" t="inlineStr"/>
       <c r="AN38" t="inlineStr"/>
       <c r="AO38" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP38" t="n">
         <v>0</v>
       </c>
       <c r="AQ38" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR38" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS38" t="inlineStr">
@@ -10402,54 +10402,54 @@
       </c>
       <c r="AA39" t="n">
         <v>0</v>
       </c>
       <c r="AB39" t="inlineStr"/>
       <c r="AC39" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD39" t="inlineStr"/>
       <c r="AE39" t="n">
         <v>28529</v>
       </c>
       <c r="AF39" t="n">
         <v>1</v>
       </c>
       <c r="AG39" t="n">
         <v>15</v>
       </c>
       <c r="AH39" t="inlineStr"/>
       <c r="AI39" t="n">
         <v>8421</v>
       </c>
       <c r="AJ39" t="n">
-        <v>4393.090613481079</v>
+        <v>4393.090613479433</v>
       </c>
       <c r="AK39" t="n">
-        <v>12448.90938651892</v>
+        <v>12448.90938652057</v>
       </c>
       <c r="AL39" t="b">
         <v>0</v>
       </c>
       <c r="AM39" t="inlineStr"/>
       <c r="AN39" t="inlineStr"/>
       <c r="AO39" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP39" t="n">
         <v>12.5</v>
       </c>
       <c r="AQ39" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR39" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS39" t="inlineStr">
@@ -10664,54 +10664,54 @@
       </c>
       <c r="AA40" t="n">
         <v>0</v>
       </c>
       <c r="AB40" t="inlineStr"/>
       <c r="AC40" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD40" t="inlineStr"/>
       <c r="AE40" t="n">
         <v>28530</v>
       </c>
       <c r="AF40" t="n">
         <v>2</v>
       </c>
       <c r="AG40" t="n">
         <v>5</v>
       </c>
       <c r="AH40" t="inlineStr"/>
       <c r="AI40" t="n">
         <v>17873</v>
       </c>
       <c r="AJ40" t="n">
-        <v>9046.681011162054</v>
+        <v>9046.681011162071</v>
       </c>
       <c r="AK40" t="n">
-        <v>26699.31898883795</v>
+        <v>26699.31898883793</v>
       </c>
       <c r="AL40" t="b">
         <v>1</v>
       </c>
       <c r="AM40" t="n">
         <v>0.05</v>
       </c>
       <c r="AN40" t="inlineStr"/>
       <c r="AO40" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP40" t="n">
         <v>18.75</v>
       </c>
       <c r="AQ40" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR40" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -10928,54 +10928,54 @@
       </c>
       <c r="AA41" t="n">
         <v>0</v>
       </c>
       <c r="AB41" t="inlineStr"/>
       <c r="AC41" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD41" t="inlineStr"/>
       <c r="AE41" t="n">
         <v>28531</v>
       </c>
       <c r="AF41" t="n">
         <v>3</v>
       </c>
       <c r="AG41" t="n">
         <v>15</v>
       </c>
       <c r="AH41" t="inlineStr"/>
       <c r="AI41" t="n">
         <v>18655</v>
       </c>
       <c r="AJ41" t="n">
-        <v>14781.51525449778</v>
+        <v>14781.5152544962</v>
       </c>
       <c r="AK41" t="n">
-        <v>22528.48474550222</v>
+        <v>22528.4847455038</v>
       </c>
       <c r="AL41" t="b">
         <v>1</v>
       </c>
       <c r="AM41" t="n">
         <v>0.01</v>
       </c>
       <c r="AN41" t="inlineStr"/>
       <c r="AO41" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP41" t="n">
         <v>25</v>
       </c>
       <c r="AQ41" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR41" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -11192,54 +11192,54 @@
       </c>
       <c r="AA42" t="n">
         <v>0</v>
       </c>
       <c r="AB42" t="inlineStr"/>
       <c r="AC42" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD42" t="inlineStr"/>
       <c r="AE42" t="n">
         <v>28532</v>
       </c>
       <c r="AF42" t="n">
         <v>4</v>
       </c>
       <c r="AG42" t="n">
         <v>10</v>
       </c>
       <c r="AH42" t="inlineStr"/>
       <c r="AI42" t="n">
         <v>20304</v>
       </c>
       <c r="AJ42" t="n">
-        <v>14911.01735368737</v>
+        <v>14911.01735382063</v>
       </c>
       <c r="AK42" t="n">
-        <v>25696.98264631263</v>
+        <v>25696.98264617937</v>
       </c>
       <c r="AL42" t="b">
         <v>1</v>
       </c>
       <c r="AM42" t="n">
         <v>0.01</v>
       </c>
       <c r="AN42" t="inlineStr"/>
       <c r="AO42" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP42" t="n">
         <v>50</v>
       </c>
       <c r="AQ42" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR42" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -11464,54 +11464,54 @@
       <c r="AB43" t="inlineStr"/>
       <c r="AC43" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD43" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE43" t="n">
         <v>28533</v>
       </c>
       <c r="AF43" t="n">
         <v>0</v>
       </c>
       <c r="AG43" t="n">
         <v>5</v>
       </c>
       <c r="AH43" t="inlineStr"/>
       <c r="AI43" t="n">
         <v>6031</v>
       </c>
       <c r="AJ43" t="n">
-        <v>1075.045536686252</v>
+        <v>1075.045536686262</v>
       </c>
       <c r="AK43" t="n">
-        <v>10986.95446331375</v>
+        <v>10986.95446331374</v>
       </c>
       <c r="AL43" t="b">
         <v>0</v>
       </c>
       <c r="AM43" t="inlineStr"/>
       <c r="AN43" t="inlineStr"/>
       <c r="AO43" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP43" t="n">
         <v>0</v>
       </c>
       <c r="AQ43" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR43" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS43" t="inlineStr">
@@ -11734,54 +11734,54 @@
       <c r="AB44" t="inlineStr"/>
       <c r="AC44" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD44" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE44" t="n">
         <v>28534</v>
       </c>
       <c r="AF44" t="n">
         <v>1</v>
       </c>
       <c r="AG44" t="n">
         <v>5</v>
       </c>
       <c r="AH44" t="inlineStr"/>
       <c r="AI44" t="n">
         <v>7542</v>
       </c>
       <c r="AJ44" t="n">
-        <v>1841.958146639474</v>
+        <v>1841.958146639485</v>
       </c>
       <c r="AK44" t="n">
-        <v>13242.04185336053</v>
+        <v>13242.04185336052</v>
       </c>
       <c r="AL44" t="b">
         <v>0</v>
       </c>
       <c r="AM44" t="inlineStr"/>
       <c r="AN44" t="inlineStr"/>
       <c r="AO44" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP44" t="n">
         <v>12.5</v>
       </c>
       <c r="AQ44" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR44" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS44" t="inlineStr">
@@ -12004,54 +12004,54 @@
       <c r="AB45" t="inlineStr"/>
       <c r="AC45" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD45" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE45" t="n">
         <v>28535</v>
       </c>
       <c r="AF45" t="n">
         <v>2</v>
       </c>
       <c r="AG45" t="n">
         <v>5</v>
       </c>
       <c r="AH45" t="inlineStr"/>
       <c r="AI45" t="n">
         <v>6364</v>
       </c>
       <c r="AJ45" t="n">
-        <v>2082.721674238243</v>
+        <v>2082.721674238252</v>
       </c>
       <c r="AK45" t="n">
-        <v>10645.27832576176</v>
+        <v>10645.27832576175</v>
       </c>
       <c r="AL45" t="b">
         <v>0</v>
       </c>
       <c r="AM45" t="inlineStr"/>
       <c r="AN45" t="inlineStr"/>
       <c r="AO45" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP45" t="n">
         <v>18.75</v>
       </c>
       <c r="AQ45" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR45" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS45" t="inlineStr">
@@ -12274,54 +12274,54 @@
       <c r="AB46" t="inlineStr"/>
       <c r="AC46" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD46" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE46" t="n">
         <v>28536</v>
       </c>
       <c r="AF46" t="n">
         <v>3</v>
       </c>
       <c r="AG46" t="n">
         <v>5</v>
       </c>
       <c r="AH46" t="inlineStr"/>
       <c r="AI46" t="n">
         <v>35933</v>
       </c>
       <c r="AJ46" t="n">
-        <v>-21028.54774547588</v>
+        <v>-21028.54774547577</v>
       </c>
       <c r="AK46" t="n">
-        <v>92894.54774547588</v>
+        <v>92894.54774547578</v>
       </c>
       <c r="AL46" t="b">
         <v>1</v>
       </c>
       <c r="AM46" t="n">
         <v>0.05</v>
       </c>
       <c r="AN46" t="inlineStr"/>
       <c r="AO46" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP46" t="n">
         <v>25</v>
       </c>
       <c r="AQ46" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR46" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -12546,54 +12546,54 @@
       <c r="AB47" t="inlineStr"/>
       <c r="AC47" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD47" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE47" t="n">
         <v>28537</v>
       </c>
       <c r="AF47" t="n">
         <v>4</v>
       </c>
       <c r="AG47" t="n">
         <v>5</v>
       </c>
       <c r="AH47" t="inlineStr"/>
       <c r="AI47" t="n">
         <v>20195</v>
       </c>
       <c r="AJ47" t="n">
-        <v>7748.196646953171</v>
+        <v>7748.196646953194</v>
       </c>
       <c r="AK47" t="n">
-        <v>32641.80335304683</v>
+        <v>32641.80335304681</v>
       </c>
       <c r="AL47" t="b">
         <v>0</v>
       </c>
       <c r="AM47" t="inlineStr"/>
       <c r="AN47" t="inlineStr"/>
       <c r="AO47" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP47" t="n">
         <v>50</v>
       </c>
       <c r="AQ47" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR47" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS47" t="inlineStr">
@@ -12816,54 +12816,54 @@
       <c r="AB48" t="inlineStr"/>
       <c r="AC48" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD48" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE48" t="n">
         <v>28538</v>
       </c>
       <c r="AF48" t="n">
         <v>0</v>
       </c>
       <c r="AG48" t="n">
         <v>4</v>
       </c>
       <c r="AH48" t="inlineStr"/>
       <c r="AI48" t="n">
         <v>1442</v>
       </c>
       <c r="AJ48" t="n">
-        <v>-1208.977772301791</v>
+        <v>-1208.977772301329</v>
       </c>
       <c r="AK48" t="n">
-        <v>4092.977772301791</v>
+        <v>4092.977772301329</v>
       </c>
       <c r="AL48" t="b">
         <v>0</v>
       </c>
       <c r="AM48" t="inlineStr"/>
       <c r="AN48" t="inlineStr"/>
       <c r="AO48" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP48" t="n">
         <v>0</v>
       </c>
       <c r="AQ48" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR48" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS48" t="inlineStr">
@@ -13086,54 +13086,54 @@
       <c r="AB49" t="inlineStr"/>
       <c r="AC49" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD49" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE49" t="n">
         <v>28539</v>
       </c>
       <c r="AF49" t="n">
         <v>1</v>
       </c>
       <c r="AG49" t="n">
         <v>4</v>
       </c>
       <c r="AH49" t="inlineStr"/>
       <c r="AI49" t="n">
         <v>2239</v>
       </c>
       <c r="AJ49" t="n">
-        <v>-2642.872632306059</v>
+        <v>-2642.872632305208</v>
       </c>
       <c r="AK49" t="n">
-        <v>7120.872632306059</v>
+        <v>7120.872632305208</v>
       </c>
       <c r="AL49" t="b">
         <v>0</v>
       </c>
       <c r="AM49" t="inlineStr"/>
       <c r="AN49" t="inlineStr"/>
       <c r="AO49" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP49" t="n">
         <v>12.5</v>
       </c>
       <c r="AQ49" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR49" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS49" t="inlineStr">
@@ -13356,54 +13356,54 @@
       <c r="AB50" t="inlineStr"/>
       <c r="AC50" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD50" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE50" t="n">
         <v>28540</v>
       </c>
       <c r="AF50" t="n">
         <v>2</v>
       </c>
       <c r="AG50" t="n">
         <v>4</v>
       </c>
       <c r="AH50" t="inlineStr"/>
       <c r="AI50" t="n">
         <v>1185</v>
       </c>
       <c r="AJ50" t="n">
-        <v>-119.8029851665478</v>
+        <v>-119.8029851663202</v>
       </c>
       <c r="AK50" t="n">
-        <v>2489.802985166548</v>
+        <v>2489.80298516632</v>
       </c>
       <c r="AL50" t="b">
         <v>0</v>
       </c>
       <c r="AM50" t="inlineStr"/>
       <c r="AN50" t="inlineStr"/>
       <c r="AO50" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP50" t="n">
         <v>18.75</v>
       </c>
       <c r="AQ50" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR50" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS50" t="inlineStr">
@@ -13626,54 +13626,54 @@
       <c r="AB51" t="inlineStr"/>
       <c r="AC51" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD51" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE51" t="n">
         <v>28541</v>
       </c>
       <c r="AF51" t="n">
         <v>3</v>
       </c>
       <c r="AG51" t="n">
         <v>4</v>
       </c>
       <c r="AH51" t="inlineStr"/>
       <c r="AI51" t="n">
         <v>6412</v>
       </c>
       <c r="AJ51" t="n">
-        <v>-2982.581493199144</v>
+        <v>-2982.581493197506</v>
       </c>
       <c r="AK51" t="n">
-        <v>15806.58149319914</v>
+        <v>15806.58149319751</v>
       </c>
       <c r="AL51" t="b">
         <v>1</v>
       </c>
       <c r="AM51" t="n">
         <v>0.05</v>
       </c>
       <c r="AN51" t="inlineStr"/>
       <c r="AO51" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP51" t="n">
         <v>25</v>
       </c>
       <c r="AQ51" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR51" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -13898,54 +13898,54 @@
       <c r="AB52" t="inlineStr"/>
       <c r="AC52" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD52" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE52" t="n">
         <v>28542</v>
       </c>
       <c r="AF52" t="n">
         <v>4</v>
       </c>
       <c r="AG52" t="n">
         <v>4</v>
       </c>
       <c r="AH52" t="inlineStr"/>
       <c r="AI52" t="n">
         <v>3195</v>
       </c>
       <c r="AJ52" t="n">
-        <v>117.5744227901178</v>
+        <v>117.5744227906548</v>
       </c>
       <c r="AK52" t="n">
-        <v>6272.425577209882</v>
+        <v>6272.425577209346</v>
       </c>
       <c r="AL52" t="b">
         <v>0</v>
       </c>
       <c r="AM52" t="inlineStr"/>
       <c r="AN52" t="inlineStr"/>
       <c r="AO52" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP52" t="n">
         <v>50</v>
       </c>
       <c r="AQ52" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR52" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS52" t="inlineStr">
@@ -14168,54 +14168,54 @@
       <c r="AB53" t="inlineStr"/>
       <c r="AC53" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD53" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE53" t="n">
         <v>28543</v>
       </c>
       <c r="AF53" t="n">
         <v>0</v>
       </c>
       <c r="AG53" t="n">
         <v>15</v>
       </c>
       <c r="AH53" t="inlineStr"/>
       <c r="AI53" t="n">
         <v>7966</v>
       </c>
       <c r="AJ53" t="n">
-        <v>4620.132777971504</v>
+        <v>4620.132777970136</v>
       </c>
       <c r="AK53" t="n">
-        <v>11311.8672220285</v>
+        <v>11311.86722202986</v>
       </c>
       <c r="AL53" t="b">
         <v>0</v>
       </c>
       <c r="AM53" t="inlineStr"/>
       <c r="AN53" t="inlineStr"/>
       <c r="AO53" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP53" t="n">
         <v>0</v>
       </c>
       <c r="AQ53" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR53" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS53" t="inlineStr">
@@ -14438,54 +14438,54 @@
       <c r="AB54" t="inlineStr"/>
       <c r="AC54" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD54" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE54" t="n">
         <v>28544</v>
       </c>
       <c r="AF54" t="n">
         <v>1</v>
       </c>
       <c r="AG54" t="n">
         <v>15</v>
       </c>
       <c r="AH54" t="inlineStr"/>
       <c r="AI54" t="n">
         <v>9559</v>
       </c>
       <c r="AJ54" t="n">
-        <v>6213.132777971504</v>
+        <v>6213.132777970136</v>
       </c>
       <c r="AK54" t="n">
-        <v>12904.8672220285</v>
+        <v>12904.86722202986</v>
       </c>
       <c r="AL54" t="b">
         <v>0</v>
       </c>
       <c r="AM54" t="inlineStr"/>
       <c r="AN54" t="inlineStr"/>
       <c r="AO54" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP54" t="n">
         <v>12.5</v>
       </c>
       <c r="AQ54" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR54" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS54" t="inlineStr">
@@ -14708,54 +14708,54 @@
       <c r="AB55" t="inlineStr"/>
       <c r="AC55" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD55" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE55" t="n">
         <v>28545</v>
       </c>
       <c r="AF55" t="n">
         <v>2</v>
       </c>
       <c r="AG55" t="n">
         <v>5</v>
       </c>
       <c r="AH55" t="inlineStr"/>
       <c r="AI55" t="n">
         <v>16007</v>
       </c>
       <c r="AJ55" t="n">
-        <v>8946.50005623636</v>
+        <v>8946.500056236375</v>
       </c>
       <c r="AK55" t="n">
-        <v>23067.49994376364</v>
+        <v>23067.49994376363</v>
       </c>
       <c r="AL55" t="b">
         <v>1</v>
       </c>
       <c r="AM55" t="n">
         <v>0.05</v>
       </c>
       <c r="AN55" t="inlineStr"/>
       <c r="AO55" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP55" t="n">
         <v>18.75</v>
       </c>
       <c r="AQ55" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR55" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -14980,54 +14980,54 @@
       <c r="AB56" t="inlineStr"/>
       <c r="AC56" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD56" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE56" t="n">
         <v>28546</v>
       </c>
       <c r="AF56" t="n">
         <v>3</v>
       </c>
       <c r="AG56" t="n">
         <v>15</v>
       </c>
       <c r="AH56" t="inlineStr"/>
       <c r="AI56" t="n">
         <v>14015</v>
       </c>
       <c r="AJ56" t="n">
-        <v>10544.73511356706</v>
+        <v>10544.73511356564</v>
       </c>
       <c r="AK56" t="n">
-        <v>17485.26488643294</v>
+        <v>17485.26488643436</v>
       </c>
       <c r="AL56" t="b">
         <v>1</v>
       </c>
       <c r="AM56" t="n">
         <v>0.05</v>
       </c>
       <c r="AN56" t="inlineStr"/>
       <c r="AO56" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP56" t="n">
         <v>25</v>
       </c>
       <c r="AQ56" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR56" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -15252,54 +15252,54 @@
       <c r="AB57" t="inlineStr"/>
       <c r="AC57" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD57" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE57" t="n">
         <v>28547</v>
       </c>
       <c r="AF57" t="n">
         <v>4</v>
       </c>
       <c r="AG57" t="n">
         <v>10</v>
       </c>
       <c r="AH57" t="inlineStr"/>
       <c r="AI57" t="n">
         <v>8266</v>
       </c>
       <c r="AJ57" t="n">
-        <v>4212.214340574226</v>
+        <v>4212.214340674389</v>
       </c>
       <c r="AK57" t="n">
-        <v>12319.78565942577</v>
+        <v>12319.78565932561</v>
       </c>
       <c r="AL57" t="b">
         <v>0</v>
       </c>
       <c r="AM57" t="inlineStr"/>
       <c r="AN57" t="inlineStr"/>
       <c r="AO57" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP57" t="n">
         <v>50</v>
       </c>
       <c r="AQ57" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR57" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS57" t="inlineStr">