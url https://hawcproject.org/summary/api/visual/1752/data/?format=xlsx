--- v0 (2025-10-09)
+++ v1 (2026-04-07)
@@ -1004,54 +1004,54 @@
       </c>
       <c r="AA2" t="n">
         <v>0</v>
       </c>
       <c r="AB2" t="inlineStr"/>
       <c r="AC2" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD2" t="inlineStr"/>
       <c r="AE2" t="n">
         <v>12831</v>
       </c>
       <c r="AF2" t="n">
         <v>0</v>
       </c>
       <c r="AG2" t="n">
         <v>5</v>
       </c>
       <c r="AH2" t="inlineStr"/>
       <c r="AI2" t="n">
         <v>7514</v>
       </c>
       <c r="AJ2" t="n">
-        <v>1461.349659431171</v>
+        <v>1461.349659431183</v>
       </c>
       <c r="AK2" t="n">
-        <v>13566.65034056883</v>
+        <v>13566.65034056882</v>
       </c>
       <c r="AL2" t="b">
         <v>0</v>
       </c>
       <c r="AM2" t="inlineStr"/>
       <c r="AN2" t="inlineStr"/>
       <c r="AO2" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP2" t="n">
         <v>0</v>
       </c>
       <c r="AQ2" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR2" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS2" t="inlineStr">
@@ -1266,54 +1266,54 @@
       </c>
       <c r="AA3" t="n">
         <v>0</v>
       </c>
       <c r="AB3" t="inlineStr"/>
       <c r="AC3" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD3" t="inlineStr"/>
       <c r="AE3" t="n">
         <v>12832</v>
       </c>
       <c r="AF3" t="n">
         <v>1</v>
       </c>
       <c r="AG3" t="n">
         <v>5</v>
       </c>
       <c r="AH3" t="inlineStr"/>
       <c r="AI3" t="n">
         <v>13596</v>
       </c>
       <c r="AJ3" t="n">
-        <v>3178.77790517551</v>
+        <v>3178.77790517553</v>
       </c>
       <c r="AK3" t="n">
-        <v>24013.22209482449</v>
+        <v>24013.22209482447</v>
       </c>
       <c r="AL3" t="b">
         <v>0</v>
       </c>
       <c r="AM3" t="inlineStr"/>
       <c r="AN3" t="inlineStr"/>
       <c r="AO3" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP3" t="n">
         <v>12.5</v>
       </c>
       <c r="AQ3" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR3" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS3" t="inlineStr">
@@ -1528,54 +1528,54 @@
       </c>
       <c r="AA4" t="n">
         <v>0</v>
       </c>
       <c r="AB4" t="inlineStr"/>
       <c r="AC4" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD4" t="inlineStr"/>
       <c r="AE4" t="n">
         <v>12833</v>
       </c>
       <c r="AF4" t="n">
         <v>2</v>
       </c>
       <c r="AG4" t="n">
         <v>5</v>
       </c>
       <c r="AH4" t="inlineStr"/>
       <c r="AI4" t="n">
         <v>11184</v>
       </c>
       <c r="AJ4" t="n">
-        <v>8179.886336147453</v>
+        <v>8179.886336147459</v>
       </c>
       <c r="AK4" t="n">
-        <v>14188.11366385255</v>
+        <v>14188.11366385254</v>
       </c>
       <c r="AL4" t="b">
         <v>0</v>
       </c>
       <c r="AM4" t="inlineStr"/>
       <c r="AN4" t="inlineStr"/>
       <c r="AO4" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP4" t="n">
         <v>18.75</v>
       </c>
       <c r="AQ4" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR4" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS4" t="inlineStr">
@@ -1790,54 +1790,54 @@
       </c>
       <c r="AA5" t="n">
         <v>0</v>
       </c>
       <c r="AB5" t="inlineStr"/>
       <c r="AC5" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD5" t="inlineStr"/>
       <c r="AE5" t="n">
         <v>12834</v>
       </c>
       <c r="AF5" t="n">
         <v>3</v>
       </c>
       <c r="AG5" t="n">
         <v>5</v>
       </c>
       <c r="AH5" t="inlineStr"/>
       <c r="AI5" t="n">
         <v>19994</v>
       </c>
       <c r="AJ5" t="n">
-        <v>12855.75959747522</v>
+        <v>12855.75959747524</v>
       </c>
       <c r="AK5" t="n">
-        <v>27132.24040252478</v>
+        <v>27132.24040252476</v>
       </c>
       <c r="AL5" t="b">
         <v>1</v>
       </c>
       <c r="AM5" t="n">
         <v>0.05</v>
       </c>
       <c r="AN5" t="inlineStr"/>
       <c r="AO5" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP5" t="n">
         <v>25</v>
       </c>
       <c r="AQ5" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR5" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -2054,54 +2054,54 @@
       </c>
       <c r="AA6" t="n">
         <v>0</v>
       </c>
       <c r="AB6" t="inlineStr"/>
       <c r="AC6" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD6" t="inlineStr"/>
       <c r="AE6" t="n">
         <v>12835</v>
       </c>
       <c r="AF6" t="n">
         <v>4</v>
       </c>
       <c r="AG6" t="n">
         <v>4</v>
       </c>
       <c r="AH6" t="inlineStr"/>
       <c r="AI6" t="n">
         <v>15525</v>
       </c>
       <c r="AJ6" t="n">
-        <v>1356.749048874462</v>
+        <v>1356.749048876933</v>
       </c>
       <c r="AK6" t="n">
-        <v>29693.25095112554</v>
+        <v>29693.25095112307</v>
       </c>
       <c r="AL6" t="b">
         <v>0</v>
       </c>
       <c r="AM6" t="inlineStr"/>
       <c r="AN6" t="inlineStr"/>
       <c r="AO6" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP6" t="n">
         <v>50</v>
       </c>
       <c r="AQ6" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR6" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS6" t="inlineStr">
@@ -2316,54 +2316,54 @@
       </c>
       <c r="AA7" t="n">
         <v>0</v>
       </c>
       <c r="AB7" t="inlineStr"/>
       <c r="AC7" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD7" t="inlineStr"/>
       <c r="AE7" t="n">
         <v>12841</v>
       </c>
       <c r="AF7" t="n">
         <v>0</v>
       </c>
       <c r="AG7" t="n">
         <v>5</v>
       </c>
       <c r="AH7" t="inlineStr"/>
       <c r="AI7" t="n">
         <v>3487</v>
       </c>
       <c r="AJ7" t="n">
-        <v>1492.95715206865</v>
+        <v>1492.957152068654</v>
       </c>
       <c r="AK7" t="n">
-        <v>5481.04284793135</v>
+        <v>5481.042847931346</v>
       </c>
       <c r="AL7" t="b">
         <v>0</v>
       </c>
       <c r="AM7" t="inlineStr"/>
       <c r="AN7" t="inlineStr"/>
       <c r="AO7" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP7" t="n">
         <v>0</v>
       </c>
       <c r="AQ7" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR7" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS7" t="inlineStr">
@@ -2576,51 +2576,51 @@
       </c>
       <c r="AA8" t="n">
         <v>0</v>
       </c>
       <c r="AB8" t="inlineStr"/>
       <c r="AC8" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD8" t="inlineStr"/>
       <c r="AE8" t="n">
         <v>12842</v>
       </c>
       <c r="AF8" t="n">
         <v>1</v>
       </c>
       <c r="AG8" t="n">
         <v>5</v>
       </c>
       <c r="AH8" t="inlineStr"/>
       <c r="AI8" t="n">
         <v>5540</v>
       </c>
       <c r="AJ8" t="n">
-        <v>753.4086302076457</v>
+        <v>753.4086302076548</v>
       </c>
       <c r="AK8" t="n">
         <v>10326.59136979235</v>
       </c>
       <c r="AL8" t="b">
         <v>0</v>
       </c>
       <c r="AM8" t="inlineStr"/>
       <c r="AN8" t="inlineStr"/>
       <c r="AO8" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP8" t="n">
         <v>12.5</v>
       </c>
       <c r="AQ8" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR8" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
@@ -2836,54 +2836,54 @@
       </c>
       <c r="AA9" t="n">
         <v>0</v>
       </c>
       <c r="AB9" t="inlineStr"/>
       <c r="AC9" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD9" t="inlineStr"/>
       <c r="AE9" t="n">
         <v>12843</v>
       </c>
       <c r="AF9" t="n">
         <v>2</v>
       </c>
       <c r="AG9" t="n">
         <v>5</v>
       </c>
       <c r="AH9" t="inlineStr"/>
       <c r="AI9" t="n">
         <v>4747</v>
       </c>
       <c r="AJ9" t="n">
-        <v>2920.099157030057</v>
+        <v>2920.099157030061</v>
       </c>
       <c r="AK9" t="n">
-        <v>6573.900842969942</v>
+        <v>6573.900842969939</v>
       </c>
       <c r="AL9" t="b">
         <v>0</v>
       </c>
       <c r="AM9" t="inlineStr"/>
       <c r="AN9" t="inlineStr"/>
       <c r="AO9" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP9" t="n">
         <v>18.75</v>
       </c>
       <c r="AQ9" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR9" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS9" t="inlineStr">
@@ -3096,54 +3096,54 @@
       </c>
       <c r="AA10" t="n">
         <v>0</v>
       </c>
       <c r="AB10" t="inlineStr"/>
       <c r="AC10" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD10" t="inlineStr"/>
       <c r="AE10" t="n">
         <v>12844</v>
       </c>
       <c r="AF10" t="n">
         <v>3</v>
       </c>
       <c r="AG10" t="n">
         <v>5</v>
       </c>
       <c r="AH10" t="inlineStr"/>
       <c r="AI10" t="n">
         <v>5697</v>
       </c>
       <c r="AJ10" t="n">
-        <v>918.7379606403965</v>
+        <v>918.7379606404056</v>
       </c>
       <c r="AK10" t="n">
-        <v>10475.2620393596</v>
+        <v>10475.26203935959</v>
       </c>
       <c r="AL10" t="b">
         <v>0</v>
       </c>
       <c r="AM10" t="inlineStr"/>
       <c r="AN10" t="inlineStr"/>
       <c r="AO10" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP10" t="n">
         <v>25</v>
       </c>
       <c r="AQ10" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR10" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS10" t="inlineStr">
@@ -3356,54 +3356,54 @@
       </c>
       <c r="AA11" t="n">
         <v>0</v>
       </c>
       <c r="AB11" t="inlineStr"/>
       <c r="AC11" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD11" t="inlineStr"/>
       <c r="AE11" t="n">
         <v>12845</v>
       </c>
       <c r="AF11" t="n">
         <v>4</v>
       </c>
       <c r="AG11" t="n">
         <v>4</v>
       </c>
       <c r="AH11" t="inlineStr"/>
       <c r="AI11" t="n">
         <v>4730</v>
       </c>
       <c r="AJ11" t="n">
-        <v>-1628.527717957957</v>
+        <v>-1628.527717956848</v>
       </c>
       <c r="AK11" t="n">
-        <v>11088.52771795796</v>
+        <v>11088.52771795685</v>
       </c>
       <c r="AL11" t="b">
         <v>0</v>
       </c>
       <c r="AM11" t="inlineStr"/>
       <c r="AN11" t="inlineStr"/>
       <c r="AO11" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP11" t="n">
         <v>50</v>
       </c>
       <c r="AQ11" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR11" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS11" t="inlineStr">
@@ -3616,54 +3616,54 @@
       </c>
       <c r="AA12" t="n">
         <v>0</v>
       </c>
       <c r="AB12" t="inlineStr"/>
       <c r="AC12" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD12" t="inlineStr"/>
       <c r="AE12" t="n">
         <v>12906</v>
       </c>
       <c r="AF12" t="n">
         <v>0</v>
       </c>
       <c r="AG12" t="n">
         <v>4</v>
       </c>
       <c r="AH12" t="inlineStr"/>
       <c r="AI12" t="n">
         <v>121.4</v>
       </c>
       <c r="AJ12" t="n">
-        <v>7.786666901351808</v>
+        <v>7.786666901371632</v>
       </c>
       <c r="AK12" t="n">
-        <v>235.0133330986482</v>
+        <v>235.0133330986284</v>
       </c>
       <c r="AL12" t="b">
         <v>0</v>
       </c>
       <c r="AM12" t="inlineStr"/>
       <c r="AN12" t="inlineStr"/>
       <c r="AO12" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP12" t="n">
         <v>0</v>
       </c>
       <c r="AQ12" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR12" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS12" t="inlineStr">
@@ -3878,54 +3878,54 @@
       </c>
       <c r="AA13" t="n">
         <v>0</v>
       </c>
       <c r="AB13" t="inlineStr"/>
       <c r="AC13" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD13" t="inlineStr"/>
       <c r="AE13" t="n">
         <v>12907</v>
       </c>
       <c r="AF13" t="n">
         <v>1</v>
       </c>
       <c r="AG13" t="n">
         <v>4</v>
       </c>
       <c r="AH13" t="inlineStr"/>
       <c r="AI13" t="n">
         <v>317.9</v>
       </c>
       <c r="AJ13" t="n">
-        <v>-91.36259485955622</v>
+        <v>-91.36259485948483</v>
       </c>
       <c r="AK13" t="n">
-        <v>727.1625948595562</v>
+        <v>727.1625948594848</v>
       </c>
       <c r="AL13" t="b">
         <v>0</v>
       </c>
       <c r="AM13" t="inlineStr"/>
       <c r="AN13" t="inlineStr"/>
       <c r="AO13" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP13" t="n">
         <v>12.5</v>
       </c>
       <c r="AQ13" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR13" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS13" t="inlineStr">
@@ -4140,54 +4140,54 @@
       </c>
       <c r="AA14" t="n">
         <v>0</v>
       </c>
       <c r="AB14" t="inlineStr"/>
       <c r="AC14" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD14" t="inlineStr"/>
       <c r="AE14" t="n">
         <v>12908</v>
       </c>
       <c r="AF14" t="n">
         <v>2</v>
       </c>
       <c r="AG14" t="n">
         <v>4</v>
       </c>
       <c r="AH14" t="inlineStr"/>
       <c r="AI14" t="n">
         <v>735.7</v>
       </c>
       <c r="AJ14" t="n">
-        <v>156.1765278077359</v>
+        <v>156.1765278078369</v>
       </c>
       <c r="AK14" t="n">
-        <v>1315.223472192264</v>
+        <v>1315.223472192163</v>
       </c>
       <c r="AL14" t="b">
         <v>0</v>
       </c>
       <c r="AM14" t="inlineStr"/>
       <c r="AN14" t="inlineStr"/>
       <c r="AO14" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP14" t="n">
         <v>18.75</v>
       </c>
       <c r="AQ14" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR14" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS14" t="inlineStr">
@@ -4402,54 +4402,54 @@
       </c>
       <c r="AA15" t="n">
         <v>0</v>
       </c>
       <c r="AB15" t="inlineStr"/>
       <c r="AC15" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD15" t="inlineStr"/>
       <c r="AE15" t="n">
         <v>12909</v>
       </c>
       <c r="AF15" t="n">
         <v>3</v>
       </c>
       <c r="AG15" t="n">
         <v>4</v>
       </c>
       <c r="AH15" t="inlineStr"/>
       <c r="AI15" t="n">
         <v>832.1</v>
       </c>
       <c r="AJ15" t="n">
-        <v>-88.58171611873729</v>
+        <v>-88.58171611857665</v>
       </c>
       <c r="AK15" t="n">
-        <v>1752.781716118737</v>
+        <v>1752.781716118577</v>
       </c>
       <c r="AL15" t="b">
         <v>1</v>
       </c>
       <c r="AM15" t="n">
         <v>0.05</v>
       </c>
       <c r="AN15" t="inlineStr"/>
       <c r="AO15" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP15" t="n">
         <v>25</v>
       </c>
       <c r="AQ15" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR15" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -4666,54 +4666,54 @@
       </c>
       <c r="AA16" t="n">
         <v>0</v>
       </c>
       <c r="AB16" t="inlineStr"/>
       <c r="AC16" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD16" t="inlineStr"/>
       <c r="AE16" t="n">
         <v>12910</v>
       </c>
       <c r="AF16" t="n">
         <v>4</v>
       </c>
       <c r="AG16" t="n">
         <v>4</v>
       </c>
       <c r="AH16" t="inlineStr"/>
       <c r="AI16" t="n">
         <v>164.3</v>
       </c>
       <c r="AJ16" t="n">
-        <v>39.2298602023285</v>
+        <v>39.22986020235031</v>
       </c>
       <c r="AK16" t="n">
-        <v>289.3701397976715</v>
+        <v>289.3701397976497</v>
       </c>
       <c r="AL16" t="b">
         <v>0</v>
       </c>
       <c r="AM16" t="inlineStr"/>
       <c r="AN16" t="inlineStr"/>
       <c r="AO16" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP16" t="n">
         <v>50</v>
       </c>
       <c r="AQ16" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR16" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS16" t="inlineStr">
@@ -6226,51 +6226,51 @@
       <c r="AB22" t="inlineStr"/>
       <c r="AC22" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD22" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE22" t="n">
         <v>13200</v>
       </c>
       <c r="AF22" t="n">
         <v>0</v>
       </c>
       <c r="AG22" t="n">
         <v>6</v>
       </c>
       <c r="AH22" t="inlineStr"/>
       <c r="AI22" t="n">
         <v>293.76</v>
       </c>
       <c r="AJ22" t="n">
-        <v>228.6728472344472</v>
+        <v>228.6728472344471</v>
       </c>
       <c r="AK22" t="n">
         <v>358.8471527655528</v>
       </c>
       <c r="AL22" t="b">
         <v>0</v>
       </c>
       <c r="AM22" t="inlineStr"/>
       <c r="AN22" t="inlineStr"/>
       <c r="AO22" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP22" t="n">
         <v>0</v>
       </c>
       <c r="AQ22" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR22" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
@@ -7576,51 +7576,51 @@
       <c r="AB27" t="inlineStr"/>
       <c r="AC27" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD27" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE27" t="n">
         <v>13205</v>
       </c>
       <c r="AF27" t="n">
         <v>5</v>
       </c>
       <c r="AG27" t="n">
         <v>6</v>
       </c>
       <c r="AH27" t="inlineStr"/>
       <c r="AI27" t="n">
         <v>421.83</v>
       </c>
       <c r="AJ27" t="n">
-        <v>327.4639077120412</v>
+        <v>327.4639077120411</v>
       </c>
       <c r="AK27" t="n">
         <v>516.1960922879588</v>
       </c>
       <c r="AL27" t="b">
         <v>1</v>
       </c>
       <c r="AM27" t="n">
         <v>0.05</v>
       </c>
       <c r="AN27" t="inlineStr"/>
       <c r="AO27" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP27" t="n">
         <v>0.8333</v>
       </c>
       <c r="AQ27" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR27" t="inlineStr">
@@ -14104,54 +14104,54 @@
       </c>
       <c r="AA54" t="n">
         <v>0</v>
       </c>
       <c r="AB54" t="inlineStr"/>
       <c r="AC54" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD54" t="inlineStr"/>
       <c r="AE54" t="n">
         <v>28528</v>
       </c>
       <c r="AF54" t="n">
         <v>0</v>
       </c>
       <c r="AG54" t="n">
         <v>15</v>
       </c>
       <c r="AH54" t="inlineStr"/>
       <c r="AI54" t="n">
         <v>7061</v>
       </c>
       <c r="AJ54" t="n">
-        <v>2876.5211765539</v>
+        <v>2876.52117655219</v>
       </c>
       <c r="AK54" t="n">
-        <v>11245.4788234461</v>
+        <v>11245.47882344781</v>
       </c>
       <c r="AL54" t="b">
         <v>0</v>
       </c>
       <c r="AM54" t="inlineStr"/>
       <c r="AN54" t="inlineStr"/>
       <c r="AO54" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP54" t="n">
         <v>0</v>
       </c>
       <c r="AQ54" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR54" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS54" t="inlineStr">
@@ -14366,54 +14366,54 @@
       </c>
       <c r="AA55" t="n">
         <v>0</v>
       </c>
       <c r="AB55" t="inlineStr"/>
       <c r="AC55" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD55" t="inlineStr"/>
       <c r="AE55" t="n">
         <v>28529</v>
       </c>
       <c r="AF55" t="n">
         <v>1</v>
       </c>
       <c r="AG55" t="n">
         <v>15</v>
       </c>
       <c r="AH55" t="inlineStr"/>
       <c r="AI55" t="n">
         <v>8421</v>
       </c>
       <c r="AJ55" t="n">
-        <v>4393.090613481079</v>
+        <v>4393.090613479433</v>
       </c>
       <c r="AK55" t="n">
-        <v>12448.90938651892</v>
+        <v>12448.90938652057</v>
       </c>
       <c r="AL55" t="b">
         <v>0</v>
       </c>
       <c r="AM55" t="inlineStr"/>
       <c r="AN55" t="inlineStr"/>
       <c r="AO55" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP55" t="n">
         <v>12.5</v>
       </c>
       <c r="AQ55" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR55" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS55" t="inlineStr">
@@ -14628,54 +14628,54 @@
       </c>
       <c r="AA56" t="n">
         <v>0</v>
       </c>
       <c r="AB56" t="inlineStr"/>
       <c r="AC56" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD56" t="inlineStr"/>
       <c r="AE56" t="n">
         <v>28530</v>
       </c>
       <c r="AF56" t="n">
         <v>2</v>
       </c>
       <c r="AG56" t="n">
         <v>5</v>
       </c>
       <c r="AH56" t="inlineStr"/>
       <c r="AI56" t="n">
         <v>17873</v>
       </c>
       <c r="AJ56" t="n">
-        <v>9046.681011162054</v>
+        <v>9046.681011162071</v>
       </c>
       <c r="AK56" t="n">
-        <v>26699.31898883795</v>
+        <v>26699.31898883793</v>
       </c>
       <c r="AL56" t="b">
         <v>1</v>
       </c>
       <c r="AM56" t="n">
         <v>0.05</v>
       </c>
       <c r="AN56" t="inlineStr"/>
       <c r="AO56" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP56" t="n">
         <v>18.75</v>
       </c>
       <c r="AQ56" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR56" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -14892,54 +14892,54 @@
       </c>
       <c r="AA57" t="n">
         <v>0</v>
       </c>
       <c r="AB57" t="inlineStr"/>
       <c r="AC57" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD57" t="inlineStr"/>
       <c r="AE57" t="n">
         <v>28531</v>
       </c>
       <c r="AF57" t="n">
         <v>3</v>
       </c>
       <c r="AG57" t="n">
         <v>15</v>
       </c>
       <c r="AH57" t="inlineStr"/>
       <c r="AI57" t="n">
         <v>18655</v>
       </c>
       <c r="AJ57" t="n">
-        <v>14781.51525449778</v>
+        <v>14781.5152544962</v>
       </c>
       <c r="AK57" t="n">
-        <v>22528.48474550222</v>
+        <v>22528.4847455038</v>
       </c>
       <c r="AL57" t="b">
         <v>1</v>
       </c>
       <c r="AM57" t="n">
         <v>0.01</v>
       </c>
       <c r="AN57" t="inlineStr"/>
       <c r="AO57" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP57" t="n">
         <v>25</v>
       </c>
       <c r="AQ57" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR57" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -15156,54 +15156,54 @@
       </c>
       <c r="AA58" t="n">
         <v>0</v>
       </c>
       <c r="AB58" t="inlineStr"/>
       <c r="AC58" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD58" t="inlineStr"/>
       <c r="AE58" t="n">
         <v>28532</v>
       </c>
       <c r="AF58" t="n">
         <v>4</v>
       </c>
       <c r="AG58" t="n">
         <v>10</v>
       </c>
       <c r="AH58" t="inlineStr"/>
       <c r="AI58" t="n">
         <v>20304</v>
       </c>
       <c r="AJ58" t="n">
-        <v>14911.01735368737</v>
+        <v>14911.01735382063</v>
       </c>
       <c r="AK58" t="n">
-        <v>25696.98264631263</v>
+        <v>25696.98264617937</v>
       </c>
       <c r="AL58" t="b">
         <v>1</v>
       </c>
       <c r="AM58" t="n">
         <v>0.01</v>
       </c>
       <c r="AN58" t="inlineStr"/>
       <c r="AO58" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP58" t="n">
         <v>50</v>
       </c>
       <c r="AQ58" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR58" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -15428,54 +15428,54 @@
       <c r="AB59" t="inlineStr"/>
       <c r="AC59" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD59" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE59" t="n">
         <v>28533</v>
       </c>
       <c r="AF59" t="n">
         <v>0</v>
       </c>
       <c r="AG59" t="n">
         <v>5</v>
       </c>
       <c r="AH59" t="inlineStr"/>
       <c r="AI59" t="n">
         <v>6031</v>
       </c>
       <c r="AJ59" t="n">
-        <v>1075.045536686252</v>
+        <v>1075.045536686262</v>
       </c>
       <c r="AK59" t="n">
-        <v>10986.95446331375</v>
+        <v>10986.95446331374</v>
       </c>
       <c r="AL59" t="b">
         <v>0</v>
       </c>
       <c r="AM59" t="inlineStr"/>
       <c r="AN59" t="inlineStr"/>
       <c r="AO59" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP59" t="n">
         <v>0</v>
       </c>
       <c r="AQ59" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR59" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS59" t="inlineStr">
@@ -15698,54 +15698,54 @@
       <c r="AB60" t="inlineStr"/>
       <c r="AC60" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD60" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE60" t="n">
         <v>28534</v>
       </c>
       <c r="AF60" t="n">
         <v>1</v>
       </c>
       <c r="AG60" t="n">
         <v>5</v>
       </c>
       <c r="AH60" t="inlineStr"/>
       <c r="AI60" t="n">
         <v>7542</v>
       </c>
       <c r="AJ60" t="n">
-        <v>1841.958146639474</v>
+        <v>1841.958146639485</v>
       </c>
       <c r="AK60" t="n">
-        <v>13242.04185336053</v>
+        <v>13242.04185336052</v>
       </c>
       <c r="AL60" t="b">
         <v>0</v>
       </c>
       <c r="AM60" t="inlineStr"/>
       <c r="AN60" t="inlineStr"/>
       <c r="AO60" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP60" t="n">
         <v>12.5</v>
       </c>
       <c r="AQ60" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR60" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS60" t="inlineStr">
@@ -15968,54 +15968,54 @@
       <c r="AB61" t="inlineStr"/>
       <c r="AC61" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD61" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE61" t="n">
         <v>28535</v>
       </c>
       <c r="AF61" t="n">
         <v>2</v>
       </c>
       <c r="AG61" t="n">
         <v>5</v>
       </c>
       <c r="AH61" t="inlineStr"/>
       <c r="AI61" t="n">
         <v>6364</v>
       </c>
       <c r="AJ61" t="n">
-        <v>2082.721674238243</v>
+        <v>2082.721674238252</v>
       </c>
       <c r="AK61" t="n">
-        <v>10645.27832576176</v>
+        <v>10645.27832576175</v>
       </c>
       <c r="AL61" t="b">
         <v>0</v>
       </c>
       <c r="AM61" t="inlineStr"/>
       <c r="AN61" t="inlineStr"/>
       <c r="AO61" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP61" t="n">
         <v>18.75</v>
       </c>
       <c r="AQ61" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR61" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS61" t="inlineStr">
@@ -16238,54 +16238,54 @@
       <c r="AB62" t="inlineStr"/>
       <c r="AC62" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD62" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE62" t="n">
         <v>28536</v>
       </c>
       <c r="AF62" t="n">
         <v>3</v>
       </c>
       <c r="AG62" t="n">
         <v>5</v>
       </c>
       <c r="AH62" t="inlineStr"/>
       <c r="AI62" t="n">
         <v>35933</v>
       </c>
       <c r="AJ62" t="n">
-        <v>-21028.54774547588</v>
+        <v>-21028.54774547577</v>
       </c>
       <c r="AK62" t="n">
-        <v>92894.54774547588</v>
+        <v>92894.54774547578</v>
       </c>
       <c r="AL62" t="b">
         <v>1</v>
       </c>
       <c r="AM62" t="n">
         <v>0.05</v>
       </c>
       <c r="AN62" t="inlineStr"/>
       <c r="AO62" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP62" t="n">
         <v>25</v>
       </c>
       <c r="AQ62" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR62" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -16510,54 +16510,54 @@
       <c r="AB63" t="inlineStr"/>
       <c r="AC63" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD63" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE63" t="n">
         <v>28537</v>
       </c>
       <c r="AF63" t="n">
         <v>4</v>
       </c>
       <c r="AG63" t="n">
         <v>5</v>
       </c>
       <c r="AH63" t="inlineStr"/>
       <c r="AI63" t="n">
         <v>20195</v>
       </c>
       <c r="AJ63" t="n">
-        <v>7748.196646953171</v>
+        <v>7748.196646953194</v>
       </c>
       <c r="AK63" t="n">
-        <v>32641.80335304683</v>
+        <v>32641.80335304681</v>
       </c>
       <c r="AL63" t="b">
         <v>0</v>
       </c>
       <c r="AM63" t="inlineStr"/>
       <c r="AN63" t="inlineStr"/>
       <c r="AO63" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP63" t="n">
         <v>50</v>
       </c>
       <c r="AQ63" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR63" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS63" t="inlineStr">
@@ -16780,54 +16780,54 @@
       <c r="AB64" t="inlineStr"/>
       <c r="AC64" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD64" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE64" t="n">
         <v>28538</v>
       </c>
       <c r="AF64" t="n">
         <v>0</v>
       </c>
       <c r="AG64" t="n">
         <v>4</v>
       </c>
       <c r="AH64" t="inlineStr"/>
       <c r="AI64" t="n">
         <v>1442</v>
       </c>
       <c r="AJ64" t="n">
-        <v>-1208.977772301791</v>
+        <v>-1208.977772301329</v>
       </c>
       <c r="AK64" t="n">
-        <v>4092.977772301791</v>
+        <v>4092.977772301329</v>
       </c>
       <c r="AL64" t="b">
         <v>0</v>
       </c>
       <c r="AM64" t="inlineStr"/>
       <c r="AN64" t="inlineStr"/>
       <c r="AO64" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP64" t="n">
         <v>0</v>
       </c>
       <c r="AQ64" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR64" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS64" t="inlineStr">
@@ -17050,54 +17050,54 @@
       <c r="AB65" t="inlineStr"/>
       <c r="AC65" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD65" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE65" t="n">
         <v>28539</v>
       </c>
       <c r="AF65" t="n">
         <v>1</v>
       </c>
       <c r="AG65" t="n">
         <v>4</v>
       </c>
       <c r="AH65" t="inlineStr"/>
       <c r="AI65" t="n">
         <v>2239</v>
       </c>
       <c r="AJ65" t="n">
-        <v>-2642.872632306059</v>
+        <v>-2642.872632305208</v>
       </c>
       <c r="AK65" t="n">
-        <v>7120.872632306059</v>
+        <v>7120.872632305208</v>
       </c>
       <c r="AL65" t="b">
         <v>0</v>
       </c>
       <c r="AM65" t="inlineStr"/>
       <c r="AN65" t="inlineStr"/>
       <c r="AO65" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP65" t="n">
         <v>12.5</v>
       </c>
       <c r="AQ65" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR65" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS65" t="inlineStr">
@@ -17320,54 +17320,54 @@
       <c r="AB66" t="inlineStr"/>
       <c r="AC66" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD66" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE66" t="n">
         <v>28540</v>
       </c>
       <c r="AF66" t="n">
         <v>2</v>
       </c>
       <c r="AG66" t="n">
         <v>4</v>
       </c>
       <c r="AH66" t="inlineStr"/>
       <c r="AI66" t="n">
         <v>1185</v>
       </c>
       <c r="AJ66" t="n">
-        <v>-119.8029851665478</v>
+        <v>-119.8029851663202</v>
       </c>
       <c r="AK66" t="n">
-        <v>2489.802985166548</v>
+        <v>2489.80298516632</v>
       </c>
       <c r="AL66" t="b">
         <v>0</v>
       </c>
       <c r="AM66" t="inlineStr"/>
       <c r="AN66" t="inlineStr"/>
       <c r="AO66" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP66" t="n">
         <v>18.75</v>
       </c>
       <c r="AQ66" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR66" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS66" t="inlineStr">
@@ -17590,54 +17590,54 @@
       <c r="AB67" t="inlineStr"/>
       <c r="AC67" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD67" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE67" t="n">
         <v>28541</v>
       </c>
       <c r="AF67" t="n">
         <v>3</v>
       </c>
       <c r="AG67" t="n">
         <v>4</v>
       </c>
       <c r="AH67" t="inlineStr"/>
       <c r="AI67" t="n">
         <v>6412</v>
       </c>
       <c r="AJ67" t="n">
-        <v>-2982.581493199144</v>
+        <v>-2982.581493197506</v>
       </c>
       <c r="AK67" t="n">
-        <v>15806.58149319914</v>
+        <v>15806.58149319751</v>
       </c>
       <c r="AL67" t="b">
         <v>1</v>
       </c>
       <c r="AM67" t="n">
         <v>0.05</v>
       </c>
       <c r="AN67" t="inlineStr"/>
       <c r="AO67" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP67" t="n">
         <v>25</v>
       </c>
       <c r="AQ67" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR67" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -17862,54 +17862,54 @@
       <c r="AB68" t="inlineStr"/>
       <c r="AC68" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD68" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE68" t="n">
         <v>28542</v>
       </c>
       <c r="AF68" t="n">
         <v>4</v>
       </c>
       <c r="AG68" t="n">
         <v>4</v>
       </c>
       <c r="AH68" t="inlineStr"/>
       <c r="AI68" t="n">
         <v>3195</v>
       </c>
       <c r="AJ68" t="n">
-        <v>117.5744227901178</v>
+        <v>117.5744227906548</v>
       </c>
       <c r="AK68" t="n">
-        <v>6272.425577209882</v>
+        <v>6272.425577209346</v>
       </c>
       <c r="AL68" t="b">
         <v>0</v>
       </c>
       <c r="AM68" t="inlineStr"/>
       <c r="AN68" t="inlineStr"/>
       <c r="AO68" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP68" t="n">
         <v>50</v>
       </c>
       <c r="AQ68" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR68" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS68" t="inlineStr">
@@ -18132,54 +18132,54 @@
       <c r="AB69" t="inlineStr"/>
       <c r="AC69" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD69" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE69" t="n">
         <v>28543</v>
       </c>
       <c r="AF69" t="n">
         <v>0</v>
       </c>
       <c r="AG69" t="n">
         <v>15</v>
       </c>
       <c r="AH69" t="inlineStr"/>
       <c r="AI69" t="n">
         <v>7966</v>
       </c>
       <c r="AJ69" t="n">
-        <v>4620.132777971504</v>
+        <v>4620.132777970136</v>
       </c>
       <c r="AK69" t="n">
-        <v>11311.8672220285</v>
+        <v>11311.86722202986</v>
       </c>
       <c r="AL69" t="b">
         <v>0</v>
       </c>
       <c r="AM69" t="inlineStr"/>
       <c r="AN69" t="inlineStr"/>
       <c r="AO69" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP69" t="n">
         <v>0</v>
       </c>
       <c r="AQ69" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR69" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS69" t="inlineStr">
@@ -18402,54 +18402,54 @@
       <c r="AB70" t="inlineStr"/>
       <c r="AC70" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD70" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE70" t="n">
         <v>28544</v>
       </c>
       <c r="AF70" t="n">
         <v>1</v>
       </c>
       <c r="AG70" t="n">
         <v>15</v>
       </c>
       <c r="AH70" t="inlineStr"/>
       <c r="AI70" t="n">
         <v>9559</v>
       </c>
       <c r="AJ70" t="n">
-        <v>6213.132777971504</v>
+        <v>6213.132777970136</v>
       </c>
       <c r="AK70" t="n">
-        <v>12904.8672220285</v>
+        <v>12904.86722202986</v>
       </c>
       <c r="AL70" t="b">
         <v>0</v>
       </c>
       <c r="AM70" t="inlineStr"/>
       <c r="AN70" t="inlineStr"/>
       <c r="AO70" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP70" t="n">
         <v>12.5</v>
       </c>
       <c r="AQ70" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR70" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS70" t="inlineStr">
@@ -18672,54 +18672,54 @@
       <c r="AB71" t="inlineStr"/>
       <c r="AC71" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD71" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE71" t="n">
         <v>28545</v>
       </c>
       <c r="AF71" t="n">
         <v>2</v>
       </c>
       <c r="AG71" t="n">
         <v>5</v>
       </c>
       <c r="AH71" t="inlineStr"/>
       <c r="AI71" t="n">
         <v>16007</v>
       </c>
       <c r="AJ71" t="n">
-        <v>8946.50005623636</v>
+        <v>8946.500056236375</v>
       </c>
       <c r="AK71" t="n">
-        <v>23067.49994376364</v>
+        <v>23067.49994376363</v>
       </c>
       <c r="AL71" t="b">
         <v>1</v>
       </c>
       <c r="AM71" t="n">
         <v>0.05</v>
       </c>
       <c r="AN71" t="inlineStr"/>
       <c r="AO71" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP71" t="n">
         <v>18.75</v>
       </c>
       <c r="AQ71" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR71" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -18944,54 +18944,54 @@
       <c r="AB72" t="inlineStr"/>
       <c r="AC72" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD72" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE72" t="n">
         <v>28546</v>
       </c>
       <c r="AF72" t="n">
         <v>3</v>
       </c>
       <c r="AG72" t="n">
         <v>15</v>
       </c>
       <c r="AH72" t="inlineStr"/>
       <c r="AI72" t="n">
         <v>14015</v>
       </c>
       <c r="AJ72" t="n">
-        <v>10544.73511356706</v>
+        <v>10544.73511356564</v>
       </c>
       <c r="AK72" t="n">
-        <v>17485.26488643294</v>
+        <v>17485.26488643436</v>
       </c>
       <c r="AL72" t="b">
         <v>1</v>
       </c>
       <c r="AM72" t="n">
         <v>0.05</v>
       </c>
       <c r="AN72" t="inlineStr"/>
       <c r="AO72" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP72" t="n">
         <v>25</v>
       </c>
       <c r="AQ72" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR72" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -19216,54 +19216,54 @@
       <c r="AB73" t="inlineStr"/>
       <c r="AC73" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD73" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE73" t="n">
         <v>28547</v>
       </c>
       <c r="AF73" t="n">
         <v>4</v>
       </c>
       <c r="AG73" t="n">
         <v>10</v>
       </c>
       <c r="AH73" t="inlineStr"/>
       <c r="AI73" t="n">
         <v>8266</v>
       </c>
       <c r="AJ73" t="n">
-        <v>4212.214340574226</v>
+        <v>4212.214340674389</v>
       </c>
       <c r="AK73" t="n">
-        <v>12319.78565942577</v>
+        <v>12319.78565932561</v>
       </c>
       <c r="AL73" t="b">
         <v>0</v>
       </c>
       <c r="AM73" t="inlineStr"/>
       <c r="AN73" t="inlineStr"/>
       <c r="AO73" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP73" t="n">
         <v>50</v>
       </c>
       <c r="AQ73" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR73" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS73" t="inlineStr">