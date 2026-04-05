--- v0 (2025-10-09)
+++ v1 (2026-04-05)
@@ -1012,54 +1012,54 @@
       <c r="AB2" t="inlineStr"/>
       <c r="AC2" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD2" t="inlineStr">
         <is>
           <t>% activity (YAC-1)</t>
         </is>
       </c>
       <c r="AE2" t="n">
         <v>12775</v>
       </c>
       <c r="AF2" t="n">
         <v>0</v>
       </c>
       <c r="AG2" t="n">
         <v>10</v>
       </c>
       <c r="AH2" t="inlineStr"/>
       <c r="AI2" t="n">
         <v>32.98</v>
       </c>
       <c r="AJ2" t="n">
-        <v>28.2068525804834</v>
+        <v>28.20685258060134</v>
       </c>
       <c r="AK2" t="n">
-        <v>37.75314741951659</v>
+        <v>37.75314741939866</v>
       </c>
       <c r="AL2" t="b">
         <v>0</v>
       </c>
       <c r="AM2" t="inlineStr"/>
       <c r="AN2" t="inlineStr"/>
       <c r="AO2" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP2" t="n">
         <v>0</v>
       </c>
       <c r="AQ2" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR2" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS2" t="inlineStr">
@@ -1282,54 +1282,54 @@
       <c r="AB3" t="inlineStr"/>
       <c r="AC3" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD3" t="inlineStr">
         <is>
           <t>% activity (YAC-1)</t>
         </is>
       </c>
       <c r="AE3" t="n">
         <v>12776</v>
       </c>
       <c r="AF3" t="n">
         <v>1</v>
       </c>
       <c r="AG3" t="n">
         <v>10</v>
       </c>
       <c r="AH3" t="inlineStr"/>
       <c r="AI3" t="n">
         <v>39.3</v>
       </c>
       <c r="AJ3" t="n">
-        <v>32.33256680705476</v>
+        <v>32.33256680722692</v>
       </c>
       <c r="AK3" t="n">
-        <v>46.26743319294523</v>
+        <v>46.26743319277308</v>
       </c>
       <c r="AL3" t="b">
         <v>0</v>
       </c>
       <c r="AM3" t="inlineStr"/>
       <c r="AN3" t="inlineStr"/>
       <c r="AO3" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP3" t="n">
         <v>0.008330000000000001</v>
       </c>
       <c r="AQ3" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR3" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS3" t="inlineStr">
@@ -1552,54 +1552,54 @@
       <c r="AB4" t="inlineStr"/>
       <c r="AC4" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD4" t="inlineStr">
         <is>
           <t>% activity (YAC-1)</t>
         </is>
       </c>
       <c r="AE4" t="n">
         <v>12777</v>
       </c>
       <c r="AF4" t="n">
         <v>2</v>
       </c>
       <c r="AG4" t="n">
         <v>10</v>
       </c>
       <c r="AH4" t="inlineStr"/>
       <c r="AI4" t="n">
         <v>45.41</v>
       </c>
       <c r="AJ4" t="n">
-        <v>34.59687961615204</v>
+        <v>34.59687961641922</v>
       </c>
       <c r="AK4" t="n">
-        <v>56.22312038384795</v>
+        <v>56.22312038358077</v>
       </c>
       <c r="AL4" t="b">
         <v>1</v>
       </c>
       <c r="AM4" t="n">
         <v>0.05</v>
       </c>
       <c r="AN4" t="inlineStr"/>
       <c r="AO4" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP4" t="n">
         <v>0.08333</v>
       </c>
       <c r="AQ4" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR4" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -1824,54 +1824,54 @@
       <c r="AB5" t="inlineStr"/>
       <c r="AC5" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD5" t="inlineStr">
         <is>
           <t>% activity (YAC-1)</t>
         </is>
       </c>
       <c r="AE5" t="n">
         <v>12778</v>
       </c>
       <c r="AF5" t="n">
         <v>3</v>
       </c>
       <c r="AG5" t="n">
         <v>10</v>
       </c>
       <c r="AH5" t="inlineStr"/>
       <c r="AI5" t="n">
         <v>37.29</v>
       </c>
       <c r="AJ5" t="n">
-        <v>26.36378168931529</v>
+        <v>26.36378168958526</v>
       </c>
       <c r="AK5" t="n">
-        <v>48.21621831068471</v>
+        <v>48.21621831041474</v>
       </c>
       <c r="AL5" t="b">
         <v>0</v>
       </c>
       <c r="AM5" t="inlineStr"/>
       <c r="AN5" t="inlineStr"/>
       <c r="AO5" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP5" t="n">
         <v>0.41667</v>
       </c>
       <c r="AQ5" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR5" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS5" t="inlineStr">
@@ -2094,54 +2094,54 @@
       <c r="AB6" t="inlineStr"/>
       <c r="AC6" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD6" t="inlineStr">
         <is>
           <t>% activity (YAC-1)</t>
         </is>
       </c>
       <c r="AE6" t="n">
         <v>12779</v>
       </c>
       <c r="AF6" t="n">
         <v>4</v>
       </c>
       <c r="AG6" t="n">
         <v>10</v>
       </c>
       <c r="AH6" t="inlineStr"/>
       <c r="AI6" t="n">
         <v>20.39</v>
       </c>
       <c r="AJ6" t="n">
-        <v>15.16438933744578</v>
+        <v>15.16438933757489</v>
       </c>
       <c r="AK6" t="n">
-        <v>25.61561066255423</v>
+        <v>25.61561066242511</v>
       </c>
       <c r="AL6" t="b">
         <v>1</v>
       </c>
       <c r="AM6" t="n">
         <v>0.05</v>
       </c>
       <c r="AN6" t="inlineStr"/>
       <c r="AO6" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP6" t="n">
         <v>0.83333</v>
       </c>
       <c r="AQ6" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR6" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -2366,54 +2366,54 @@
       <c r="AB7" t="inlineStr"/>
       <c r="AC7" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD7" t="inlineStr">
         <is>
           <t>% activity (YAC-1)</t>
         </is>
       </c>
       <c r="AE7" t="n">
         <v>12780</v>
       </c>
       <c r="AF7" t="n">
         <v>5</v>
       </c>
       <c r="AG7" t="n">
         <v>10</v>
       </c>
       <c r="AH7" t="inlineStr"/>
       <c r="AI7" t="n">
         <v>15.62</v>
       </c>
       <c r="AJ7" t="n">
-        <v>12.02318547669063</v>
+        <v>12.0231854767795</v>
       </c>
       <c r="AK7" t="n">
-        <v>19.21681452330937</v>
+        <v>19.2168145232205</v>
       </c>
       <c r="AL7" t="b">
         <v>1</v>
       </c>
       <c r="AM7" t="n">
         <v>0.05</v>
       </c>
       <c r="AN7" t="inlineStr"/>
       <c r="AO7" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP7" t="n">
         <v>2.08333</v>
       </c>
       <c r="AQ7" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR7" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -3186,51 +3186,51 @@
       <c r="AB10" t="inlineStr"/>
       <c r="AC10" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD10" t="inlineStr">
         <is>
           <t>Lytic units (YAC-1)</t>
         </is>
       </c>
       <c r="AE10" t="n">
         <v>12979</v>
       </c>
       <c r="AF10" t="n">
         <v>2</v>
       </c>
       <c r="AG10" t="n">
         <v>6</v>
       </c>
       <c r="AH10" t="inlineStr"/>
       <c r="AI10" t="n">
         <v>11.6</v>
       </c>
       <c r="AJ10" t="n">
-        <v>7.589896532829465</v>
+        <v>7.589896532829464</v>
       </c>
       <c r="AK10" t="n">
         <v>15.61010346717054</v>
       </c>
       <c r="AL10" t="b">
         <v>1</v>
       </c>
       <c r="AM10" t="n">
         <v>0.05</v>
       </c>
       <c r="AN10" t="inlineStr"/>
       <c r="AO10" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP10" t="n">
         <v>1</v>
       </c>
       <c r="AQ10" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR10" t="inlineStr">
@@ -4018,54 +4018,54 @@
       <c r="AB13" t="inlineStr"/>
       <c r="AC13" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD13" t="inlineStr">
         <is>
           <t>Lytic units (YAC-1)</t>
         </is>
       </c>
       <c r="AE13" t="n">
         <v>13070</v>
       </c>
       <c r="AF13" t="n">
         <v>1</v>
       </c>
       <c r="AG13" t="n">
         <v>3</v>
       </c>
       <c r="AH13" t="inlineStr"/>
       <c r="AI13" t="n">
         <v>23.9</v>
       </c>
       <c r="AJ13" t="n">
-        <v>3.720604126388611</v>
+        <v>3.720604126138539</v>
       </c>
       <c r="AK13" t="n">
-        <v>44.07939587361139</v>
+        <v>44.07939587386146</v>
       </c>
       <c r="AL13" t="b">
         <v>0</v>
       </c>
       <c r="AM13" t="inlineStr"/>
       <c r="AN13" t="inlineStr"/>
       <c r="AO13" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP13" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ13" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR13" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS13" t="inlineStr">
@@ -4848,54 +4848,54 @@
       <c r="AB16" t="inlineStr"/>
       <c r="AC16" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD16" t="inlineStr">
         <is>
           <t>Lytic units (YAC-1)</t>
         </is>
       </c>
       <c r="AE16" t="n">
         <v>13121</v>
       </c>
       <c r="AF16" t="n">
         <v>0</v>
       </c>
       <c r="AG16" t="n">
         <v>12</v>
       </c>
       <c r="AH16" t="inlineStr"/>
       <c r="AI16" t="n">
         <v>37.6</v>
       </c>
       <c r="AJ16" t="n">
-        <v>34.60664632905971</v>
+        <v>34.60664632904789</v>
       </c>
       <c r="AK16" t="n">
-        <v>40.59335367094029</v>
+        <v>40.59335367095211</v>
       </c>
       <c r="AL16" t="b">
         <v>0</v>
       </c>
       <c r="AM16" t="inlineStr"/>
       <c r="AN16" t="inlineStr"/>
       <c r="AO16" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP16" t="n">
         <v>0</v>
       </c>
       <c r="AQ16" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR16" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS16" t="inlineStr">
@@ -5120,54 +5120,54 @@
       <c r="AB17" t="inlineStr"/>
       <c r="AC17" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD17" t="inlineStr">
         <is>
           <t>Lytic units (YAC-1)</t>
         </is>
       </c>
       <c r="AE17" t="n">
         <v>13122</v>
       </c>
       <c r="AF17" t="n">
         <v>1</v>
       </c>
       <c r="AG17" t="n">
         <v>12</v>
       </c>
       <c r="AH17" t="inlineStr"/>
       <c r="AI17" t="n">
         <v>38.7</v>
       </c>
       <c r="AJ17" t="n">
-        <v>34.36404664276664</v>
+        <v>34.36404664274952</v>
       </c>
       <c r="AK17" t="n">
-        <v>43.03595335723337</v>
+        <v>43.03595335725048</v>
       </c>
       <c r="AL17" t="b">
         <v>0</v>
       </c>
       <c r="AM17" t="inlineStr"/>
       <c r="AN17" t="inlineStr"/>
       <c r="AO17" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP17" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ17" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR17" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS17" t="inlineStr">
@@ -5392,54 +5392,54 @@
       <c r="AB18" t="inlineStr"/>
       <c r="AC18" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD18" t="inlineStr">
         <is>
           <t>Lytic units (YAC-1)</t>
         </is>
       </c>
       <c r="AE18" t="n">
         <v>13123</v>
       </c>
       <c r="AF18" t="n">
         <v>2</v>
       </c>
       <c r="AG18" t="n">
         <v>12</v>
       </c>
       <c r="AH18" t="inlineStr"/>
       <c r="AI18" t="n">
         <v>41.1</v>
       </c>
       <c r="AJ18" t="n">
-        <v>36.76404664276664</v>
+        <v>36.76404664274952</v>
       </c>
       <c r="AK18" t="n">
-        <v>45.43595335723337</v>
+        <v>45.43595335725048</v>
       </c>
       <c r="AL18" t="b">
         <v>0</v>
       </c>
       <c r="AM18" t="inlineStr"/>
       <c r="AN18" t="inlineStr"/>
       <c r="AO18" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP18" t="n">
         <v>1</v>
       </c>
       <c r="AQ18" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR18" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS18" t="inlineStr">
@@ -5664,54 +5664,54 @@
       <c r="AB19" t="inlineStr"/>
       <c r="AC19" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD19" t="inlineStr">
         <is>
           <t>Lytic units (YAC-1)</t>
         </is>
       </c>
       <c r="AE19" t="n">
         <v>13124</v>
       </c>
       <c r="AF19" t="n">
         <v>3</v>
       </c>
       <c r="AG19" t="n">
         <v>12</v>
       </c>
       <c r="AH19" t="inlineStr"/>
       <c r="AI19" t="n">
         <v>35.6</v>
       </c>
       <c r="AJ19" t="n">
-        <v>30.93390855323094</v>
+        <v>30.93390855321252</v>
       </c>
       <c r="AK19" t="n">
-        <v>40.26609144676906</v>
+        <v>40.26609144678748</v>
       </c>
       <c r="AL19" t="b">
         <v>0</v>
       </c>
       <c r="AM19" t="inlineStr"/>
       <c r="AN19" t="inlineStr"/>
       <c r="AO19" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP19" t="n">
         <v>5</v>
       </c>
       <c r="AQ19" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR19" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS19" t="inlineStr">
@@ -5921,51 +5921,51 @@
       </c>
       <c r="AB20" t="inlineStr"/>
       <c r="AC20" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD20" t="inlineStr"/>
       <c r="AE20" t="n">
         <v>13514</v>
       </c>
       <c r="AF20" t="n">
         <v>0</v>
       </c>
       <c r="AG20" t="n">
         <v>5</v>
       </c>
       <c r="AH20" t="inlineStr"/>
       <c r="AI20" t="n">
         <v>7.1</v>
       </c>
       <c r="AJ20" t="n">
         <v>6.739048275722165</v>
       </c>
       <c r="AK20" t="n">
-        <v>7.460951724277835</v>
+        <v>7.460951724277834</v>
       </c>
       <c r="AL20" t="b">
         <v>0</v>
       </c>
       <c r="AM20" t="inlineStr"/>
       <c r="AN20" t="inlineStr"/>
       <c r="AO20" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP20" t="n">
         <v>0</v>
       </c>
       <c r="AQ20" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR20" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS20" t="inlineStr">
@@ -6174,51 +6174,51 @@
       </c>
       <c r="AA21" t="n">
         <v>0</v>
       </c>
       <c r="AB21" t="inlineStr"/>
       <c r="AC21" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD21" t="inlineStr"/>
       <c r="AE21" t="n">
         <v>13515</v>
       </c>
       <c r="AF21" t="n">
         <v>1</v>
       </c>
       <c r="AG21" t="n">
         <v>5</v>
       </c>
       <c r="AH21" t="inlineStr"/>
       <c r="AI21" t="n">
         <v>6.9</v>
       </c>
       <c r="AJ21" t="n">
-        <v>6.261412205723803</v>
+        <v>6.261412205723804</v>
       </c>
       <c r="AK21" t="n">
         <v>7.538587794276197</v>
       </c>
       <c r="AL21" t="b">
         <v>0</v>
       </c>
       <c r="AM21" t="inlineStr"/>
       <c r="AN21" t="inlineStr"/>
       <c r="AO21" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP21" t="n">
         <v>0.005</v>
       </c>
       <c r="AQ21" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR21" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
@@ -6430,54 +6430,54 @@
       </c>
       <c r="AA22" t="n">
         <v>0</v>
       </c>
       <c r="AB22" t="inlineStr"/>
       <c r="AC22" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD22" t="inlineStr"/>
       <c r="AE22" t="n">
         <v>13516</v>
       </c>
       <c r="AF22" t="n">
         <v>2</v>
       </c>
       <c r="AG22" t="n">
         <v>5</v>
       </c>
       <c r="AH22" t="inlineStr"/>
       <c r="AI22" t="n">
         <v>7.49</v>
       </c>
       <c r="AJ22" t="n">
-        <v>6.379455720006551</v>
+        <v>6.379455720006554</v>
       </c>
       <c r="AK22" t="n">
-        <v>8.600544279993448</v>
+        <v>8.600544279993446</v>
       </c>
       <c r="AL22" t="b">
         <v>0</v>
       </c>
       <c r="AM22" t="inlineStr"/>
       <c r="AN22" t="inlineStr"/>
       <c r="AO22" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP22" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ22" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR22" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS22" t="inlineStr">
@@ -6686,54 +6686,54 @@
       </c>
       <c r="AA23" t="n">
         <v>0</v>
       </c>
       <c r="AB23" t="inlineStr"/>
       <c r="AC23" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD23" t="inlineStr"/>
       <c r="AE23" t="n">
         <v>13517</v>
       </c>
       <c r="AF23" t="n">
         <v>3</v>
       </c>
       <c r="AG23" t="n">
         <v>5</v>
       </c>
       <c r="AH23" t="inlineStr"/>
       <c r="AI23" t="n">
         <v>7.13</v>
       </c>
       <c r="AJ23" t="n">
-        <v>6.019455720006551</v>
+        <v>6.019455720006553</v>
       </c>
       <c r="AK23" t="n">
-        <v>8.240544279993449</v>
+        <v>8.240544279993447</v>
       </c>
       <c r="AL23" t="b">
         <v>0</v>
       </c>
       <c r="AM23" t="inlineStr"/>
       <c r="AN23" t="inlineStr"/>
       <c r="AO23" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP23" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ23" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR23" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS23" t="inlineStr">
@@ -6942,54 +6942,54 @@
       </c>
       <c r="AA24" t="n">
         <v>0</v>
       </c>
       <c r="AB24" t="inlineStr"/>
       <c r="AC24" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD24" t="inlineStr"/>
       <c r="AE24" t="n">
         <v>13518</v>
       </c>
       <c r="AF24" t="n">
         <v>4</v>
       </c>
       <c r="AG24" t="n">
         <v>5</v>
       </c>
       <c r="AH24" t="inlineStr"/>
       <c r="AI24" t="n">
         <v>7.36</v>
       </c>
       <c r="AJ24" t="n">
-        <v>5.527552271450881</v>
+        <v>5.527552271450885</v>
       </c>
       <c r="AK24" t="n">
-        <v>9.192447728549119</v>
+        <v>9.192447728549116</v>
       </c>
       <c r="AL24" t="b">
         <v>0</v>
       </c>
       <c r="AM24" t="inlineStr"/>
       <c r="AN24" t="inlineStr"/>
       <c r="AO24" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP24" t="n">
         <v>0.5</v>
       </c>
       <c r="AQ24" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR24" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS24" t="inlineStr">
@@ -7198,54 +7198,54 @@
       </c>
       <c r="AA25" t="n">
         <v>0</v>
       </c>
       <c r="AB25" t="inlineStr"/>
       <c r="AC25" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD25" t="inlineStr"/>
       <c r="AE25" t="n">
         <v>13519</v>
       </c>
       <c r="AF25" t="n">
         <v>5</v>
       </c>
       <c r="AG25" t="n">
         <v>5</v>
       </c>
       <c r="AH25" t="inlineStr"/>
       <c r="AI25" t="n">
         <v>7.29</v>
       </c>
       <c r="AJ25" t="n">
-        <v>6.179455720006551</v>
+        <v>6.179455720006553</v>
       </c>
       <c r="AK25" t="n">
-        <v>8.400544279993449</v>
+        <v>8.400544279993447</v>
       </c>
       <c r="AL25" t="b">
         <v>0</v>
       </c>
       <c r="AM25" t="inlineStr"/>
       <c r="AN25" t="inlineStr"/>
       <c r="AO25" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP25" t="n">
         <v>1</v>
       </c>
       <c r="AQ25" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR25" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS25" t="inlineStr">
@@ -7454,54 +7454,54 @@
       </c>
       <c r="AA26" t="n">
         <v>0</v>
       </c>
       <c r="AB26" t="inlineStr"/>
       <c r="AC26" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD26" t="inlineStr"/>
       <c r="AE26" t="n">
         <v>13520</v>
       </c>
       <c r="AF26" t="n">
         <v>6</v>
       </c>
       <c r="AG26" t="n">
         <v>5</v>
       </c>
       <c r="AH26" t="inlineStr"/>
       <c r="AI26" t="n">
         <v>7.69</v>
       </c>
       <c r="AJ26" t="n">
-        <v>7.134727860003276</v>
+        <v>7.134727860003277</v>
       </c>
       <c r="AK26" t="n">
-        <v>8.245272139996725</v>
+        <v>8.245272139996723</v>
       </c>
       <c r="AL26" t="b">
         <v>0</v>
       </c>
       <c r="AM26" t="inlineStr"/>
       <c r="AN26" t="inlineStr"/>
       <c r="AO26" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP26" t="n">
         <v>5</v>
       </c>
       <c r="AQ26" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR26" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS26" t="inlineStr">
@@ -7722,51 +7722,51 @@
       <c r="AB27" t="inlineStr"/>
       <c r="AC27" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD27" t="inlineStr">
         <is>
           <t>Lytic units (YAC-1)</t>
         </is>
       </c>
       <c r="AE27" t="n">
         <v>13521</v>
       </c>
       <c r="AF27" t="n">
         <v>0</v>
       </c>
       <c r="AG27" t="n">
         <v>5</v>
       </c>
       <c r="AH27" t="inlineStr"/>
       <c r="AI27" t="n">
         <v>8.890000000000001</v>
       </c>
       <c r="AJ27" t="n">
-        <v>5.974697098617377</v>
+        <v>5.974697098617383</v>
       </c>
       <c r="AK27" t="n">
         <v>11.80530290138262</v>
       </c>
       <c r="AL27" t="b">
         <v>0</v>
       </c>
       <c r="AM27" t="inlineStr"/>
       <c r="AN27" t="inlineStr"/>
       <c r="AO27" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP27" t="n">
         <v>0</v>
       </c>
       <c r="AQ27" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR27" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
@@ -7992,51 +7992,51 @@
       <c r="AB28" t="inlineStr"/>
       <c r="AC28" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD28" t="inlineStr">
         <is>
           <t>Lytic units (YAC-1)</t>
         </is>
       </c>
       <c r="AE28" t="n">
         <v>13522</v>
       </c>
       <c r="AF28" t="n">
         <v>1</v>
       </c>
       <c r="AG28" t="n">
         <v>5</v>
       </c>
       <c r="AH28" t="inlineStr"/>
       <c r="AI28" t="n">
         <v>14.53</v>
       </c>
       <c r="AJ28" t="n">
-        <v>11.33706102861901</v>
+        <v>11.33706102861902</v>
       </c>
       <c r="AK28" t="n">
         <v>17.72293897138098</v>
       </c>
       <c r="AL28" t="b">
         <v>0</v>
       </c>
       <c r="AM28" t="inlineStr"/>
       <c r="AN28" t="inlineStr"/>
       <c r="AO28" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP28" t="n">
         <v>0.005</v>
       </c>
       <c r="AQ28" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR28" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
@@ -8262,54 +8262,54 @@
       <c r="AB29" t="inlineStr"/>
       <c r="AC29" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD29" t="inlineStr">
         <is>
           <t>Lytic units (YAC-1)</t>
         </is>
       </c>
       <c r="AE29" t="n">
         <v>13523</v>
       </c>
       <c r="AF29" t="n">
         <v>2</v>
       </c>
       <c r="AG29" t="n">
         <v>5</v>
       </c>
       <c r="AH29" t="inlineStr"/>
       <c r="AI29" t="n">
         <v>15.57</v>
       </c>
       <c r="AJ29" t="n">
-        <v>12.9601464421755</v>
+        <v>12.96014644217551</v>
       </c>
       <c r="AK29" t="n">
-        <v>18.1798535578245</v>
+        <v>18.17985355782449</v>
       </c>
       <c r="AL29" t="b">
         <v>0</v>
       </c>
       <c r="AM29" t="inlineStr"/>
       <c r="AN29" t="inlineStr"/>
       <c r="AO29" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP29" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ29" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR29" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS29" t="inlineStr">
@@ -8532,54 +8532,54 @@
       <c r="AB30" t="inlineStr"/>
       <c r="AC30" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD30" t="inlineStr">
         <is>
           <t>Lytic units (YAC-1)</t>
         </is>
       </c>
       <c r="AE30" t="n">
         <v>13524</v>
       </c>
       <c r="AF30" t="n">
         <v>3</v>
       </c>
       <c r="AG30" t="n">
         <v>5</v>
       </c>
       <c r="AH30" t="inlineStr"/>
       <c r="AI30" t="n">
         <v>16.1</v>
       </c>
       <c r="AJ30" t="n">
-        <v>10.88029288435101</v>
+        <v>10.88029288435102</v>
       </c>
       <c r="AK30" t="n">
-        <v>21.319707115649</v>
+        <v>21.31970711564898</v>
       </c>
       <c r="AL30" t="b">
         <v>0</v>
       </c>
       <c r="AM30" t="inlineStr"/>
       <c r="AN30" t="inlineStr"/>
       <c r="AO30" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP30" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ30" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR30" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS30" t="inlineStr">
@@ -8802,54 +8802,54 @@
       <c r="AB31" t="inlineStr"/>
       <c r="AC31" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD31" t="inlineStr">
         <is>
           <t>Lytic units (YAC-1)</t>
         </is>
       </c>
       <c r="AE31" t="n">
         <v>13525</v>
       </c>
       <c r="AF31" t="n">
         <v>4</v>
       </c>
       <c r="AG31" t="n">
         <v>5</v>
       </c>
       <c r="AH31" t="inlineStr"/>
       <c r="AI31" t="n">
         <v>17.77</v>
       </c>
       <c r="AJ31" t="n">
-        <v>11.10648598723967</v>
+        <v>11.10648598723968</v>
       </c>
       <c r="AK31" t="n">
-        <v>24.43351401276033</v>
+        <v>24.43351401276032</v>
       </c>
       <c r="AL31" t="b">
         <v>1</v>
       </c>
       <c r="AM31" t="n">
         <v>0.05</v>
       </c>
       <c r="AN31" t="inlineStr"/>
       <c r="AO31" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP31" t="n">
         <v>0.5</v>
       </c>
       <c r="AQ31" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR31" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -9074,54 +9074,54 @@
       <c r="AB32" t="inlineStr"/>
       <c r="AC32" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD32" t="inlineStr">
         <is>
           <t>Lytic units (YAC-1)</t>
         </is>
       </c>
       <c r="AE32" t="n">
         <v>13526</v>
       </c>
       <c r="AF32" t="n">
         <v>5</v>
       </c>
       <c r="AG32" t="n">
         <v>5</v>
       </c>
       <c r="AH32" t="inlineStr"/>
       <c r="AI32" t="n">
         <v>18.08</v>
       </c>
       <c r="AJ32" t="n">
-        <v>13.13792895434937</v>
+        <v>13.13792895434938</v>
       </c>
       <c r="AK32" t="n">
-        <v>23.02207104565063</v>
+        <v>23.02207104565062</v>
       </c>
       <c r="AL32" t="b">
         <v>1</v>
       </c>
       <c r="AM32" t="n">
         <v>0.05</v>
       </c>
       <c r="AN32" t="inlineStr"/>
       <c r="AO32" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP32" t="n">
         <v>1</v>
       </c>
       <c r="AQ32" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR32" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -9346,54 +9346,54 @@
       <c r="AB33" t="inlineStr"/>
       <c r="AC33" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD33" t="inlineStr">
         <is>
           <t>Lytic units (YAC-1)</t>
         </is>
       </c>
       <c r="AE33" t="n">
         <v>13527</v>
       </c>
       <c r="AF33" t="n">
         <v>6</v>
       </c>
       <c r="AG33" t="n">
         <v>5</v>
       </c>
       <c r="AH33" t="inlineStr"/>
       <c r="AI33" t="n">
         <v>21.74</v>
       </c>
       <c r="AJ33" t="n">
-        <v>12.74426849941353</v>
+        <v>12.74426849941355</v>
       </c>
       <c r="AK33" t="n">
-        <v>30.73573150058647</v>
+        <v>30.73573150058645</v>
       </c>
       <c r="AL33" t="b">
         <v>1</v>
       </c>
       <c r="AM33" t="n">
         <v>0.05</v>
       </c>
       <c r="AN33" t="inlineStr"/>
       <c r="AO33" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP33" t="n">
         <v>5</v>
       </c>
       <c r="AQ33" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR33" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -9606,54 +9606,54 @@
       </c>
       <c r="AA34" t="n">
         <v>0</v>
       </c>
       <c r="AB34" t="inlineStr"/>
       <c r="AC34" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD34" t="inlineStr"/>
       <c r="AE34" t="n">
         <v>13626</v>
       </c>
       <c r="AF34" t="n">
         <v>0</v>
       </c>
       <c r="AG34" t="n">
         <v>5</v>
       </c>
       <c r="AH34" t="inlineStr"/>
       <c r="AI34" t="n">
         <v>6.04</v>
       </c>
       <c r="AJ34" t="n">
-        <v>5.679048275722165</v>
+        <v>5.679048275722166</v>
       </c>
       <c r="AK34" t="n">
-        <v>6.400951724277835</v>
+        <v>6.400951724277834</v>
       </c>
       <c r="AL34" t="b">
         <v>0</v>
       </c>
       <c r="AM34" t="inlineStr"/>
       <c r="AN34" t="inlineStr"/>
       <c r="AO34" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP34" t="n">
         <v>0</v>
       </c>
       <c r="AQ34" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR34" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS34" t="inlineStr">
@@ -9864,51 +9864,51 @@
       </c>
       <c r="AA35" t="n">
         <v>0</v>
       </c>
       <c r="AB35" t="inlineStr"/>
       <c r="AC35" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD35" t="inlineStr"/>
       <c r="AE35" t="n">
         <v>13627</v>
       </c>
       <c r="AF35" t="n">
         <v>1</v>
       </c>
       <c r="AG35" t="n">
         <v>5</v>
       </c>
       <c r="AH35" t="inlineStr"/>
       <c r="AI35" t="n">
         <v>5.48</v>
       </c>
       <c r="AJ35" t="n">
-        <v>4.647091790004914</v>
+        <v>4.647091790004915</v>
       </c>
       <c r="AK35" t="n">
         <v>6.312908209995086</v>
       </c>
       <c r="AL35" t="b">
         <v>0</v>
       </c>
       <c r="AM35" t="inlineStr"/>
       <c r="AN35" t="inlineStr"/>
       <c r="AO35" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP35" t="n">
         <v>0.005</v>
       </c>
       <c r="AQ35" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR35" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
@@ -10122,54 +10122,54 @@
       </c>
       <c r="AA36" t="n">
         <v>0</v>
       </c>
       <c r="AB36" t="inlineStr"/>
       <c r="AC36" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD36" t="inlineStr"/>
       <c r="AE36" t="n">
         <v>13628</v>
       </c>
       <c r="AF36" t="n">
         <v>2</v>
       </c>
       <c r="AG36" t="n">
         <v>5</v>
       </c>
       <c r="AH36" t="inlineStr"/>
       <c r="AI36" t="n">
         <v>5.38</v>
       </c>
       <c r="AJ36" t="n">
-        <v>5.019048275722165</v>
+        <v>5.019048275722166</v>
       </c>
       <c r="AK36" t="n">
-        <v>5.740951724277835</v>
+        <v>5.740951724277834</v>
       </c>
       <c r="AL36" t="b">
         <v>0</v>
       </c>
       <c r="AM36" t="inlineStr"/>
       <c r="AN36" t="inlineStr"/>
       <c r="AO36" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP36" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ36" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR36" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS36" t="inlineStr">
@@ -10380,51 +10380,51 @@
       </c>
       <c r="AA37" t="n">
         <v>0</v>
       </c>
       <c r="AB37" t="inlineStr"/>
       <c r="AC37" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD37" t="inlineStr"/>
       <c r="AE37" t="n">
         <v>13629</v>
       </c>
       <c r="AF37" t="n">
         <v>3</v>
       </c>
       <c r="AG37" t="n">
         <v>5</v>
       </c>
       <c r="AH37" t="inlineStr"/>
       <c r="AI37" t="n">
         <v>7.99</v>
       </c>
       <c r="AJ37" t="n">
-        <v>4.686056267179598</v>
+        <v>4.686056267179604</v>
       </c>
       <c r="AK37" t="n">
         <v>11.2939437328204</v>
       </c>
       <c r="AL37" t="b">
         <v>1</v>
       </c>
       <c r="AM37" t="n">
         <v>0.05</v>
       </c>
       <c r="AN37" t="inlineStr"/>
       <c r="AO37" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP37" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ37" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR37" t="inlineStr">
@@ -10643,51 +10643,51 @@
       </c>
       <c r="AB38" t="inlineStr"/>
       <c r="AC38" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD38" t="inlineStr"/>
       <c r="AE38" t="n">
         <v>13630</v>
       </c>
       <c r="AF38" t="n">
         <v>4</v>
       </c>
       <c r="AG38" t="n">
         <v>5</v>
       </c>
       <c r="AH38" t="inlineStr"/>
       <c r="AI38" t="n">
         <v>6.27</v>
       </c>
       <c r="AJ38" t="n">
         <v>5.631412205723803</v>
       </c>
       <c r="AK38" t="n">
-        <v>6.908587794276197</v>
+        <v>6.908587794276196</v>
       </c>
       <c r="AL38" t="b">
         <v>0</v>
       </c>
       <c r="AM38" t="inlineStr"/>
       <c r="AN38" t="inlineStr"/>
       <c r="AO38" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP38" t="n">
         <v>0.5</v>
       </c>
       <c r="AQ38" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR38" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS38" t="inlineStr">
@@ -10898,54 +10898,54 @@
       </c>
       <c r="AA39" t="n">
         <v>0</v>
       </c>
       <c r="AB39" t="inlineStr"/>
       <c r="AC39" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD39" t="inlineStr"/>
       <c r="AE39" t="n">
         <v>13631</v>
       </c>
       <c r="AF39" t="n">
         <v>5</v>
       </c>
       <c r="AG39" t="n">
         <v>5</v>
       </c>
       <c r="AH39" t="inlineStr"/>
       <c r="AI39" t="n">
         <v>6.53</v>
       </c>
       <c r="AJ39" t="n">
-        <v>5.80809655144433</v>
+        <v>5.808096551444332</v>
       </c>
       <c r="AK39" t="n">
-        <v>7.25190344855567</v>
+        <v>7.251903448555669</v>
       </c>
       <c r="AL39" t="b">
         <v>0</v>
       </c>
       <c r="AM39" t="inlineStr"/>
       <c r="AN39" t="inlineStr"/>
       <c r="AO39" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP39" t="n">
         <v>1</v>
       </c>
       <c r="AQ39" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR39" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS39" t="inlineStr">
@@ -11156,51 +11156,51 @@
       </c>
       <c r="AA40" t="n">
         <v>0</v>
       </c>
       <c r="AB40" t="inlineStr"/>
       <c r="AC40" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD40" t="inlineStr"/>
       <c r="AE40" t="n">
         <v>13632</v>
       </c>
       <c r="AF40" t="n">
         <v>6</v>
       </c>
       <c r="AG40" t="n">
         <v>5</v>
       </c>
       <c r="AH40" t="inlineStr"/>
       <c r="AI40" t="n">
         <v>7.39</v>
       </c>
       <c r="AJ40" t="n">
-        <v>6.918043514282748</v>
+        <v>6.918043514282749</v>
       </c>
       <c r="AK40" t="n">
         <v>7.861956485717251</v>
       </c>
       <c r="AL40" t="b">
         <v>1</v>
       </c>
       <c r="AM40" t="n">
         <v>0.05</v>
       </c>
       <c r="AN40" t="inlineStr"/>
       <c r="AO40" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP40" t="n">
         <v>5</v>
       </c>
       <c r="AQ40" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR40" t="inlineStr">
@@ -11428,54 +11428,54 @@
       <c r="AB41" t="inlineStr"/>
       <c r="AC41" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD41" t="inlineStr">
         <is>
           <t>Lytic units (YAC-1)</t>
         </is>
       </c>
       <c r="AE41" t="n">
         <v>13633</v>
       </c>
       <c r="AF41" t="n">
         <v>0</v>
       </c>
       <c r="AG41" t="n">
         <v>5</v>
       </c>
       <c r="AH41" t="inlineStr"/>
       <c r="AI41" t="n">
         <v>15.76</v>
       </c>
       <c r="AJ41" t="n">
-        <v>9.013294499360015</v>
+        <v>9.013294499360025</v>
       </c>
       <c r="AK41" t="n">
-        <v>22.50670550063998</v>
+        <v>22.50670550063997</v>
       </c>
       <c r="AL41" t="b">
         <v>0</v>
       </c>
       <c r="AM41" t="inlineStr"/>
       <c r="AN41" t="inlineStr"/>
       <c r="AO41" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP41" t="n">
         <v>0</v>
       </c>
       <c r="AQ41" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR41" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS41" t="inlineStr">
@@ -11696,54 +11696,54 @@
       <c r="AB42" t="inlineStr"/>
       <c r="AC42" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD42" t="inlineStr">
         <is>
           <t>Lytic units (YAC-1)</t>
         </is>
       </c>
       <c r="AE42" t="n">
         <v>13634</v>
       </c>
       <c r="AF42" t="n">
         <v>1</v>
       </c>
       <c r="AG42" t="n">
         <v>5</v>
       </c>
       <c r="AH42" t="inlineStr"/>
       <c r="AI42" t="n">
         <v>17.14</v>
       </c>
       <c r="AJ42" t="n">
-        <v>11.69815919507235</v>
+        <v>11.69815919507236</v>
       </c>
       <c r="AK42" t="n">
-        <v>22.58184080492765</v>
+        <v>22.58184080492764</v>
       </c>
       <c r="AL42" t="b">
         <v>0</v>
       </c>
       <c r="AM42" t="inlineStr"/>
       <c r="AN42" t="inlineStr"/>
       <c r="AO42" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP42" t="n">
         <v>0.005</v>
       </c>
       <c r="AQ42" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR42" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS42" t="inlineStr">
@@ -11964,54 +11964,54 @@
       <c r="AB43" t="inlineStr"/>
       <c r="AC43" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD43" t="inlineStr">
         <is>
           <t>Lytic units (YAC-1)</t>
         </is>
       </c>
       <c r="AE43" t="n">
         <v>13635</v>
       </c>
       <c r="AF43" t="n">
         <v>2</v>
       </c>
       <c r="AG43" t="n">
         <v>5</v>
       </c>
       <c r="AH43" t="inlineStr"/>
       <c r="AI43" t="n">
         <v>18.34</v>
       </c>
       <c r="AJ43" t="n">
-        <v>12.12075336579698</v>
+        <v>12.12075336579699</v>
       </c>
       <c r="AK43" t="n">
-        <v>24.55924663420302</v>
+        <v>24.55924663420301</v>
       </c>
       <c r="AL43" t="b">
         <v>0</v>
       </c>
       <c r="AM43" t="inlineStr"/>
       <c r="AN43" t="inlineStr"/>
       <c r="AO43" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP43" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ43" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR43" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS43" t="inlineStr">
@@ -12232,54 +12232,54 @@
       <c r="AB44" t="inlineStr"/>
       <c r="AC44" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD44" t="inlineStr">
         <is>
           <t>Lytic units (YAC-1)</t>
         </is>
       </c>
       <c r="AE44" t="n">
         <v>13636</v>
       </c>
       <c r="AF44" t="n">
         <v>3</v>
       </c>
       <c r="AG44" t="n">
         <v>5</v>
       </c>
       <c r="AH44" t="inlineStr"/>
       <c r="AI44" t="n">
         <v>19.73</v>
       </c>
       <c r="AJ44" t="n">
-        <v>14.28815919507235</v>
+        <v>14.28815919507236</v>
       </c>
       <c r="AK44" t="n">
-        <v>25.17184080492765</v>
+        <v>25.17184080492764</v>
       </c>
       <c r="AL44" t="b">
         <v>0</v>
       </c>
       <c r="AM44" t="inlineStr"/>
       <c r="AN44" t="inlineStr"/>
       <c r="AO44" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP44" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ44" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR44" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS44" t="inlineStr">
@@ -12500,54 +12500,54 @@
       <c r="AB45" t="inlineStr"/>
       <c r="AC45" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD45" t="inlineStr">
         <is>
           <t>Lytic units (YAC-1)</t>
         </is>
       </c>
       <c r="AE45" t="n">
         <v>13637</v>
       </c>
       <c r="AF45" t="n">
         <v>4</v>
       </c>
       <c r="AG45" t="n">
         <v>5</v>
       </c>
       <c r="AH45" t="inlineStr"/>
       <c r="AI45" t="n">
         <v>17.19</v>
       </c>
       <c r="AJ45" t="n">
-        <v>12.27574222790913</v>
+        <v>12.27574222790914</v>
       </c>
       <c r="AK45" t="n">
-        <v>22.10425777209087</v>
+        <v>22.10425777209086</v>
       </c>
       <c r="AL45" t="b">
         <v>0</v>
       </c>
       <c r="AM45" t="inlineStr"/>
       <c r="AN45" t="inlineStr"/>
       <c r="AO45" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP45" t="n">
         <v>0.5</v>
       </c>
       <c r="AQ45" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR45" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS45" t="inlineStr">
@@ -12768,54 +12768,54 @@
       <c r="AB46" t="inlineStr"/>
       <c r="AC46" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD46" t="inlineStr">
         <is>
           <t>Lytic units (YAC-1)</t>
         </is>
       </c>
       <c r="AE46" t="n">
         <v>13638</v>
       </c>
       <c r="AF46" t="n">
         <v>5</v>
       </c>
       <c r="AG46" t="n">
         <v>5</v>
       </c>
       <c r="AH46" t="inlineStr"/>
       <c r="AI46" t="n">
         <v>20.82</v>
       </c>
       <c r="AJ46" t="n">
-        <v>13.8233475365216</v>
+        <v>13.82334753652161</v>
       </c>
       <c r="AK46" t="n">
-        <v>27.81665246347841</v>
+        <v>27.81665246347839</v>
       </c>
       <c r="AL46" t="b">
         <v>0</v>
       </c>
       <c r="AM46" t="inlineStr"/>
       <c r="AN46" t="inlineStr"/>
       <c r="AO46" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP46" t="n">
         <v>1</v>
       </c>
       <c r="AQ46" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR46" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS46" t="inlineStr">
@@ -13036,54 +13036,54 @@
       <c r="AB47" t="inlineStr"/>
       <c r="AC47" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD47" t="inlineStr">
         <is>
           <t>Lytic units (YAC-1)</t>
         </is>
       </c>
       <c r="AE47" t="n">
         <v>13639</v>
       </c>
       <c r="AF47" t="n">
         <v>6</v>
       </c>
       <c r="AG47" t="n">
         <v>5</v>
       </c>
       <c r="AH47" t="inlineStr"/>
       <c r="AI47" t="n">
         <v>16.88</v>
       </c>
       <c r="AJ47" t="n">
-        <v>13.52055388645989</v>
+        <v>13.5205538864599</v>
       </c>
       <c r="AK47" t="n">
-        <v>20.23944611354011</v>
+        <v>20.2394461135401</v>
       </c>
       <c r="AL47" t="b">
         <v>0</v>
       </c>
       <c r="AM47" t="inlineStr"/>
       <c r="AN47" t="inlineStr"/>
       <c r="AO47" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP47" t="n">
         <v>5</v>
       </c>
       <c r="AQ47" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR47" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS47" t="inlineStr">
@@ -13304,54 +13304,54 @@
       <c r="AB48" t="inlineStr"/>
       <c r="AC48" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD48" t="inlineStr">
         <is>
           <t>% activity (YAC-1)</t>
         </is>
       </c>
       <c r="AE48" t="n">
         <v>14671</v>
       </c>
       <c r="AF48" t="n">
         <v>0</v>
       </c>
       <c r="AG48" t="n">
         <v>12</v>
       </c>
       <c r="AH48" t="inlineStr"/>
       <c r="AI48" t="n">
         <v>50.33</v>
       </c>
       <c r="AJ48" t="n">
-        <v>41.35000252414785</v>
+        <v>41.3500025241124</v>
       </c>
       <c r="AK48" t="n">
-        <v>59.30999747585214</v>
+        <v>59.30999747588759</v>
       </c>
       <c r="AL48" t="b">
         <v>0</v>
       </c>
       <c r="AM48" t="inlineStr"/>
       <c r="AN48" t="inlineStr"/>
       <c r="AO48" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP48" t="n">
         <v>0</v>
       </c>
       <c r="AQ48" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR48" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS48" t="inlineStr">
@@ -13574,54 +13574,54 @@
       <c r="AB49" t="inlineStr"/>
       <c r="AC49" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD49" t="inlineStr">
         <is>
           <t>% activity (YAC-1)</t>
         </is>
       </c>
       <c r="AE49" t="n">
         <v>14672</v>
       </c>
       <c r="AF49" t="n">
         <v>1</v>
       </c>
       <c r="AG49" t="n">
         <v>12</v>
       </c>
       <c r="AH49" t="inlineStr"/>
       <c r="AI49" t="n">
         <v>42.57</v>
       </c>
       <c r="AJ49" t="n">
-        <v>32.40147998703186</v>
+        <v>32.40147998699171</v>
       </c>
       <c r="AK49" t="n">
-        <v>52.73852001296815</v>
+        <v>52.73852001300829</v>
       </c>
       <c r="AL49" t="b">
         <v>0</v>
       </c>
       <c r="AM49" t="inlineStr"/>
       <c r="AN49" t="inlineStr"/>
       <c r="AO49" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP49" t="n">
         <v>5</v>
       </c>
       <c r="AQ49" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR49" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS49" t="inlineStr">
@@ -13844,54 +13844,54 @@
       <c r="AB50" t="inlineStr"/>
       <c r="AC50" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD50" t="inlineStr">
         <is>
           <t>% activity (YAC-1)</t>
         </is>
       </c>
       <c r="AE50" t="n">
         <v>14673</v>
       </c>
       <c r="AF50" t="n">
         <v>2</v>
       </c>
       <c r="AG50" t="n">
         <v>12</v>
       </c>
       <c r="AH50" t="inlineStr"/>
       <c r="AI50" t="n">
         <v>18.04</v>
       </c>
       <c r="AJ50" t="n">
-        <v>14.91461650803292</v>
+        <v>14.91461650802058</v>
       </c>
       <c r="AK50" t="n">
-        <v>21.16538349196708</v>
+        <v>21.16538349197942</v>
       </c>
       <c r="AL50" t="b">
         <v>1</v>
       </c>
       <c r="AM50" t="n">
         <v>0.05</v>
       </c>
       <c r="AN50" t="inlineStr"/>
       <c r="AO50" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP50" t="n">
         <v>20</v>
       </c>
       <c r="AQ50" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR50" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -14116,54 +14116,54 @@
       <c r="AB51" t="inlineStr"/>
       <c r="AC51" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD51" t="inlineStr">
         <is>
           <t>% activity (YAC-1)</t>
         </is>
       </c>
       <c r="AE51" t="n">
         <v>14674</v>
       </c>
       <c r="AF51" t="n">
         <v>3</v>
       </c>
       <c r="AG51" t="n">
         <v>12</v>
       </c>
       <c r="AH51" t="inlineStr"/>
       <c r="AI51" t="n">
         <v>13.08</v>
       </c>
       <c r="AJ51" t="n">
-        <v>10.63687647828587</v>
+        <v>10.63687647827622</v>
       </c>
       <c r="AK51" t="n">
-        <v>15.52312352171413</v>
+        <v>15.52312352172378</v>
       </c>
       <c r="AL51" t="b">
         <v>1</v>
       </c>
       <c r="AM51" t="n">
         <v>0.05</v>
       </c>
       <c r="AN51" t="inlineStr"/>
       <c r="AO51" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP51" t="n">
         <v>40</v>
       </c>
       <c r="AQ51" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR51" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -17092,54 +17092,54 @@
       <c r="AB64" t="inlineStr"/>
       <c r="AC64" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD64" t="inlineStr">
         <is>
           <t>% positive neutrophils</t>
         </is>
       </c>
       <c r="AE64" t="n">
         <v>16177</v>
       </c>
       <c r="AF64" t="n">
         <v>0</v>
       </c>
       <c r="AG64" t="n">
         <v>15</v>
       </c>
       <c r="AH64" t="inlineStr"/>
       <c r="AI64" t="n">
         <v>30</v>
       </c>
       <c r="AJ64" t="n">
-        <v>27.17571413802033</v>
+        <v>27.17571413801917</v>
       </c>
       <c r="AK64" t="n">
-        <v>32.82428586197967</v>
+        <v>32.82428586198083</v>
       </c>
       <c r="AL64" t="b">
         <v>0</v>
       </c>
       <c r="AM64" t="inlineStr"/>
       <c r="AN64" t="inlineStr"/>
       <c r="AO64" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP64" t="n">
         <v>0</v>
       </c>
       <c r="AQ64" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR64" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS64" t="inlineStr">
@@ -17352,54 +17352,54 @@
       <c r="AB65" t="inlineStr"/>
       <c r="AC65" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD65" t="inlineStr">
         <is>
           <t>% positive neutrophils</t>
         </is>
       </c>
       <c r="AE65" t="n">
         <v>16178</v>
       </c>
       <c r="AF65" t="n">
         <v>1</v>
       </c>
       <c r="AG65" t="n">
         <v>15</v>
       </c>
       <c r="AH65" t="inlineStr"/>
       <c r="AI65" t="n">
         <v>15.1</v>
       </c>
       <c r="AJ65" t="n">
-        <v>12.55260490880265</v>
+        <v>12.55260490880161</v>
       </c>
       <c r="AK65" t="n">
-        <v>17.64739509119735</v>
+        <v>17.64739509119839</v>
       </c>
       <c r="AL65" t="b">
         <v>1</v>
       </c>
       <c r="AM65" t="n">
         <v>0.05</v>
       </c>
       <c r="AN65" t="inlineStr"/>
       <c r="AO65" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP65" t="n">
         <v>20</v>
       </c>
       <c r="AQ65" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR65" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
@@ -17618,54 +17618,54 @@
       <c r="AB66" t="inlineStr"/>
       <c r="AC66" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD66" t="inlineStr">
         <is>
           <t>% activity (YAC-1)</t>
         </is>
       </c>
       <c r="AE66" t="n">
         <v>16179</v>
       </c>
       <c r="AF66" t="n">
         <v>0</v>
       </c>
       <c r="AG66" t="n">
         <v>15</v>
       </c>
       <c r="AH66" t="inlineStr"/>
       <c r="AI66" t="n">
         <v>33.3</v>
       </c>
       <c r="AJ66" t="n">
-        <v>29.92193259645568</v>
+        <v>29.9219325964543</v>
       </c>
       <c r="AK66" t="n">
-        <v>36.67806740354431</v>
+        <v>36.67806740354569</v>
       </c>
       <c r="AL66" t="b">
         <v>0</v>
       </c>
       <c r="AM66" t="inlineStr"/>
       <c r="AN66" t="inlineStr"/>
       <c r="AO66" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP66" t="n">
         <v>0</v>
       </c>
       <c r="AQ66" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR66" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS66" t="inlineStr">
@@ -17882,54 +17882,54 @@
       <c r="AB67" t="inlineStr"/>
       <c r="AC67" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD67" t="inlineStr">
         <is>
           <t>% activity (YAC-1)</t>
         </is>
       </c>
       <c r="AE67" t="n">
         <v>16180</v>
       </c>
       <c r="AF67" t="n">
         <v>1</v>
       </c>
       <c r="AG67" t="n">
         <v>15</v>
       </c>
       <c r="AH67" t="inlineStr"/>
       <c r="AI67" t="n">
         <v>14.2</v>
       </c>
       <c r="AJ67" t="n">
-        <v>12.37252091283668</v>
+        <v>12.37252091283593</v>
       </c>
       <c r="AK67" t="n">
-        <v>16.02747908716331</v>
+        <v>16.02747908716406</v>
       </c>
       <c r="AL67" t="b">
         <v>1</v>
       </c>
       <c r="AM67" t="n">
         <v>0.05</v>
       </c>
       <c r="AN67" t="inlineStr"/>
       <c r="AO67" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP67" t="n">
         <v>20</v>
       </c>
       <c r="AQ67" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR67" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
@@ -18144,54 +18144,54 @@
       <c r="AB68" t="inlineStr"/>
       <c r="AC68" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD68" t="inlineStr">
         <is>
           <t>% positive neutrophils</t>
         </is>
       </c>
       <c r="AE68" t="n">
         <v>16199</v>
       </c>
       <c r="AF68" t="n">
         <v>0</v>
       </c>
       <c r="AG68" t="n">
         <v>15</v>
       </c>
       <c r="AH68" t="inlineStr"/>
       <c r="AI68" t="n">
         <v>30</v>
       </c>
       <c r="AJ68" t="n">
-        <v>27.17571413802033</v>
+        <v>27.17571413801917</v>
       </c>
       <c r="AK68" t="n">
-        <v>32.82428586197967</v>
+        <v>32.82428586198083</v>
       </c>
       <c r="AL68" t="b">
         <v>0</v>
       </c>
       <c r="AM68" t="inlineStr"/>
       <c r="AN68" t="inlineStr"/>
       <c r="AO68" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP68" t="n">
         <v>0</v>
       </c>
       <c r="AQ68" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR68" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS68" t="inlineStr">
@@ -18404,54 +18404,54 @@
       <c r="AB69" t="inlineStr"/>
       <c r="AC69" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD69" t="inlineStr">
         <is>
           <t>% positive neutrophils</t>
         </is>
       </c>
       <c r="AE69" t="n">
         <v>16200</v>
       </c>
       <c r="AF69" t="n">
         <v>1</v>
       </c>
       <c r="AG69" t="n">
         <v>15</v>
       </c>
       <c r="AH69" t="inlineStr"/>
       <c r="AI69" t="n">
         <v>13.1</v>
       </c>
       <c r="AJ69" t="n">
-        <v>11.38327722114961</v>
+        <v>11.38327722114891</v>
       </c>
       <c r="AK69" t="n">
-        <v>14.81672277885039</v>
+        <v>14.81672277885109</v>
       </c>
       <c r="AL69" t="b">
         <v>1</v>
       </c>
       <c r="AM69" t="n">
         <v>0.05</v>
       </c>
       <c r="AN69" t="inlineStr"/>
       <c r="AO69" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP69" t="n">
         <v>20</v>
       </c>
       <c r="AQ69" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR69" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
@@ -18674,54 +18674,54 @@
       <c r="AB70" t="inlineStr"/>
       <c r="AC70" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD70" t="inlineStr">
         <is>
           <t>% activity (YAC-1)</t>
         </is>
       </c>
       <c r="AE70" t="n">
         <v>16201</v>
       </c>
       <c r="AF70" t="n">
         <v>0</v>
       </c>
       <c r="AG70" t="n">
         <v>15</v>
       </c>
       <c r="AH70" t="inlineStr"/>
       <c r="AI70" t="n">
         <v>33.3</v>
       </c>
       <c r="AJ70" t="n">
-        <v>29.92193259645568</v>
+        <v>29.9219325964543</v>
       </c>
       <c r="AK70" t="n">
-        <v>36.67806740354431</v>
+        <v>36.67806740354569</v>
       </c>
       <c r="AL70" t="b">
         <v>0</v>
       </c>
       <c r="AM70" t="inlineStr"/>
       <c r="AN70" t="inlineStr"/>
       <c r="AO70" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP70" t="n">
         <v>0</v>
       </c>
       <c r="AQ70" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR70" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS70" t="inlineStr">
@@ -18942,54 +18942,54 @@
       <c r="AB71" t="inlineStr"/>
       <c r="AC71" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD71" t="inlineStr">
         <is>
           <t>% activity (YAC-1)</t>
         </is>
       </c>
       <c r="AE71" t="n">
         <v>16202</v>
       </c>
       <c r="AF71" t="n">
         <v>1</v>
       </c>
       <c r="AG71" t="n">
         <v>15</v>
       </c>
       <c r="AH71" t="inlineStr"/>
       <c r="AI71" t="n">
         <v>16.8</v>
       </c>
       <c r="AJ71" t="n">
-        <v>14.97252091283668</v>
+        <v>14.97252091283594</v>
       </c>
       <c r="AK71" t="n">
-        <v>18.62747908716332</v>
+        <v>18.62747908716407</v>
       </c>
       <c r="AL71" t="b">
         <v>1</v>
       </c>
       <c r="AM71" t="n">
         <v>0.05</v>
       </c>
       <c r="AN71" t="inlineStr"/>
       <c r="AO71" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP71" t="n">
         <v>20</v>
       </c>
       <c r="AQ71" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR71" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>