--- v0 (2025-10-09)
+++ v1 (2026-04-05)
@@ -1000,54 +1000,54 @@
       </c>
       <c r="AA2" t="n">
         <v>0</v>
       </c>
       <c r="AB2" t="inlineStr"/>
       <c r="AC2" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD2" t="inlineStr"/>
       <c r="AE2" t="n">
         <v>12916</v>
       </c>
       <c r="AF2" t="n">
         <v>0</v>
       </c>
       <c r="AG2" t="n">
         <v>3</v>
       </c>
       <c r="AH2" t="inlineStr"/>
       <c r="AI2" t="n">
         <v>20.4</v>
       </c>
       <c r="AJ2" t="n">
-        <v>16.31259980913666</v>
+        <v>16.31259980908601</v>
       </c>
       <c r="AK2" t="n">
-        <v>24.48740019086334</v>
+        <v>24.48740019091399</v>
       </c>
       <c r="AL2" t="b">
         <v>0</v>
       </c>
       <c r="AM2" t="inlineStr"/>
       <c r="AN2" t="inlineStr"/>
       <c r="AO2" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP2" t="n">
         <v>0</v>
       </c>
       <c r="AQ2" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR2" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS2" t="inlineStr">
@@ -1256,54 +1256,54 @@
       </c>
       <c r="AA3" t="n">
         <v>0</v>
       </c>
       <c r="AB3" t="inlineStr"/>
       <c r="AC3" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD3" t="inlineStr"/>
       <c r="AE3" t="n">
         <v>12917</v>
       </c>
       <c r="AF3" t="n">
         <v>1</v>
       </c>
       <c r="AG3" t="n">
         <v>3</v>
       </c>
       <c r="AH3" t="inlineStr"/>
       <c r="AI3" t="n">
         <v>20.1</v>
       </c>
       <c r="AJ3" t="n">
-        <v>18.16386306748579</v>
+        <v>18.16386306746179</v>
       </c>
       <c r="AK3" t="n">
-        <v>22.03613693251421</v>
+        <v>22.03613693253821</v>
       </c>
       <c r="AL3" t="b">
         <v>0</v>
       </c>
       <c r="AM3" t="inlineStr"/>
       <c r="AN3" t="inlineStr"/>
       <c r="AO3" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP3" t="n">
         <v>0.005</v>
       </c>
       <c r="AQ3" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR3" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS3" t="inlineStr">
@@ -1512,54 +1512,54 @@
       </c>
       <c r="AA4" t="n">
         <v>0</v>
       </c>
       <c r="AB4" t="inlineStr"/>
       <c r="AC4" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD4" t="inlineStr"/>
       <c r="AE4" t="n">
         <v>12918</v>
       </c>
       <c r="AF4" t="n">
         <v>2</v>
       </c>
       <c r="AG4" t="n">
         <v>3</v>
       </c>
       <c r="AH4" t="inlineStr"/>
       <c r="AI4" t="n">
         <v>20.2</v>
       </c>
       <c r="AJ4" t="n">
-        <v>18.78006688398111</v>
+        <v>18.78006688396351</v>
       </c>
       <c r="AK4" t="n">
-        <v>21.61993311601889</v>
+        <v>21.61993311603649</v>
       </c>
       <c r="AL4" t="b">
         <v>0</v>
       </c>
       <c r="AM4" t="inlineStr"/>
       <c r="AN4" t="inlineStr"/>
       <c r="AO4" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP4" t="n">
         <v>0.025</v>
       </c>
       <c r="AQ4" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR4" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS4" t="inlineStr">
@@ -1776,54 +1776,54 @@
       </c>
       <c r="AA5" t="n">
         <v>0</v>
       </c>
       <c r="AB5" t="inlineStr"/>
       <c r="AC5" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD5" t="inlineStr"/>
       <c r="AE5" t="n">
         <v>12919</v>
       </c>
       <c r="AF5" t="n">
         <v>0</v>
       </c>
       <c r="AG5" t="n">
         <v>3</v>
       </c>
       <c r="AH5" t="inlineStr"/>
       <c r="AI5" t="n">
         <v>0.34</v>
       </c>
       <c r="AJ5" t="n">
-        <v>0.1678492565778355</v>
+        <v>0.1678492565757022</v>
       </c>
       <c r="AK5" t="n">
-        <v>0.5121507434221646</v>
+        <v>0.5121507434242979</v>
       </c>
       <c r="AL5" t="b">
         <v>0</v>
       </c>
       <c r="AM5" t="inlineStr"/>
       <c r="AN5" t="inlineStr"/>
       <c r="AO5" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP5" t="n">
         <v>0</v>
       </c>
       <c r="AQ5" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR5" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS5" t="inlineStr">
@@ -2040,54 +2040,54 @@
       </c>
       <c r="AA6" t="n">
         <v>0</v>
       </c>
       <c r="AB6" t="inlineStr"/>
       <c r="AC6" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD6" t="inlineStr"/>
       <c r="AE6" t="n">
         <v>12920</v>
       </c>
       <c r="AF6" t="n">
         <v>1</v>
       </c>
       <c r="AG6" t="n">
         <v>3</v>
       </c>
       <c r="AH6" t="inlineStr"/>
       <c r="AI6" t="n">
         <v>0.31</v>
       </c>
       <c r="AJ6" t="n">
-        <v>0.1808248389905836</v>
+        <v>0.1808248389889828</v>
       </c>
       <c r="AK6" t="n">
-        <v>0.4391751610094163</v>
+        <v>0.4391751610110172</v>
       </c>
       <c r="AL6" t="b">
         <v>0</v>
       </c>
       <c r="AM6" t="inlineStr"/>
       <c r="AN6" t="inlineStr"/>
       <c r="AO6" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP6" t="n">
         <v>0.005</v>
       </c>
       <c r="AQ6" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR6" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS6" t="inlineStr">
@@ -2304,54 +2304,54 @@
       </c>
       <c r="AA7" t="n">
         <v>0</v>
       </c>
       <c r="AB7" t="inlineStr"/>
       <c r="AC7" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD7" t="inlineStr"/>
       <c r="AE7" t="n">
         <v>12921</v>
       </c>
       <c r="AF7" t="n">
         <v>2</v>
       </c>
       <c r="AG7" t="n">
         <v>3</v>
       </c>
       <c r="AH7" t="inlineStr"/>
       <c r="AI7" t="n">
         <v>0.31</v>
       </c>
       <c r="AJ7" t="n">
-        <v>0.2240488351745037</v>
+        <v>0.2240488351734386</v>
       </c>
       <c r="AK7" t="n">
-        <v>0.3959511648254963</v>
+        <v>0.3959511648265614</v>
       </c>
       <c r="AL7" t="b">
         <v>0</v>
       </c>
       <c r="AM7" t="inlineStr"/>
       <c r="AN7" t="inlineStr"/>
       <c r="AO7" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP7" t="n">
         <v>0.025</v>
       </c>
       <c r="AQ7" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR7" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS7" t="inlineStr">
@@ -2568,54 +2568,54 @@
       </c>
       <c r="AA8" t="n">
         <v>0</v>
       </c>
       <c r="AB8" t="inlineStr"/>
       <c r="AC8" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD8" t="inlineStr"/>
       <c r="AE8" t="n">
         <v>12922</v>
       </c>
       <c r="AF8" t="n">
         <v>0</v>
       </c>
       <c r="AG8" t="n">
         <v>3</v>
       </c>
       <c r="AH8" t="inlineStr"/>
       <c r="AI8" t="n">
         <v>0.36</v>
       </c>
       <c r="AJ8" t="n">
-        <v>0.05892250933959103</v>
+        <v>0.05892250933585996</v>
       </c>
       <c r="AK8" t="n">
-        <v>0.6610774906604089</v>
+        <v>0.66107749066414</v>
       </c>
       <c r="AL8" t="b">
         <v>0</v>
       </c>
       <c r="AM8" t="inlineStr"/>
       <c r="AN8" t="inlineStr"/>
       <c r="AO8" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP8" t="n">
         <v>0</v>
       </c>
       <c r="AQ8" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR8" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS8" t="inlineStr">
@@ -2832,54 +2832,54 @@
       </c>
       <c r="AA9" t="n">
         <v>0</v>
       </c>
       <c r="AB9" t="inlineStr"/>
       <c r="AC9" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD9" t="inlineStr"/>
       <c r="AE9" t="n">
         <v>12923</v>
       </c>
       <c r="AF9" t="n">
         <v>1</v>
       </c>
       <c r="AG9" t="n">
         <v>3</v>
       </c>
       <c r="AH9" t="inlineStr"/>
       <c r="AI9" t="n">
         <v>0.32</v>
       </c>
       <c r="AJ9" t="n">
-        <v>0.1048736741650873</v>
+        <v>0.1048736741624214</v>
       </c>
       <c r="AK9" t="n">
-        <v>0.5351263258349127</v>
+        <v>0.5351263258375786</v>
       </c>
       <c r="AL9" t="b">
         <v>0</v>
       </c>
       <c r="AM9" t="inlineStr"/>
       <c r="AN9" t="inlineStr"/>
       <c r="AO9" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP9" t="n">
         <v>0.005</v>
       </c>
       <c r="AQ9" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR9" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS9" t="inlineStr">
@@ -3096,54 +3096,54 @@
       </c>
       <c r="AA10" t="n">
         <v>0</v>
       </c>
       <c r="AB10" t="inlineStr"/>
       <c r="AC10" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD10" t="inlineStr"/>
       <c r="AE10" t="n">
         <v>12924</v>
       </c>
       <c r="AF10" t="n">
         <v>2</v>
       </c>
       <c r="AG10" t="n">
         <v>3</v>
       </c>
       <c r="AH10" t="inlineStr"/>
       <c r="AI10" t="n">
         <v>0.26</v>
       </c>
       <c r="AJ10" t="n">
-        <v>0.1308248389905836</v>
+        <v>0.1308248389889828</v>
       </c>
       <c r="AK10" t="n">
-        <v>0.3891751610094164</v>
+        <v>0.3891751610110172</v>
       </c>
       <c r="AL10" t="b">
         <v>0</v>
       </c>
       <c r="AM10" t="inlineStr"/>
       <c r="AN10" t="inlineStr"/>
       <c r="AO10" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP10" t="n">
         <v>0.025</v>
       </c>
       <c r="AQ10" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR10" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS10" t="inlineStr">
@@ -16854,54 +16854,54 @@
       </c>
       <c r="AA68" t="n">
         <v>0</v>
       </c>
       <c r="AB68" t="inlineStr"/>
       <c r="AC68" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD68" t="inlineStr"/>
       <c r="AE68" t="n">
         <v>15992</v>
       </c>
       <c r="AF68" t="n">
         <v>0</v>
       </c>
       <c r="AG68" t="n">
         <v>18</v>
       </c>
       <c r="AH68" t="inlineStr"/>
       <c r="AI68" t="n">
         <v>19433</v>
       </c>
       <c r="AJ68" t="n">
-        <v>17394.91815368157</v>
+        <v>17394.91815368144</v>
       </c>
       <c r="AK68" t="n">
-        <v>21471.08184631843</v>
+        <v>21471.08184631856</v>
       </c>
       <c r="AL68" t="b">
         <v>0</v>
       </c>
       <c r="AM68" t="inlineStr"/>
       <c r="AN68" t="inlineStr"/>
       <c r="AO68" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP68" t="n">
         <v>0</v>
       </c>
       <c r="AQ68" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR68" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS68" t="inlineStr">
@@ -17110,54 +17110,54 @@
       </c>
       <c r="AA69" t="n">
         <v>0</v>
       </c>
       <c r="AB69" t="inlineStr"/>
       <c r="AC69" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD69" t="inlineStr"/>
       <c r="AE69" t="n">
         <v>15993</v>
       </c>
       <c r="AF69" t="n">
         <v>1</v>
       </c>
       <c r="AG69" t="n">
         <v>18</v>
       </c>
       <c r="AH69" t="inlineStr"/>
       <c r="AI69" t="n">
         <v>20317</v>
       </c>
       <c r="AJ69" t="n">
-        <v>14352.55137264773</v>
+        <v>14352.55137264735</v>
       </c>
       <c r="AK69" t="n">
-        <v>26281.44862735227</v>
+        <v>26281.44862735265</v>
       </c>
       <c r="AL69" t="b">
         <v>0</v>
       </c>
       <c r="AM69" t="inlineStr"/>
       <c r="AN69" t="inlineStr"/>
       <c r="AO69" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP69" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ69" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR69" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS69" t="inlineStr">
@@ -17366,54 +17366,54 @@
       </c>
       <c r="AA70" t="n">
         <v>0</v>
       </c>
       <c r="AB70" t="inlineStr"/>
       <c r="AC70" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD70" t="inlineStr"/>
       <c r="AE70" t="n">
         <v>15994</v>
       </c>
       <c r="AF70" t="n">
         <v>2</v>
       </c>
       <c r="AG70" t="n">
         <v>18</v>
       </c>
       <c r="AH70" t="inlineStr"/>
       <c r="AI70" t="n">
         <v>16271</v>
       </c>
       <c r="AJ70" t="n">
-        <v>12798.2435444644</v>
+        <v>12798.24354446418</v>
       </c>
       <c r="AK70" t="n">
-        <v>19743.7564555356</v>
+        <v>19743.75645553582</v>
       </c>
       <c r="AL70" t="b">
         <v>0</v>
       </c>
       <c r="AM70" t="inlineStr"/>
       <c r="AN70" t="inlineStr"/>
       <c r="AO70" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP70" t="n">
         <v>2.1</v>
       </c>
       <c r="AQ70" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR70" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS70" t="inlineStr">
@@ -17622,54 +17622,54 @@
       </c>
       <c r="AA71" t="n">
         <v>0</v>
       </c>
       <c r="AB71" t="inlineStr"/>
       <c r="AC71" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD71" t="inlineStr"/>
       <c r="AE71" t="n">
         <v>15995</v>
       </c>
       <c r="AF71" t="n">
         <v>0</v>
       </c>
       <c r="AG71" t="n">
         <v>15</v>
       </c>
       <c r="AH71" t="inlineStr"/>
       <c r="AI71" t="n">
         <v>2236</v>
       </c>
       <c r="AJ71" t="n">
-        <v>2162.219352948418</v>
+        <v>2162.219352948387</v>
       </c>
       <c r="AK71" t="n">
-        <v>2309.780647051582</v>
+        <v>2309.780647051613</v>
       </c>
       <c r="AL71" t="b">
         <v>0</v>
       </c>
       <c r="AM71" t="inlineStr"/>
       <c r="AN71" t="inlineStr"/>
       <c r="AO71" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP71" t="n">
         <v>0</v>
       </c>
       <c r="AQ71" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR71" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS71" t="inlineStr">
@@ -17878,54 +17878,54 @@
       </c>
       <c r="AA72" t="n">
         <v>0</v>
       </c>
       <c r="AB72" t="inlineStr"/>
       <c r="AC72" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD72" t="inlineStr"/>
       <c r="AE72" t="n">
         <v>15996</v>
       </c>
       <c r="AF72" t="n">
         <v>1</v>
       </c>
       <c r="AG72" t="n">
         <v>16</v>
       </c>
       <c r="AH72" t="inlineStr"/>
       <c r="AI72" t="n">
         <v>2320</v>
       </c>
       <c r="AJ72" t="n">
-        <v>2188.48956303899</v>
+        <v>2188.489563038962</v>
       </c>
       <c r="AK72" t="n">
-        <v>2451.51043696101</v>
+        <v>2451.510436961038</v>
       </c>
       <c r="AL72" t="b">
         <v>0</v>
       </c>
       <c r="AM72" t="inlineStr"/>
       <c r="AN72" t="inlineStr"/>
       <c r="AO72" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP72" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ72" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR72" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS72" t="inlineStr">
@@ -18134,54 +18134,54 @@
       </c>
       <c r="AA73" t="n">
         <v>0</v>
       </c>
       <c r="AB73" t="inlineStr"/>
       <c r="AC73" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD73" t="inlineStr"/>
       <c r="AE73" t="n">
         <v>15997</v>
       </c>
       <c r="AF73" t="n">
         <v>2</v>
       </c>
       <c r="AG73" t="n">
         <v>18</v>
       </c>
       <c r="AH73" t="inlineStr"/>
       <c r="AI73" t="n">
         <v>2258</v>
       </c>
       <c r="AJ73" t="n">
-        <v>2176.35013444828</v>
+        <v>2176.350134448275</v>
       </c>
       <c r="AK73" t="n">
-        <v>2339.64986555172</v>
+        <v>2339.649865551725</v>
       </c>
       <c r="AL73" t="b">
         <v>0</v>
       </c>
       <c r="AM73" t="inlineStr"/>
       <c r="AN73" t="inlineStr"/>
       <c r="AO73" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP73" t="n">
         <v>2.1</v>
       </c>
       <c r="AQ73" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR73" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS73" t="inlineStr">
@@ -18394,54 +18394,54 @@
       <c r="AB74" t="inlineStr"/>
       <c r="AC74" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD74" t="inlineStr">
         <is>
           <t>Wing web thickness</t>
         </is>
       </c>
       <c r="AE74" t="n">
         <v>15998</v>
       </c>
       <c r="AF74" t="n">
         <v>0</v>
       </c>
       <c r="AG74" t="n">
         <v>18</v>
       </c>
       <c r="AH74" t="inlineStr"/>
       <c r="AI74" t="n">
         <v>0.67</v>
       </c>
       <c r="AJ74" t="n">
-        <v>0.6277802232694704</v>
+        <v>0.6277802232694677</v>
       </c>
       <c r="AK74" t="n">
-        <v>0.7122197767305297</v>
+        <v>0.7122197767305324</v>
       </c>
       <c r="AL74" t="b">
         <v>0</v>
       </c>
       <c r="AM74" t="inlineStr"/>
       <c r="AN74" t="inlineStr"/>
       <c r="AO74" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP74" t="n">
         <v>0</v>
       </c>
       <c r="AQ74" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR74" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS74" t="inlineStr">
@@ -18656,54 +18656,54 @@
       <c r="AB75" t="inlineStr"/>
       <c r="AC75" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD75" t="inlineStr">
         <is>
           <t>Wing web thickness</t>
         </is>
       </c>
       <c r="AE75" t="n">
         <v>15999</v>
       </c>
       <c r="AF75" t="n">
         <v>1</v>
       </c>
       <c r="AG75" t="n">
         <v>14</v>
       </c>
       <c r="AH75" t="inlineStr"/>
       <c r="AI75" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AJ75" t="n">
-        <v>0.6252176487051591</v>
+        <v>0.6252176487051058</v>
       </c>
       <c r="AK75" t="n">
-        <v>0.7547823512948408</v>
+        <v>0.7547823512948941</v>
       </c>
       <c r="AL75" t="b">
         <v>0</v>
       </c>
       <c r="AM75" t="inlineStr"/>
       <c r="AN75" t="inlineStr"/>
       <c r="AO75" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP75" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ75" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR75" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS75" t="inlineStr">
@@ -18918,54 +18918,54 @@
       <c r="AB76" t="inlineStr"/>
       <c r="AC76" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD76" t="inlineStr">
         <is>
           <t>Wing web thickness</t>
         </is>
       </c>
       <c r="AE76" t="n">
         <v>16000</v>
       </c>
       <c r="AF76" t="n">
         <v>2</v>
       </c>
       <c r="AG76" t="n">
         <v>18</v>
       </c>
       <c r="AH76" t="inlineStr"/>
       <c r="AI76" t="n">
         <v>0.57</v>
       </c>
       <c r="AJ76" t="n">
-        <v>0.485610175369012</v>
+        <v>0.4856101753690066</v>
       </c>
       <c r="AK76" t="n">
-        <v>0.6543898246309879</v>
+        <v>0.6543898246309933</v>
       </c>
       <c r="AL76" t="b">
         <v>1</v>
       </c>
       <c r="AM76" t="n">
         <v>0.05</v>
       </c>
       <c r="AN76" t="inlineStr"/>
       <c r="AO76" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP76" t="n">
         <v>2.1</v>
       </c>
       <c r="AQ76" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR76" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
@@ -19186,54 +19186,54 @@
       <c r="AB77" t="inlineStr"/>
       <c r="AC77" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD77" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE77" t="n">
         <v>16001</v>
       </c>
       <c r="AF77" t="n">
         <v>0</v>
       </c>
       <c r="AG77" t="n">
         <v>18</v>
       </c>
       <c r="AH77" t="inlineStr"/>
       <c r="AI77" t="n">
         <v>44.6</v>
       </c>
       <c r="AJ77" t="n">
-        <v>40.38035958196039</v>
+        <v>40.38035958196012</v>
       </c>
       <c r="AK77" t="n">
-        <v>48.81964041803961</v>
+        <v>48.81964041803988</v>
       </c>
       <c r="AL77" t="b">
         <v>0</v>
       </c>
       <c r="AM77" t="inlineStr"/>
       <c r="AN77" t="inlineStr"/>
       <c r="AO77" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP77" t="n">
         <v>0</v>
       </c>
       <c r="AQ77" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR77" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS77" t="inlineStr">
@@ -19450,54 +19450,54 @@
       <c r="AB78" t="inlineStr"/>
       <c r="AC78" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD78" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE78" t="n">
         <v>16002</v>
       </c>
       <c r="AF78" t="n">
         <v>1</v>
       </c>
       <c r="AG78" t="n">
         <v>14</v>
       </c>
       <c r="AH78" t="inlineStr"/>
       <c r="AI78" t="n">
         <v>49.7</v>
       </c>
       <c r="AJ78" t="n">
-        <v>44.51510236517228</v>
+        <v>44.515102365168</v>
       </c>
       <c r="AK78" t="n">
-        <v>54.88489763482773</v>
+        <v>54.884897634832</v>
       </c>
       <c r="AL78" t="b">
         <v>0</v>
       </c>
       <c r="AM78" t="inlineStr"/>
       <c r="AN78" t="inlineStr"/>
       <c r="AO78" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP78" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ78" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR78" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS78" t="inlineStr">
@@ -19714,54 +19714,54 @@
       <c r="AB79" t="inlineStr"/>
       <c r="AC79" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD79" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE79" t="n">
         <v>16003</v>
       </c>
       <c r="AF79" t="n">
         <v>2</v>
       </c>
       <c r="AG79" t="n">
         <v>18</v>
       </c>
       <c r="AH79" t="inlineStr"/>
       <c r="AI79" t="n">
         <v>47.3</v>
       </c>
       <c r="AJ79" t="n">
-        <v>42.2364613356505</v>
+        <v>42.23646133565018</v>
       </c>
       <c r="AK79" t="n">
-        <v>52.36353866434949</v>
+        <v>52.36353866434981</v>
       </c>
       <c r="AL79" t="b">
         <v>0</v>
       </c>
       <c r="AM79" t="inlineStr"/>
       <c r="AN79" t="inlineStr"/>
       <c r="AO79" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP79" t="n">
         <v>2.1</v>
       </c>
       <c r="AQ79" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR79" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS79" t="inlineStr">
@@ -19978,54 +19978,54 @@
       <c r="AB80" t="inlineStr"/>
       <c r="AC80" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD80" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE80" t="n">
         <v>16004</v>
       </c>
       <c r="AF80" t="n">
         <v>0</v>
       </c>
       <c r="AG80" t="n">
         <v>18</v>
       </c>
       <c r="AH80" t="inlineStr"/>
       <c r="AI80" t="n">
         <v>95.40000000000001</v>
       </c>
       <c r="AJ80" t="n">
-        <v>86.74976946675835</v>
+        <v>86.7497694667578</v>
       </c>
       <c r="AK80" t="n">
-        <v>104.0502305332417</v>
+        <v>104.0502305332422</v>
       </c>
       <c r="AL80" t="b">
         <v>0</v>
       </c>
       <c r="AM80" t="inlineStr"/>
       <c r="AN80" t="inlineStr"/>
       <c r="AO80" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP80" t="n">
         <v>0</v>
       </c>
       <c r="AQ80" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR80" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS80" t="inlineStr">
@@ -20242,54 +20242,54 @@
       <c r="AB81" t="inlineStr"/>
       <c r="AC81" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD81" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE81" t="n">
         <v>16005</v>
       </c>
       <c r="AF81" t="n">
         <v>1</v>
       </c>
       <c r="AG81" t="n">
         <v>14</v>
       </c>
       <c r="AH81" t="inlineStr"/>
       <c r="AI81" t="n">
         <v>98.2</v>
       </c>
       <c r="AJ81" t="n">
-        <v>80.48497157319261</v>
+        <v>80.48497157317803</v>
       </c>
       <c r="AK81" t="n">
-        <v>115.9150284268074</v>
+        <v>115.915028426822</v>
       </c>
       <c r="AL81" t="b">
         <v>0</v>
       </c>
       <c r="AM81" t="inlineStr"/>
       <c r="AN81" t="inlineStr"/>
       <c r="AO81" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP81" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ81" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR81" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS81" t="inlineStr">
@@ -20506,54 +20506,54 @@
       <c r="AB82" t="inlineStr"/>
       <c r="AC82" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD82" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE82" t="n">
         <v>16006</v>
       </c>
       <c r="AF82" t="n">
         <v>2</v>
       </c>
       <c r="AG82" t="n">
         <v>18</v>
       </c>
       <c r="AH82" t="inlineStr"/>
       <c r="AI82" t="n">
         <v>88.90000000000001</v>
       </c>
       <c r="AJ82" t="n">
-        <v>73.70933427812146</v>
+        <v>73.70933427812048</v>
       </c>
       <c r="AK82" t="n">
-        <v>104.0906657218786</v>
+        <v>104.0906657218795</v>
       </c>
       <c r="AL82" t="b">
         <v>0</v>
       </c>
       <c r="AM82" t="inlineStr"/>
       <c r="AN82" t="inlineStr"/>
       <c r="AO82" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP82" t="n">
         <v>2.1</v>
       </c>
       <c r="AQ82" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR82" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS82" t="inlineStr">