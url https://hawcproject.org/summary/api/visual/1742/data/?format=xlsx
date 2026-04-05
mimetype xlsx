--- v0 (2025-10-09)
+++ v1 (2026-04-05)
@@ -1010,51 +1010,51 @@
       <c r="AB2" t="inlineStr"/>
       <c r="AC2" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD2" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE2" t="n">
         <v>12981</v>
       </c>
       <c r="AF2" t="n">
         <v>0</v>
       </c>
       <c r="AG2" t="n">
         <v>6</v>
       </c>
       <c r="AH2" t="inlineStr"/>
       <c r="AI2" t="n">
         <v>2230</v>
       </c>
       <c r="AJ2" t="n">
-        <v>1638.766220662737</v>
+        <v>1638.766220662736</v>
       </c>
       <c r="AK2" t="n">
         <v>2821.233779337264</v>
       </c>
       <c r="AL2" t="b">
         <v>0</v>
       </c>
       <c r="AM2" t="inlineStr"/>
       <c r="AN2" t="inlineStr"/>
       <c r="AO2" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP2" t="n">
         <v>0</v>
       </c>
       <c r="AQ2" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR2" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
@@ -1546,54 +1546,54 @@
       <c r="AB4" t="inlineStr"/>
       <c r="AC4" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD4" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE4" t="n">
         <v>12983</v>
       </c>
       <c r="AF4" t="n">
         <v>2</v>
       </c>
       <c r="AG4" t="n">
         <v>6</v>
       </c>
       <c r="AH4" t="inlineStr"/>
       <c r="AI4" t="n">
         <v>1530</v>
       </c>
       <c r="AJ4" t="n">
-        <v>900.2074366074224</v>
+        <v>900.2074366074223</v>
       </c>
       <c r="AK4" t="n">
-        <v>2159.792563392577</v>
+        <v>2159.792563392578</v>
       </c>
       <c r="AL4" t="b">
         <v>0</v>
       </c>
       <c r="AM4" t="inlineStr"/>
       <c r="AN4" t="inlineStr"/>
       <c r="AO4" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP4" t="n">
         <v>1</v>
       </c>
       <c r="AQ4" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR4" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS4" t="inlineStr">
@@ -2885,51 +2885,51 @@
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD9" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE9" t="n">
         <v>13076</v>
       </c>
       <c r="AF9" t="n">
         <v>3</v>
       </c>
       <c r="AG9" t="n">
         <v>6</v>
       </c>
       <c r="AH9" t="inlineStr"/>
       <c r="AI9" t="n">
         <v>2190</v>
       </c>
       <c r="AJ9" t="n">
         <v>1691.307134485788</v>
       </c>
       <c r="AK9" t="n">
-        <v>2688.692865514211</v>
+        <v>2688.692865514212</v>
       </c>
       <c r="AL9" t="b">
         <v>0</v>
       </c>
       <c r="AM9" t="inlineStr"/>
       <c r="AN9" t="inlineStr"/>
       <c r="AO9" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP9" t="n">
         <v>5</v>
       </c>
       <c r="AQ9" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR9" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS9" t="inlineStr">
@@ -3690,51 +3690,51 @@
       <c r="AB12" t="inlineStr"/>
       <c r="AC12" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD12" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE12" t="n">
         <v>13178</v>
       </c>
       <c r="AF12" t="n">
         <v>2</v>
       </c>
       <c r="AG12" t="n">
         <v>6</v>
       </c>
       <c r="AH12" t="inlineStr"/>
       <c r="AI12" t="n">
         <v>21.14</v>
       </c>
       <c r="AJ12" t="n">
-        <v>16.33306005145645</v>
+        <v>16.33306005145644</v>
       </c>
       <c r="AK12" t="n">
         <v>25.94693994854356</v>
       </c>
       <c r="AL12" t="b">
         <v>0</v>
       </c>
       <c r="AM12" t="inlineStr"/>
       <c r="AN12" t="inlineStr"/>
       <c r="AO12" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP12" t="n">
         <v>0.0167</v>
       </c>
       <c r="AQ12" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR12" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
@@ -4232,54 +4232,54 @@
       <c r="AB14" t="inlineStr"/>
       <c r="AC14" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD14" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE14" t="n">
         <v>13180</v>
       </c>
       <c r="AF14" t="n">
         <v>4</v>
       </c>
       <c r="AG14" t="n">
         <v>6</v>
       </c>
       <c r="AH14" t="inlineStr"/>
       <c r="AI14" t="n">
         <v>12.44</v>
       </c>
       <c r="AJ14" t="n">
-        <v>9.535267092331905</v>
+        <v>9.535267092331903</v>
       </c>
       <c r="AK14" t="n">
-        <v>15.34473290766809</v>
+        <v>15.3447329076681</v>
       </c>
       <c r="AL14" t="b">
         <v>1</v>
       </c>
       <c r="AM14" t="n">
         <v>0.05</v>
       </c>
       <c r="AN14" t="inlineStr"/>
       <c r="AO14" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP14" t="n">
         <v>0.4167</v>
       </c>
       <c r="AQ14" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR14" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -5586,54 +5586,54 @@
       <c r="AB19" t="inlineStr"/>
       <c r="AC19" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD19" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE19" t="n">
         <v>13185</v>
       </c>
       <c r="AF19" t="n">
         <v>3</v>
       </c>
       <c r="AG19" t="n">
         <v>6</v>
       </c>
       <c r="AH19" t="inlineStr"/>
       <c r="AI19" t="n">
         <v>309.17</v>
       </c>
       <c r="AJ19" t="n">
-        <v>245.1625066207722</v>
+        <v>245.1625066207721</v>
       </c>
       <c r="AK19" t="n">
-        <v>373.1774933792278</v>
+        <v>373.1774933792279</v>
       </c>
       <c r="AL19" t="b">
         <v>0</v>
       </c>
       <c r="AM19" t="inlineStr"/>
       <c r="AN19" t="inlineStr"/>
       <c r="AO19" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP19" t="n">
         <v>0.0833</v>
       </c>
       <c r="AQ19" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR19" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS19" t="inlineStr">
@@ -5856,51 +5856,51 @@
       <c r="AB20" t="inlineStr"/>
       <c r="AC20" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD20" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE20" t="n">
         <v>13186</v>
       </c>
       <c r="AF20" t="n">
         <v>4</v>
       </c>
       <c r="AG20" t="n">
         <v>6</v>
       </c>
       <c r="AH20" t="inlineStr"/>
       <c r="AI20" t="n">
         <v>335.15</v>
       </c>
       <c r="AJ20" t="n">
-        <v>251.1434116312744</v>
+        <v>251.1434116312743</v>
       </c>
       <c r="AK20" t="n">
         <v>419.1565883687256</v>
       </c>
       <c r="AL20" t="b">
         <v>0</v>
       </c>
       <c r="AM20" t="inlineStr"/>
       <c r="AN20" t="inlineStr"/>
       <c r="AO20" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP20" t="n">
         <v>0.4167</v>
       </c>
       <c r="AQ20" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR20" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
@@ -6941,51 +6941,51 @@
           <t>not reported</t>
         </is>
       </c>
       <c r="AD24" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE24" t="n">
         <v>13190</v>
       </c>
       <c r="AF24" t="n">
         <v>2</v>
       </c>
       <c r="AG24" t="n">
         <v>6</v>
       </c>
       <c r="AH24" t="inlineStr"/>
       <c r="AI24" t="n">
         <v>59.07</v>
       </c>
       <c r="AJ24" t="n">
         <v>47.47667459894108</v>
       </c>
       <c r="AK24" t="n">
-        <v>70.66332540105891</v>
+        <v>70.66332540105893</v>
       </c>
       <c r="AL24" t="b">
         <v>0</v>
       </c>
       <c r="AM24" t="inlineStr"/>
       <c r="AN24" t="inlineStr"/>
       <c r="AO24" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP24" t="n">
         <v>0.0167</v>
       </c>
       <c r="AQ24" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR24" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS24" t="inlineStr">
@@ -7211,51 +7211,51 @@
           <t>not reported</t>
         </is>
       </c>
       <c r="AD25" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE25" t="n">
         <v>13191</v>
       </c>
       <c r="AF25" t="n">
         <v>3</v>
       </c>
       <c r="AG25" t="n">
         <v>6</v>
       </c>
       <c r="AH25" t="inlineStr"/>
       <c r="AI25" t="n">
         <v>54.72</v>
       </c>
       <c r="AJ25" t="n">
         <v>41.32731225077543</v>
       </c>
       <c r="AK25" t="n">
-        <v>68.11268774922456</v>
+        <v>68.11268774922458</v>
       </c>
       <c r="AL25" t="b">
         <v>0</v>
       </c>
       <c r="AM25" t="inlineStr"/>
       <c r="AN25" t="inlineStr"/>
       <c r="AO25" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP25" t="n">
         <v>0.0833</v>
       </c>
       <c r="AQ25" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR25" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS25" t="inlineStr">
@@ -7481,51 +7481,51 @@
           <t>not reported</t>
         </is>
       </c>
       <c r="AD26" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE26" t="n">
         <v>13192</v>
       </c>
       <c r="AF26" t="n">
         <v>4</v>
       </c>
       <c r="AG26" t="n">
         <v>6</v>
       </c>
       <c r="AH26" t="inlineStr"/>
       <c r="AI26" t="n">
         <v>61.93</v>
       </c>
       <c r="AJ26" t="n">
         <v>49.20559286626119</v>
       </c>
       <c r="AK26" t="n">
-        <v>74.6544071337388</v>
+        <v>74.65440713373881</v>
       </c>
       <c r="AL26" t="b">
         <v>0</v>
       </c>
       <c r="AM26" t="inlineStr"/>
       <c r="AN26" t="inlineStr"/>
       <c r="AO26" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP26" t="n">
         <v>0.4167</v>
       </c>
       <c r="AQ26" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR26" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS26" t="inlineStr">
@@ -9620,54 +9620,54 @@
       <c r="AB34" t="inlineStr"/>
       <c r="AC34" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD34" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE34" t="n">
         <v>13542</v>
       </c>
       <c r="AF34" t="n">
         <v>0</v>
       </c>
       <c r="AG34" t="n">
         <v>5</v>
       </c>
       <c r="AH34" t="inlineStr"/>
       <c r="AI34" t="n">
         <v>3545</v>
       </c>
       <c r="AJ34" t="n">
-        <v>1304.408747759715</v>
+        <v>1304.40874775972</v>
       </c>
       <c r="AK34" t="n">
-        <v>5785.591252240285</v>
+        <v>5785.59125224028</v>
       </c>
       <c r="AL34" t="b">
         <v>0</v>
       </c>
       <c r="AM34" t="inlineStr"/>
       <c r="AN34" t="inlineStr"/>
       <c r="AO34" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP34" t="n">
         <v>0</v>
       </c>
       <c r="AQ34" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR34" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS34" t="inlineStr">
@@ -9882,54 +9882,54 @@
       <c r="AB35" t="inlineStr"/>
       <c r="AC35" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD35" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE35" t="n">
         <v>13543</v>
       </c>
       <c r="AF35" t="n">
         <v>1</v>
       </c>
       <c r="AG35" t="n">
         <v>5</v>
       </c>
       <c r="AH35" t="inlineStr"/>
       <c r="AI35" t="n">
         <v>2776</v>
       </c>
       <c r="AJ35" t="n">
-        <v>1218.414339910857</v>
+        <v>1218.41433991086</v>
       </c>
       <c r="AK35" t="n">
-        <v>4333.585660089144</v>
+        <v>4333.58566008914</v>
       </c>
       <c r="AL35" t="b">
         <v>0</v>
       </c>
       <c r="AM35" t="inlineStr"/>
       <c r="AN35" t="inlineStr"/>
       <c r="AO35" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP35" t="n">
         <v>0.005</v>
       </c>
       <c r="AQ35" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR35" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS35" t="inlineStr">
@@ -10144,54 +10144,54 @@
       <c r="AB36" t="inlineStr"/>
       <c r="AC36" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD36" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE36" t="n">
         <v>13544</v>
       </c>
       <c r="AF36" t="n">
         <v>2</v>
       </c>
       <c r="AG36" t="n">
         <v>5</v>
       </c>
       <c r="AH36" t="inlineStr"/>
       <c r="AI36" t="n">
         <v>1340</v>
       </c>
       <c r="AJ36" t="n">
-        <v>754.1701365082815</v>
+        <v>754.1701365082827</v>
       </c>
       <c r="AK36" t="n">
-        <v>1925.829863491718</v>
+        <v>1925.829863491717</v>
       </c>
       <c r="AL36" t="b">
         <v>1</v>
       </c>
       <c r="AM36" t="n">
         <v>0.05</v>
       </c>
       <c r="AN36" t="inlineStr"/>
       <c r="AO36" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP36" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ36" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR36" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -10408,51 +10408,51 @@
       <c r="AB37" t="inlineStr"/>
       <c r="AC37" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD37" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE37" t="n">
         <v>13545</v>
       </c>
       <c r="AF37" t="n">
         <v>3</v>
       </c>
       <c r="AG37" t="n">
         <v>5</v>
       </c>
       <c r="AH37" t="inlineStr"/>
       <c r="AI37" t="n">
         <v>1132</v>
       </c>
       <c r="AJ37" t="n">
-        <v>840.4733106873325</v>
+        <v>840.473310687333</v>
       </c>
       <c r="AK37" t="n">
         <v>1423.526689312667</v>
       </c>
       <c r="AL37" t="b">
         <v>1</v>
       </c>
       <c r="AM37" t="n">
         <v>0.05</v>
       </c>
       <c r="AN37" t="inlineStr"/>
       <c r="AO37" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP37" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ37" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR37" t="inlineStr">
@@ -10672,54 +10672,54 @@
       <c r="AB38" t="inlineStr"/>
       <c r="AC38" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD38" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE38" t="n">
         <v>13546</v>
       </c>
       <c r="AF38" t="n">
         <v>4</v>
       </c>
       <c r="AG38" t="n">
         <v>5</v>
       </c>
       <c r="AH38" t="inlineStr"/>
       <c r="AI38" t="n">
         <v>1451</v>
       </c>
       <c r="AJ38" t="n">
-        <v>915.1461191047845</v>
+        <v>915.1461191047855</v>
       </c>
       <c r="AK38" t="n">
-        <v>1986.853880895216</v>
+        <v>1986.853880895214</v>
       </c>
       <c r="AL38" t="b">
         <v>1</v>
       </c>
       <c r="AM38" t="n">
         <v>0.05</v>
       </c>
       <c r="AN38" t="inlineStr"/>
       <c r="AO38" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP38" t="n">
         <v>0.5</v>
       </c>
       <c r="AQ38" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR38" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -10936,54 +10936,54 @@
       <c r="AB39" t="inlineStr"/>
       <c r="AC39" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD39" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE39" t="n">
         <v>13547</v>
       </c>
       <c r="AF39" t="n">
         <v>5</v>
       </c>
       <c r="AG39" t="n">
         <v>5</v>
       </c>
       <c r="AH39" t="inlineStr"/>
       <c r="AI39" t="n">
         <v>1489</v>
       </c>
       <c r="AJ39" t="n">
-        <v>1050.321723597807</v>
+        <v>1050.321723597808</v>
       </c>
       <c r="AK39" t="n">
-        <v>1927.678276402193</v>
+        <v>1927.678276402192</v>
       </c>
       <c r="AL39" t="b">
         <v>1</v>
       </c>
       <c r="AM39" t="n">
         <v>0.05</v>
       </c>
       <c r="AN39" t="inlineStr"/>
       <c r="AO39" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP39" t="n">
         <v>1</v>
       </c>
       <c r="AQ39" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR39" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -11200,54 +11200,54 @@
       <c r="AB40" t="inlineStr"/>
       <c r="AC40" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD40" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE40" t="n">
         <v>13548</v>
       </c>
       <c r="AF40" t="n">
         <v>6</v>
       </c>
       <c r="AG40" t="n">
         <v>5</v>
       </c>
       <c r="AH40" t="inlineStr"/>
       <c r="AI40" t="n">
         <v>1386</v>
       </c>
       <c r="AJ40" t="n">
-        <v>850.1461191047845</v>
+        <v>850.1461191047855</v>
       </c>
       <c r="AK40" t="n">
-        <v>1921.853880895216</v>
+        <v>1921.853880895214</v>
       </c>
       <c r="AL40" t="b">
         <v>1</v>
       </c>
       <c r="AM40" t="n">
         <v>0.05</v>
       </c>
       <c r="AN40" t="inlineStr"/>
       <c r="AO40" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP40" t="n">
         <v>5</v>
       </c>
       <c r="AQ40" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR40" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -11464,54 +11464,54 @@
       <c r="AB41" t="inlineStr"/>
       <c r="AC41" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD41" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE41" t="n">
         <v>13654</v>
       </c>
       <c r="AF41" t="n">
         <v>0</v>
       </c>
       <c r="AG41" t="n">
         <v>5</v>
       </c>
       <c r="AH41" t="inlineStr"/>
       <c r="AI41" t="n">
         <v>3012</v>
       </c>
       <c r="AJ41" t="n">
-        <v>2120.761147030097</v>
+        <v>2120.761147030098</v>
       </c>
       <c r="AK41" t="n">
-        <v>3903.238852969903</v>
+        <v>3903.238852969902</v>
       </c>
       <c r="AL41" t="b">
         <v>0</v>
       </c>
       <c r="AM41" t="inlineStr"/>
       <c r="AN41" t="inlineStr"/>
       <c r="AO41" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP41" t="n">
         <v>0</v>
       </c>
       <c r="AQ41" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR41" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS41" t="inlineStr">
@@ -11726,54 +11726,54 @@
       <c r="AB42" t="inlineStr"/>
       <c r="AC42" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD42" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE42" t="n">
         <v>13655</v>
       </c>
       <c r="AF42" t="n">
         <v>1</v>
       </c>
       <c r="AG42" t="n">
         <v>5</v>
       </c>
       <c r="AH42" t="inlineStr"/>
       <c r="AI42" t="n">
         <v>2708</v>
       </c>
       <c r="AJ42" t="n">
-        <v>1816.761147030097</v>
+        <v>1816.761147030098</v>
       </c>
       <c r="AK42" t="n">
-        <v>3599.238852969903</v>
+        <v>3599.238852969902</v>
       </c>
       <c r="AL42" t="b">
         <v>0</v>
       </c>
       <c r="AM42" t="inlineStr"/>
       <c r="AN42" t="inlineStr"/>
       <c r="AO42" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP42" t="n">
         <v>0.005</v>
       </c>
       <c r="AQ42" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR42" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS42" t="inlineStr">
@@ -11988,54 +11988,54 @@
       <c r="AB43" t="inlineStr"/>
       <c r="AC43" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD43" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE43" t="n">
         <v>13656</v>
       </c>
       <c r="AF43" t="n">
         <v>2</v>
       </c>
       <c r="AG43" t="n">
         <v>5</v>
       </c>
       <c r="AH43" t="inlineStr"/>
       <c r="AI43" t="n">
         <v>3274</v>
       </c>
       <c r="AJ43" t="n">
-        <v>2679.840806075531</v>
+        <v>2679.840806075532</v>
       </c>
       <c r="AK43" t="n">
-        <v>3868.159193924469</v>
+        <v>3868.159193924468</v>
       </c>
       <c r="AL43" t="b">
         <v>0</v>
       </c>
       <c r="AM43" t="inlineStr"/>
       <c r="AN43" t="inlineStr"/>
       <c r="AO43" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP43" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ43" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR43" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS43" t="inlineStr">
@@ -12250,54 +12250,54 @@
       <c r="AB44" t="inlineStr"/>
       <c r="AC44" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD44" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE44" t="n">
         <v>13657</v>
       </c>
       <c r="AF44" t="n">
         <v>3</v>
       </c>
       <c r="AG44" t="n">
         <v>5</v>
       </c>
       <c r="AH44" t="inlineStr"/>
       <c r="AI44" t="n">
         <v>2556</v>
       </c>
       <c r="AJ44" t="n">
-        <v>1628.667340432711</v>
+        <v>1628.667340432713</v>
       </c>
       <c r="AK44" t="n">
-        <v>3483.332659567289</v>
+        <v>3483.332659567287</v>
       </c>
       <c r="AL44" t="b">
         <v>0</v>
       </c>
       <c r="AM44" t="inlineStr"/>
       <c r="AN44" t="inlineStr"/>
       <c r="AO44" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP44" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ44" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR44" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS44" t="inlineStr">
@@ -12512,54 +12512,54 @@
       <c r="AB45" t="inlineStr"/>
       <c r="AC45" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD45" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE45" t="n">
         <v>13658</v>
       </c>
       <c r="AF45" t="n">
         <v>4</v>
       </c>
       <c r="AG45" t="n">
         <v>5</v>
       </c>
       <c r="AH45" t="inlineStr"/>
       <c r="AI45" t="n">
         <v>1503</v>
       </c>
       <c r="AJ45" t="n">
-        <v>239.7175140899076</v>
+        <v>239.7175140899101</v>
       </c>
       <c r="AK45" t="n">
-        <v>2766.282485910092</v>
+        <v>2766.28248591009</v>
       </c>
       <c r="AL45" t="b">
         <v>1</v>
       </c>
       <c r="AM45" t="n">
         <v>0.05</v>
       </c>
       <c r="AN45" t="inlineStr"/>
       <c r="AO45" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP45" t="n">
         <v>0.5</v>
       </c>
       <c r="AQ45" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR45" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -12776,54 +12776,54 @@
       <c r="AB46" t="inlineStr"/>
       <c r="AC46" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD46" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE46" t="n">
         <v>13659</v>
       </c>
       <c r="AF46" t="n">
         <v>5</v>
       </c>
       <c r="AG46" t="n">
         <v>5</v>
       </c>
       <c r="AH46" t="inlineStr"/>
       <c r="AI46" t="n">
         <v>1039</v>
       </c>
       <c r="AJ46" t="n">
-        <v>555.898586567671</v>
+        <v>555.8985865676719</v>
       </c>
       <c r="AK46" t="n">
-        <v>1522.101413432329</v>
+        <v>1522.101413432328</v>
       </c>
       <c r="AL46" t="b">
         <v>1</v>
       </c>
       <c r="AM46" t="n">
         <v>0.05</v>
       </c>
       <c r="AN46" t="inlineStr"/>
       <c r="AO46" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP46" t="n">
         <v>1</v>
       </c>
       <c r="AQ46" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR46" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -13040,51 +13040,51 @@
       <c r="AB47" t="inlineStr"/>
       <c r="AC47" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD47" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE47" t="n">
         <v>13660</v>
       </c>
       <c r="AF47" t="n">
         <v>6</v>
       </c>
       <c r="AG47" t="n">
         <v>5</v>
       </c>
       <c r="AH47" t="inlineStr"/>
       <c r="AI47" t="n">
         <v>829</v>
       </c>
       <c r="AJ47" t="n">
-        <v>420.8625604624256</v>
+        <v>420.8625604624263</v>
       </c>
       <c r="AK47" t="n">
         <v>1237.137439537574</v>
       </c>
       <c r="AL47" t="b">
         <v>1</v>
       </c>
       <c r="AM47" t="n">
         <v>0.05</v>
       </c>
       <c r="AN47" t="inlineStr"/>
       <c r="AO47" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP47" t="n">
         <v>5</v>
       </c>
       <c r="AQ47" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR47" t="inlineStr">
@@ -13308,54 +13308,54 @@
       <c r="AB48" t="inlineStr"/>
       <c r="AC48" t="inlineStr">
         <is>
           <t>significant</t>
         </is>
       </c>
       <c r="AD48" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE48" t="n">
         <v>13806</v>
       </c>
       <c r="AF48" t="n">
         <v>0</v>
       </c>
       <c r="AG48" t="n">
         <v>10</v>
       </c>
       <c r="AH48" t="inlineStr"/>
       <c r="AI48" t="n">
         <v>2.41</v>
       </c>
       <c r="AJ48" t="n">
-        <v>1.129511138280871</v>
+        <v>1.12951113831251</v>
       </c>
       <c r="AK48" t="n">
-        <v>3.690488861719129</v>
+        <v>3.69048886168749</v>
       </c>
       <c r="AL48" t="b">
         <v>0</v>
       </c>
       <c r="AM48" t="inlineStr"/>
       <c r="AN48" t="inlineStr"/>
       <c r="AO48" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP48" t="n">
         <v>0</v>
       </c>
       <c r="AQ48" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR48" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS48" t="inlineStr">
@@ -13572,54 +13572,54 @@
       <c r="AB49" t="inlineStr"/>
       <c r="AC49" t="inlineStr">
         <is>
           <t>significant</t>
         </is>
       </c>
       <c r="AD49" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE49" t="n">
         <v>13807</v>
       </c>
       <c r="AF49" t="n">
         <v>1</v>
       </c>
       <c r="AG49" t="n">
         <v>10</v>
       </c>
       <c r="AH49" t="inlineStr"/>
       <c r="AI49" t="n">
         <v>1.87</v>
       </c>
       <c r="AJ49" t="n">
-        <v>0.8041182100773736</v>
+        <v>0.8041182101037099</v>
       </c>
       <c r="AK49" t="n">
-        <v>2.935881789922627</v>
+        <v>2.93588178989629</v>
       </c>
       <c r="AL49" t="b">
         <v>0</v>
       </c>
       <c r="AM49" t="inlineStr"/>
       <c r="AN49" t="inlineStr"/>
       <c r="AO49" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP49" t="n">
         <v>2</v>
       </c>
       <c r="AQ49" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR49" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS49" t="inlineStr">
@@ -13836,54 +13836,54 @@
       <c r="AB50" t="inlineStr"/>
       <c r="AC50" t="inlineStr">
         <is>
           <t>significant</t>
         </is>
       </c>
       <c r="AD50" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE50" t="n">
         <v>13808</v>
       </c>
       <c r="AF50" t="n">
         <v>2</v>
       </c>
       <c r="AG50" t="n">
         <v>10</v>
       </c>
       <c r="AH50" t="inlineStr"/>
       <c r="AI50" t="n">
         <v>2.95</v>
       </c>
       <c r="AJ50" t="n">
-        <v>0.6823186080169625</v>
+        <v>0.6823186080729933</v>
       </c>
       <c r="AK50" t="n">
-        <v>5.217681391983038</v>
+        <v>5.217681391927007</v>
       </c>
       <c r="AL50" t="b">
         <v>0</v>
       </c>
       <c r="AM50" t="inlineStr"/>
       <c r="AN50" t="inlineStr"/>
       <c r="AO50" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP50" t="n">
         <v>20</v>
       </c>
       <c r="AQ50" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR50" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS50" t="inlineStr">
@@ -14100,54 +14100,54 @@
       <c r="AB51" t="inlineStr"/>
       <c r="AC51" t="inlineStr">
         <is>
           <t>significant</t>
         </is>
       </c>
       <c r="AD51" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE51" t="n">
         <v>13809</v>
       </c>
       <c r="AF51" t="n">
         <v>3</v>
       </c>
       <c r="AG51" t="n">
         <v>10</v>
       </c>
       <c r="AH51" t="inlineStr"/>
       <c r="AI51" t="n">
         <v>3.07</v>
       </c>
       <c r="AJ51" t="n">
-        <v>1.460446961526235</v>
+        <v>1.460446961566005</v>
       </c>
       <c r="AK51" t="n">
-        <v>4.679553038473765</v>
+        <v>4.679553038433995</v>
       </c>
       <c r="AL51" t="b">
         <v>0</v>
       </c>
       <c r="AM51" t="inlineStr"/>
       <c r="AN51" t="inlineStr"/>
       <c r="AO51" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP51" t="n">
         <v>50</v>
       </c>
       <c r="AQ51" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR51" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS51" t="inlineStr">
@@ -14364,54 +14364,54 @@
       <c r="AB52" t="inlineStr"/>
       <c r="AC52" t="inlineStr">
         <is>
           <t>significant</t>
         </is>
       </c>
       <c r="AD52" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE52" t="n">
         <v>13810</v>
       </c>
       <c r="AF52" t="n">
         <v>4</v>
       </c>
       <c r="AG52" t="n">
         <v>10</v>
       </c>
       <c r="AH52" t="inlineStr"/>
       <c r="AI52" t="n">
         <v>3.88</v>
       </c>
       <c r="AJ52" t="n">
-        <v>2.191757701867518</v>
+        <v>2.191757701909231</v>
       </c>
       <c r="AK52" t="n">
-        <v>5.568242298132482</v>
+        <v>5.568242298090769</v>
       </c>
       <c r="AL52" t="b">
         <v>0</v>
       </c>
       <c r="AM52" t="inlineStr"/>
       <c r="AN52" t="inlineStr"/>
       <c r="AO52" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP52" t="n">
         <v>100</v>
       </c>
       <c r="AQ52" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR52" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS52" t="inlineStr">
@@ -14628,54 +14628,54 @@
       <c r="AB53" t="inlineStr"/>
       <c r="AC53" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD53" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE53" t="n">
         <v>13921</v>
       </c>
       <c r="AF53" t="n">
         <v>0</v>
       </c>
       <c r="AG53" t="n">
         <v>10</v>
       </c>
       <c r="AH53" t="inlineStr"/>
       <c r="AI53" t="n">
         <v>4.15</v>
       </c>
       <c r="AJ53" t="n">
-        <v>0.5875226081780669</v>
+        <v>0.5875226082660903</v>
       </c>
       <c r="AK53" t="n">
-        <v>7.712477391821934</v>
+        <v>7.712477391733911</v>
       </c>
       <c r="AL53" t="b">
         <v>0</v>
       </c>
       <c r="AM53" t="inlineStr"/>
       <c r="AN53" t="inlineStr"/>
       <c r="AO53" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP53" t="n">
         <v>0</v>
       </c>
       <c r="AQ53" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR53" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS53" t="inlineStr">
@@ -14892,54 +14892,54 @@
       <c r="AB54" t="inlineStr"/>
       <c r="AC54" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD54" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE54" t="n">
         <v>13922</v>
       </c>
       <c r="AF54" t="n">
         <v>1</v>
       </c>
       <c r="AG54" t="n">
         <v>10</v>
       </c>
       <c r="AH54" t="inlineStr"/>
       <c r="AI54" t="n">
         <v>4.72</v>
       </c>
       <c r="AJ54" t="n">
-        <v>2.831457768190782</v>
+        <v>2.831457768237445</v>
       </c>
       <c r="AK54" t="n">
-        <v>6.608542231809217</v>
+        <v>6.608542231762554</v>
       </c>
       <c r="AL54" t="b">
         <v>0</v>
       </c>
       <c r="AM54" t="inlineStr"/>
       <c r="AN54" t="inlineStr"/>
       <c r="AO54" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP54" t="n">
         <v>2</v>
       </c>
       <c r="AQ54" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR54" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS54" t="inlineStr">
@@ -15156,54 +15156,54 @@
       <c r="AB55" t="inlineStr"/>
       <c r="AC55" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD55" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE55" t="n">
         <v>13923</v>
       </c>
       <c r="AF55" t="n">
         <v>2</v>
       </c>
       <c r="AG55" t="n">
         <v>10</v>
       </c>
       <c r="AH55" t="inlineStr"/>
       <c r="AI55" t="n">
         <v>4.04</v>
       </c>
       <c r="AJ55" t="n">
-        <v>2.924043226658189</v>
+        <v>2.924043226685763</v>
       </c>
       <c r="AK55" t="n">
-        <v>5.155956773341811</v>
+        <v>5.155956773314237</v>
       </c>
       <c r="AL55" t="b">
         <v>0</v>
       </c>
       <c r="AM55" t="inlineStr"/>
       <c r="AN55" t="inlineStr"/>
       <c r="AO55" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP55" t="n">
         <v>20</v>
       </c>
       <c r="AQ55" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR55" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS55" t="inlineStr">
@@ -15420,54 +15420,54 @@
       <c r="AB56" t="inlineStr"/>
       <c r="AC56" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD56" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE56" t="n">
         <v>13924</v>
       </c>
       <c r="AF56" t="n">
         <v>3</v>
       </c>
       <c r="AG56" t="n">
         <v>10</v>
       </c>
       <c r="AH56" t="inlineStr"/>
       <c r="AI56" t="n">
         <v>2.84</v>
       </c>
       <c r="AJ56" t="n">
-        <v>1.273368375885535</v>
+        <v>1.273368375924244</v>
       </c>
       <c r="AK56" t="n">
-        <v>4.406631624114464</v>
+        <v>4.406631624075755</v>
       </c>
       <c r="AL56" t="b">
         <v>0</v>
       </c>
       <c r="AM56" t="inlineStr"/>
       <c r="AN56" t="inlineStr"/>
       <c r="AO56" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP56" t="n">
         <v>50</v>
       </c>
       <c r="AQ56" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR56" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS56" t="inlineStr">
@@ -15684,54 +15684,54 @@
       <c r="AB57" t="inlineStr"/>
       <c r="AC57" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD57" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE57" t="n">
         <v>13925</v>
       </c>
       <c r="AF57" t="n">
         <v>4</v>
       </c>
       <c r="AG57" t="n">
         <v>10</v>
       </c>
       <c r="AH57" t="inlineStr"/>
       <c r="AI57" t="n">
         <v>3.85</v>
       </c>
       <c r="AJ57" t="n">
-        <v>1.990072044430316</v>
+        <v>1.990072044476272</v>
       </c>
       <c r="AK57" t="n">
-        <v>5.709927955569684</v>
+        <v>5.709927955523728</v>
       </c>
       <c r="AL57" t="b">
         <v>0</v>
       </c>
       <c r="AM57" t="inlineStr"/>
       <c r="AN57" t="inlineStr"/>
       <c r="AO57" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP57" t="n">
         <v>100</v>
       </c>
       <c r="AQ57" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR57" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS57" t="inlineStr">
@@ -15950,51 +15950,51 @@
       <c r="AB58" t="inlineStr"/>
       <c r="AC58" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD58" t="inlineStr">
         <is>
           <t>xHemagglutination</t>
         </is>
       </c>
       <c r="AE58" t="n">
         <v>13942</v>
       </c>
       <c r="AF58" t="n">
         <v>0</v>
       </c>
       <c r="AG58" t="n">
         <v>6</v>
       </c>
       <c r="AH58" t="inlineStr"/>
       <c r="AI58" t="n">
         <v>8.9</v>
       </c>
       <c r="AJ58" t="n">
-        <v>3.887370666036831</v>
+        <v>3.88737066603683</v>
       </c>
       <c r="AK58" t="n">
         <v>13.91262933396317</v>
       </c>
       <c r="AL58" t="b">
         <v>0</v>
       </c>
       <c r="AM58" t="inlineStr"/>
       <c r="AN58" t="inlineStr"/>
       <c r="AO58" t="inlineStr">
         <is>
           <t>mg ion/kg egg</t>
         </is>
       </c>
       <c r="AP58" t="n">
         <v>0</v>
       </c>
       <c r="AQ58" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR58" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
@@ -16216,51 +16216,51 @@
       <c r="AB59" t="inlineStr"/>
       <c r="AC59" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD59" t="inlineStr">
         <is>
           <t>xHemagglutination</t>
         </is>
       </c>
       <c r="AE59" t="n">
         <v>13943</v>
       </c>
       <c r="AF59" t="n">
         <v>1</v>
       </c>
       <c r="AG59" t="n">
         <v>6</v>
       </c>
       <c r="AH59" t="inlineStr"/>
       <c r="AI59" t="n">
         <v>1.68</v>
       </c>
       <c r="AJ59" t="n">
-        <v>0.9859032677727959</v>
+        <v>0.9859032677727958</v>
       </c>
       <c r="AK59" t="n">
         <v>2.374096732227204</v>
       </c>
       <c r="AL59" t="b">
         <v>1</v>
       </c>
       <c r="AM59" t="n">
         <v>0.05</v>
       </c>
       <c r="AN59" t="inlineStr"/>
       <c r="AO59" t="inlineStr">
         <is>
           <t>mg ion/kg egg</t>
         </is>
       </c>
       <c r="AP59" t="n">
         <v>0.93</v>
       </c>
       <c r="AQ59" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR59" t="inlineStr">
@@ -17020,54 +17020,54 @@
       <c r="AB62" t="inlineStr"/>
       <c r="AC62" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD62" t="inlineStr">
         <is>
           <t>xHemagglutination</t>
         </is>
       </c>
       <c r="AE62" t="n">
         <v>13946</v>
       </c>
       <c r="AF62" t="n">
         <v>0</v>
       </c>
       <c r="AG62" t="n">
         <v>6</v>
       </c>
       <c r="AH62" t="inlineStr"/>
       <c r="AI62" t="n">
         <v>4.79</v>
       </c>
       <c r="AJ62" t="n">
-        <v>0.1629333201346164</v>
+        <v>0.1629333201346155</v>
       </c>
       <c r="AK62" t="n">
-        <v>9.417066679865384</v>
+        <v>9.417066679865385</v>
       </c>
       <c r="AL62" t="b">
         <v>0</v>
       </c>
       <c r="AM62" t="inlineStr"/>
       <c r="AN62" t="inlineStr"/>
       <c r="AO62" t="inlineStr">
         <is>
           <t>mg ion/kg egg</t>
         </is>
       </c>
       <c r="AP62" t="n">
         <v>0</v>
       </c>
       <c r="AQ62" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR62" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS62" t="inlineStr">
@@ -17286,54 +17286,54 @@
       <c r="AB63" t="inlineStr"/>
       <c r="AC63" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD63" t="inlineStr">
         <is>
           <t>xHemagglutination</t>
         </is>
       </c>
       <c r="AE63" t="n">
         <v>13947</v>
       </c>
       <c r="AF63" t="n">
         <v>1</v>
       </c>
       <c r="AG63" t="n">
         <v>6</v>
       </c>
       <c r="AH63" t="inlineStr"/>
       <c r="AI63" t="n">
         <v>0.86</v>
       </c>
       <c r="AJ63" t="n">
-        <v>-0.1682370399700853</v>
+        <v>-0.1682370399700855</v>
       </c>
       <c r="AK63" t="n">
-        <v>1.888237039970085</v>
+        <v>1.888237039970086</v>
       </c>
       <c r="AL63" t="b">
         <v>0</v>
       </c>
       <c r="AM63" t="inlineStr"/>
       <c r="AN63" t="inlineStr"/>
       <c r="AO63" t="inlineStr">
         <is>
           <t>mg ion/kg egg</t>
         </is>
       </c>
       <c r="AP63" t="n">
         <v>0.93</v>
       </c>
       <c r="AQ63" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR63" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS63" t="inlineStr">
@@ -17552,54 +17552,54 @@
       <c r="AB64" t="inlineStr"/>
       <c r="AC64" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD64" t="inlineStr">
         <is>
           <t>xHemagglutination</t>
         </is>
       </c>
       <c r="AE64" t="n">
         <v>13948</v>
       </c>
       <c r="AF64" t="n">
         <v>2</v>
       </c>
       <c r="AG64" t="n">
         <v>6</v>
       </c>
       <c r="AH64" t="inlineStr"/>
       <c r="AI64" t="n">
         <v>1.71</v>
       </c>
       <c r="AJ64" t="n">
-        <v>0.2190667863997751</v>
+        <v>0.2190667863997746</v>
       </c>
       <c r="AK64" t="n">
-        <v>3.200933213600225</v>
+        <v>3.200933213600226</v>
       </c>
       <c r="AL64" t="b">
         <v>0</v>
       </c>
       <c r="AM64" t="inlineStr"/>
       <c r="AN64" t="inlineStr"/>
       <c r="AO64" t="inlineStr">
         <is>
           <t>mg ion/kg egg</t>
         </is>
       </c>
       <c r="AP64" t="n">
         <v>2.31</v>
       </c>
       <c r="AQ64" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR64" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS64" t="inlineStr">
@@ -17818,51 +17818,51 @@
       <c r="AB65" t="inlineStr"/>
       <c r="AC65" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD65" t="inlineStr">
         <is>
           <t>xHemagglutination</t>
         </is>
       </c>
       <c r="AE65" t="n">
         <v>13949</v>
       </c>
       <c r="AF65" t="n">
         <v>3</v>
       </c>
       <c r="AG65" t="n">
         <v>6</v>
       </c>
       <c r="AH65" t="inlineStr"/>
       <c r="AI65" t="n">
         <v>0.37</v>
       </c>
       <c r="AJ65" t="n">
-        <v>-0.324096732227204</v>
+        <v>-0.3240967322272041</v>
       </c>
       <c r="AK65" t="n">
         <v>1.064096732227204</v>
       </c>
       <c r="AL65" t="b">
         <v>0</v>
       </c>
       <c r="AM65" t="inlineStr"/>
       <c r="AN65" t="inlineStr"/>
       <c r="AO65" t="inlineStr">
         <is>
           <t>mg ion/kg egg</t>
         </is>
       </c>
       <c r="AP65" t="n">
         <v>4.6</v>
       </c>
       <c r="AQ65" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR65" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
@@ -18084,54 +18084,54 @@
       <c r="AB66" t="inlineStr"/>
       <c r="AC66" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD66" t="inlineStr">
         <is>
           <t>Hemagglutination</t>
         </is>
       </c>
       <c r="AE66" t="n">
         <v>13950</v>
       </c>
       <c r="AF66" t="n">
         <v>0</v>
       </c>
       <c r="AG66" t="n">
         <v>6</v>
       </c>
       <c r="AH66" t="inlineStr"/>
       <c r="AI66" t="n">
         <v>2.33</v>
       </c>
       <c r="AJ66" t="n">
-        <v>0.8390667863997752</v>
+        <v>0.8390667863997747</v>
       </c>
       <c r="AK66" t="n">
-        <v>3.820933213600225</v>
+        <v>3.820933213600226</v>
       </c>
       <c r="AL66" t="b">
         <v>0</v>
       </c>
       <c r="AM66" t="inlineStr"/>
       <c r="AN66" t="inlineStr"/>
       <c r="AO66" t="inlineStr">
         <is>
           <t>mg ion/kg egg</t>
         </is>
       </c>
       <c r="AP66" t="n">
         <v>0</v>
       </c>
       <c r="AQ66" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR66" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS66" t="inlineStr">
@@ -18350,51 +18350,51 @@
       <c r="AB67" t="inlineStr"/>
       <c r="AC67" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD67" t="inlineStr">
         <is>
           <t>Hemagglutination</t>
         </is>
       </c>
       <c r="AE67" t="n">
         <v>13951</v>
       </c>
       <c r="AF67" t="n">
         <v>1</v>
       </c>
       <c r="AG67" t="n">
         <v>6</v>
       </c>
       <c r="AH67" t="inlineStr"/>
       <c r="AI67" t="n">
         <v>0.35</v>
       </c>
       <c r="AJ67" t="n">
-        <v>-0.6011035204377305</v>
+        <v>-0.6011035204377306</v>
       </c>
       <c r="AK67" t="n">
         <v>1.301103520437731</v>
       </c>
       <c r="AL67" t="b">
         <v>0</v>
       </c>
       <c r="AM67" t="inlineStr"/>
       <c r="AN67" t="inlineStr"/>
       <c r="AO67" t="inlineStr">
         <is>
           <t>mg ion/kg egg</t>
         </is>
       </c>
       <c r="AP67" t="n">
         <v>0.93</v>
       </c>
       <c r="AQ67" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR67" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
@@ -18616,51 +18616,51 @@
       <c r="AB68" t="inlineStr"/>
       <c r="AC68" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD68" t="inlineStr">
         <is>
           <t>Hemagglutination</t>
         </is>
       </c>
       <c r="AE68" t="n">
         <v>13952</v>
       </c>
       <c r="AF68" t="n">
         <v>2</v>
       </c>
       <c r="AG68" t="n">
         <v>6</v>
       </c>
       <c r="AH68" t="inlineStr"/>
       <c r="AI68" t="n">
         <v>1.17</v>
       </c>
       <c r="AJ68" t="n">
-        <v>-0.5523337721972894</v>
+        <v>-0.5523337721972896</v>
       </c>
       <c r="AK68" t="n">
         <v>2.892333772197289</v>
       </c>
       <c r="AL68" t="b">
         <v>0</v>
       </c>
       <c r="AM68" t="inlineStr"/>
       <c r="AN68" t="inlineStr"/>
       <c r="AO68" t="inlineStr">
         <is>
           <t>mg ion/kg egg</t>
         </is>
       </c>
       <c r="AP68" t="n">
         <v>2.31</v>
       </c>
       <c r="AQ68" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR68" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
@@ -18882,54 +18882,54 @@
       <c r="AB69" t="inlineStr"/>
       <c r="AC69" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD69" t="inlineStr">
         <is>
           <t>Hemagglutination</t>
         </is>
       </c>
       <c r="AE69" t="n">
         <v>13953</v>
       </c>
       <c r="AF69" t="n">
         <v>3</v>
       </c>
       <c r="AG69" t="n">
         <v>6</v>
       </c>
       <c r="AH69" t="inlineStr"/>
       <c r="AI69" t="n">
         <v>1.56</v>
       </c>
       <c r="AJ69" t="n">
-        <v>-0.4707629067627193</v>
+        <v>-0.4707629067627197</v>
       </c>
       <c r="AK69" t="n">
-        <v>3.590762906762719</v>
+        <v>3.59076290676272</v>
       </c>
       <c r="AL69" t="b">
         <v>0</v>
       </c>
       <c r="AM69" t="inlineStr"/>
       <c r="AN69" t="inlineStr"/>
       <c r="AO69" t="inlineStr">
         <is>
           <t>mg ion/kg egg</t>
         </is>
       </c>
       <c r="AP69" t="n">
         <v>4.6</v>
       </c>
       <c r="AQ69" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR69" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS69" t="inlineStr">
@@ -19142,54 +19142,54 @@
       <c r="AB70" t="inlineStr"/>
       <c r="AC70" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD70" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE70" t="n">
         <v>13958</v>
       </c>
       <c r="AF70" t="n">
         <v>0</v>
       </c>
       <c r="AG70" t="n">
         <v>10</v>
       </c>
       <c r="AH70" t="inlineStr"/>
       <c r="AI70" t="n">
         <v>0.73</v>
       </c>
       <c r="AJ70" t="n">
-        <v>0.5490147027849499</v>
+        <v>0.5490147027894219</v>
       </c>
       <c r="AK70" t="n">
-        <v>0.9109852972150501</v>
+        <v>0.9109852972105781</v>
       </c>
       <c r="AL70" t="b">
         <v>0</v>
       </c>
       <c r="AM70" t="inlineStr"/>
       <c r="AN70" t="inlineStr"/>
       <c r="AO70" t="inlineStr">
         <is>
           <t>mg/kg TAD</t>
         </is>
       </c>
       <c r="AP70" t="n">
         <v>0</v>
       </c>
       <c r="AQ70" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR70" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS70" t="inlineStr">
@@ -19668,54 +19668,54 @@
       <c r="AB72" t="inlineStr"/>
       <c r="AC72" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD72" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE72" t="n">
         <v>14224</v>
       </c>
       <c r="AF72" t="n">
         <v>0</v>
       </c>
       <c r="AG72" t="n">
         <v>5</v>
       </c>
       <c r="AH72" t="inlineStr"/>
       <c r="AI72" t="n">
         <v>0.96</v>
       </c>
       <c r="AJ72" t="n">
-        <v>0.4602302407229839</v>
+        <v>0.4602302407229849</v>
       </c>
       <c r="AK72" t="n">
-        <v>1.459769759277016</v>
+        <v>1.459769759277015</v>
       </c>
       <c r="AL72" t="b">
         <v>0</v>
       </c>
       <c r="AM72" t="inlineStr"/>
       <c r="AN72" t="inlineStr"/>
       <c r="AO72" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP72" t="n">
         <v>0</v>
       </c>
       <c r="AQ72" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR72" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS72" t="inlineStr">
@@ -19932,54 +19932,54 @@
       <c r="AB73" t="inlineStr"/>
       <c r="AC73" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD73" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE73" t="n">
         <v>14225</v>
       </c>
       <c r="AF73" t="n">
         <v>1</v>
       </c>
       <c r="AG73" t="n">
         <v>5</v>
       </c>
       <c r="AH73" t="inlineStr"/>
       <c r="AI73" t="n">
         <v>0.82</v>
       </c>
       <c r="AJ73" t="n">
-        <v>0.5701772035614021</v>
+        <v>0.5701772035614027</v>
       </c>
       <c r="AK73" t="n">
-        <v>1.069822796438598</v>
+        <v>1.069822796438597</v>
       </c>
       <c r="AL73" t="b">
         <v>0</v>
       </c>
       <c r="AM73" t="inlineStr"/>
       <c r="AN73" t="inlineStr"/>
       <c r="AO73" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP73" t="n">
         <v>0.000156</v>
       </c>
       <c r="AQ73" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR73" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS73" t="inlineStr">
@@ -20720,54 +20720,54 @@
       </c>
       <c r="AA76" t="n">
         <v>0</v>
       </c>
       <c r="AB76" t="inlineStr"/>
       <c r="AC76" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD76" t="inlineStr"/>
       <c r="AE76" t="n">
         <v>14230</v>
       </c>
       <c r="AF76" t="n">
         <v>0</v>
       </c>
       <c r="AG76" t="n">
         <v>5</v>
       </c>
       <c r="AH76" t="inlineStr"/>
       <c r="AI76" t="n">
         <v>96.5</v>
       </c>
       <c r="AJ76" t="n">
-        <v>54.57571176624911</v>
+        <v>54.57571176624919</v>
       </c>
       <c r="AK76" t="n">
-        <v>138.4242882337509</v>
+        <v>138.4242882337508</v>
       </c>
       <c r="AL76" t="b">
         <v>0</v>
       </c>
       <c r="AM76" t="inlineStr"/>
       <c r="AN76" t="inlineStr"/>
       <c r="AO76" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP76" t="n">
         <v>0</v>
       </c>
       <c r="AQ76" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR76" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS76" t="inlineStr">
@@ -20980,51 +20980,51 @@
       </c>
       <c r="AA77" t="n">
         <v>0</v>
       </c>
       <c r="AB77" t="inlineStr"/>
       <c r="AC77" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD77" t="inlineStr"/>
       <c r="AE77" t="n">
         <v>14231</v>
       </c>
       <c r="AF77" t="n">
         <v>1</v>
       </c>
       <c r="AG77" t="n">
         <v>5</v>
       </c>
       <c r="AH77" t="inlineStr"/>
       <c r="AI77" t="n">
         <v>97</v>
       </c>
       <c r="AJ77" t="n">
-        <v>53.96504331985584</v>
+        <v>53.96504331985592</v>
       </c>
       <c r="AK77" t="n">
         <v>140.0349566801441</v>
       </c>
       <c r="AL77" t="b">
         <v>0</v>
       </c>
       <c r="AM77" t="inlineStr"/>
       <c r="AN77" t="inlineStr"/>
       <c r="AO77" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP77" t="n">
         <v>0.000156</v>
       </c>
       <c r="AQ77" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR77" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
@@ -21244,54 +21244,54 @@
       <c r="AB78" t="inlineStr"/>
       <c r="AC78" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD78" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE78" t="n">
         <v>14232</v>
       </c>
       <c r="AF78" t="n">
         <v>0</v>
       </c>
       <c r="AG78" t="n">
         <v>5</v>
       </c>
       <c r="AH78" t="inlineStr"/>
       <c r="AI78" t="n">
         <v>7500</v>
       </c>
       <c r="AJ78" t="n">
-        <v>5331.596360954487</v>
+        <v>5331.596360954491</v>
       </c>
       <c r="AK78" t="n">
-        <v>9668.403639045513</v>
+        <v>9668.403639045509</v>
       </c>
       <c r="AL78" t="b">
         <v>0</v>
       </c>
       <c r="AM78" t="inlineStr"/>
       <c r="AN78" t="inlineStr"/>
       <c r="AO78" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP78" t="n">
         <v>0</v>
       </c>
       <c r="AQ78" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR78" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS78" t="inlineStr">
@@ -21508,54 +21508,54 @@
       <c r="AB79" t="inlineStr"/>
       <c r="AC79" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD79" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE79" t="n">
         <v>14233</v>
       </c>
       <c r="AF79" t="n">
         <v>1</v>
       </c>
       <c r="AG79" t="n">
         <v>5</v>
       </c>
       <c r="AH79" t="inlineStr"/>
       <c r="AI79" t="n">
         <v>8190</v>
       </c>
       <c r="AJ79" t="n">
-        <v>6651.849361476341</v>
+        <v>6651.849361476345</v>
       </c>
       <c r="AK79" t="n">
-        <v>9728.150638523659</v>
+        <v>9728.150638523655</v>
       </c>
       <c r="AL79" t="b">
         <v>0</v>
       </c>
       <c r="AM79" t="inlineStr"/>
       <c r="AN79" t="inlineStr"/>
       <c r="AO79" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP79" t="n">
         <v>0.000156</v>
       </c>
       <c r="AQ79" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR79" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS79" t="inlineStr">
@@ -21772,54 +21772,54 @@
       <c r="AB80" t="inlineStr"/>
       <c r="AC80" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD80" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE80" t="n">
         <v>14234</v>
       </c>
       <c r="AF80" t="n">
         <v>0</v>
       </c>
       <c r="AG80" t="n">
         <v>5</v>
       </c>
       <c r="AH80" t="inlineStr"/>
       <c r="AI80" t="n">
         <v>0.8</v>
       </c>
       <c r="AJ80" t="n">
-        <v>0.6056795842811106</v>
+        <v>0.6056795842811109</v>
       </c>
       <c r="AK80" t="n">
-        <v>0.9943204157188895</v>
+        <v>0.9943204157188892</v>
       </c>
       <c r="AL80" t="b">
         <v>0</v>
       </c>
       <c r="AM80" t="inlineStr"/>
       <c r="AN80" t="inlineStr"/>
       <c r="AO80" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP80" t="n">
         <v>0</v>
       </c>
       <c r="AQ80" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR80" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS80" t="inlineStr">
@@ -22036,54 +22036,54 @@
       <c r="AB81" t="inlineStr"/>
       <c r="AC81" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD81" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE81" t="n">
         <v>14235</v>
       </c>
       <c r="AF81" t="n">
         <v>1</v>
       </c>
       <c r="AG81" t="n">
         <v>5</v>
       </c>
       <c r="AH81" t="inlineStr"/>
       <c r="AI81" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AJ81" t="n">
-        <v>0.5789952385605832</v>
+        <v>0.5789952385605834</v>
       </c>
       <c r="AK81" t="n">
-        <v>0.8010047614394167</v>
+        <v>0.8010047614394165</v>
       </c>
       <c r="AL81" t="b">
         <v>0</v>
       </c>
       <c r="AM81" t="inlineStr"/>
       <c r="AN81" t="inlineStr"/>
       <c r="AO81" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP81" t="n">
         <v>0.000156</v>
       </c>
       <c r="AQ81" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR81" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS81" t="inlineStr">
@@ -22296,54 +22296,54 @@
       <c r="AB82" t="inlineStr"/>
       <c r="AC82" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD82" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE82" t="n">
         <v>14683</v>
       </c>
       <c r="AF82" t="n">
         <v>0</v>
       </c>
       <c r="AG82" t="n">
         <v>12</v>
       </c>
       <c r="AH82" t="inlineStr"/>
       <c r="AI82" t="n">
         <v>3781.01</v>
       </c>
       <c r="AJ82" t="n">
-        <v>3243.551416858822</v>
+        <v>3243.5514168567</v>
       </c>
       <c r="AK82" t="n">
-        <v>4318.468583141179</v>
+        <v>4318.468583143301</v>
       </c>
       <c r="AL82" t="b">
         <v>0</v>
       </c>
       <c r="AM82" t="inlineStr"/>
       <c r="AN82" t="inlineStr"/>
       <c r="AO82" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP82" t="n">
         <v>0</v>
       </c>
       <c r="AQ82" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR82" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS82" t="inlineStr">
@@ -22556,54 +22556,54 @@
       <c r="AB83" t="inlineStr"/>
       <c r="AC83" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD83" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE83" t="n">
         <v>14684</v>
       </c>
       <c r="AF83" t="n">
         <v>1</v>
       </c>
       <c r="AG83" t="n">
         <v>12</v>
       </c>
       <c r="AH83" t="inlineStr"/>
       <c r="AI83" t="n">
         <v>1405.04</v>
       </c>
       <c r="AJ83" t="n">
-        <v>1046.719643224083</v>
+        <v>1046.719643222668</v>
       </c>
       <c r="AK83" t="n">
-        <v>1763.360356775917</v>
+        <v>1763.360356777332</v>
       </c>
       <c r="AL83" t="b">
         <v>1</v>
       </c>
       <c r="AM83" t="n">
         <v>0.05</v>
       </c>
       <c r="AN83" t="inlineStr"/>
       <c r="AO83" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP83" t="n">
         <v>5</v>
       </c>
       <c r="AQ83" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR83" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -22818,54 +22818,54 @@
       <c r="AB84" t="inlineStr"/>
       <c r="AC84" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD84" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE84" t="n">
         <v>14685</v>
       </c>
       <c r="AF84" t="n">
         <v>2</v>
       </c>
       <c r="AG84" t="n">
         <v>12</v>
       </c>
       <c r="AH84" t="inlineStr"/>
       <c r="AI84" t="n">
         <v>862.4</v>
       </c>
       <c r="AJ84" t="n">
-        <v>435.8490715370392</v>
+        <v>435.8490715353551</v>
       </c>
       <c r="AK84" t="n">
-        <v>1288.950928462961</v>
+        <v>1288.950928464645</v>
       </c>
       <c r="AL84" t="b">
         <v>1</v>
       </c>
       <c r="AM84" t="n">
         <v>0.05</v>
       </c>
       <c r="AN84" t="inlineStr"/>
       <c r="AO84" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP84" t="n">
         <v>20</v>
       </c>
       <c r="AQ84" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR84" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -23080,54 +23080,54 @@
       <c r="AB85" t="inlineStr"/>
       <c r="AC85" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD85" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE85" t="n">
         <v>14686</v>
       </c>
       <c r="AF85" t="n">
         <v>3</v>
       </c>
       <c r="AG85" t="n">
         <v>12</v>
       </c>
       <c r="AH85" t="inlineStr"/>
       <c r="AI85" t="n">
         <v>548.45</v>
       </c>
       <c r="AJ85" t="n">
-        <v>369.2897898435571</v>
+        <v>369.2897898428497</v>
       </c>
       <c r="AK85" t="n">
-        <v>727.610210156443</v>
+        <v>727.6102101571504</v>
       </c>
       <c r="AL85" t="b">
         <v>1</v>
       </c>
       <c r="AM85" t="n">
         <v>0.05</v>
       </c>
       <c r="AN85" t="inlineStr"/>
       <c r="AO85" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP85" t="n">
         <v>40</v>
       </c>
       <c r="AQ85" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR85" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -23342,54 +23342,54 @@
       <c r="AB86" t="inlineStr"/>
       <c r="AC86" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD86" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE86" t="n">
         <v>16203</v>
       </c>
       <c r="AF86" t="n">
         <v>0</v>
       </c>
       <c r="AG86" t="n">
         <v>15</v>
       </c>
       <c r="AH86" t="inlineStr"/>
       <c r="AI86" t="n">
         <v>1.43</v>
       </c>
       <c r="AJ86" t="n">
-        <v>1.374621845843536</v>
+        <v>1.374621845843513</v>
       </c>
       <c r="AK86" t="n">
-        <v>1.485378154156464</v>
+        <v>1.485378154156487</v>
       </c>
       <c r="AL86" t="b">
         <v>0</v>
       </c>
       <c r="AM86" t="inlineStr"/>
       <c r="AN86" t="inlineStr"/>
       <c r="AO86" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP86" t="n">
         <v>0</v>
       </c>
       <c r="AQ86" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR86" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS86" t="inlineStr">
@@ -23600,54 +23600,54 @@
       <c r="AB87" t="inlineStr"/>
       <c r="AC87" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD87" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE87" t="n">
         <v>16204</v>
       </c>
       <c r="AF87" t="n">
         <v>1</v>
       </c>
       <c r="AG87" t="n">
         <v>15</v>
       </c>
       <c r="AH87" t="inlineStr"/>
       <c r="AI87" t="n">
         <v>0.44</v>
       </c>
       <c r="AJ87" t="n">
-        <v>0.3846218458435359</v>
+        <v>0.3846218458435132</v>
       </c>
       <c r="AK87" t="n">
-        <v>0.4953781541564641</v>
+        <v>0.4953781541564868</v>
       </c>
       <c r="AL87" t="b">
         <v>0</v>
       </c>
       <c r="AM87" t="inlineStr"/>
       <c r="AN87" t="inlineStr"/>
       <c r="AO87" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP87" t="n">
         <v>20</v>
       </c>
       <c r="AQ87" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR87" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS87" t="inlineStr">
@@ -24358,54 +24358,54 @@
       <c r="AB90" t="inlineStr"/>
       <c r="AC90" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD90" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE90" t="n">
         <v>16207</v>
       </c>
       <c r="AF90" t="n">
         <v>0</v>
       </c>
       <c r="AG90" t="n">
         <v>15</v>
       </c>
       <c r="AH90" t="inlineStr"/>
       <c r="AI90" t="n">
         <v>1.43</v>
       </c>
       <c r="AJ90" t="n">
-        <v>1.374621845843536</v>
+        <v>1.374621845843513</v>
       </c>
       <c r="AK90" t="n">
-        <v>1.485378154156464</v>
+        <v>1.485378154156487</v>
       </c>
       <c r="AL90" t="b">
         <v>0</v>
       </c>
       <c r="AM90" t="inlineStr"/>
       <c r="AN90" t="inlineStr"/>
       <c r="AO90" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP90" t="n">
         <v>0</v>
       </c>
       <c r="AQ90" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR90" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS90" t="inlineStr">
@@ -24616,54 +24616,54 @@
       <c r="AB91" t="inlineStr"/>
       <c r="AC91" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD91" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE91" t="n">
         <v>16208</v>
       </c>
       <c r="AF91" t="n">
         <v>1</v>
       </c>
       <c r="AG91" t="n">
         <v>15</v>
       </c>
       <c r="AH91" t="inlineStr"/>
       <c r="AI91" t="n">
         <v>0.29</v>
       </c>
       <c r="AJ91" t="n">
-        <v>0.1847815071027181</v>
+        <v>0.1847815071026751</v>
       </c>
       <c r="AK91" t="n">
-        <v>0.3952184928972819</v>
+        <v>0.3952184928973249</v>
       </c>
       <c r="AL91" t="b">
         <v>0</v>
       </c>
       <c r="AM91" t="inlineStr"/>
       <c r="AN91" t="inlineStr"/>
       <c r="AO91" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP91" t="n">
         <v>20</v>
       </c>
       <c r="AQ91" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR91" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS91" t="inlineStr">