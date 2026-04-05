--- v0 (2025-10-09)
+++ v1 (2026-04-05)
@@ -1280,51 +1280,51 @@
       <c r="AB3" t="inlineStr"/>
       <c r="AC3" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD3" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE3" t="n">
         <v>12408</v>
       </c>
       <c r="AF3" t="n">
         <v>1</v>
       </c>
       <c r="AG3" t="n">
         <v>8</v>
       </c>
       <c r="AH3" t="inlineStr"/>
       <c r="AI3" t="n">
         <v>7.14</v>
       </c>
       <c r="AJ3" t="n">
-        <v>6.170466537186023</v>
+        <v>6.170466537186024</v>
       </c>
       <c r="AK3" t="n">
         <v>8.109533462813976</v>
       </c>
       <c r="AL3" t="b">
         <v>1</v>
       </c>
       <c r="AM3" t="n">
         <v>0.05</v>
       </c>
       <c r="AN3" t="inlineStr"/>
       <c r="AO3" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP3" t="n">
         <v>30</v>
       </c>
       <c r="AQ3" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR3" t="inlineStr">
@@ -1553,51 +1553,51 @@
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD4" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE4" t="n">
         <v>12409</v>
       </c>
       <c r="AF4" t="n">
         <v>0</v>
       </c>
       <c r="AG4" t="n">
         <v>8</v>
       </c>
       <c r="AH4" t="inlineStr"/>
       <c r="AI4" t="n">
         <v>8.4</v>
       </c>
       <c r="AJ4" t="n">
         <v>7.359571963031825</v>
       </c>
       <c r="AK4" t="n">
-        <v>9.440428036968177</v>
+        <v>9.440428036968175</v>
       </c>
       <c r="AL4" t="b">
         <v>0</v>
       </c>
       <c r="AM4" t="inlineStr"/>
       <c r="AN4" t="inlineStr"/>
       <c r="AO4" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP4" t="n">
         <v>0</v>
       </c>
       <c r="AQ4" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR4" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS4" t="inlineStr">
@@ -2627,51 +2627,51 @@
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD8" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE8" t="n">
         <v>12429</v>
       </c>
       <c r="AF8" t="n">
         <v>0</v>
       </c>
       <c r="AG8" t="n">
         <v>8</v>
       </c>
       <c r="AH8" t="inlineStr"/>
       <c r="AI8" t="n">
         <v>8.4</v>
       </c>
       <c r="AJ8" t="n">
         <v>7.359571963031825</v>
       </c>
       <c r="AK8" t="n">
-        <v>9.440428036968177</v>
+        <v>9.440428036968175</v>
       </c>
       <c r="AL8" t="b">
         <v>0</v>
       </c>
       <c r="AM8" t="inlineStr"/>
       <c r="AN8" t="inlineStr"/>
       <c r="AO8" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP8" t="n">
         <v>0</v>
       </c>
       <c r="AQ8" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR8" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS8" t="inlineStr">
@@ -4238,54 +4238,54 @@
       <c r="AB14" t="inlineStr"/>
       <c r="AC14" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD14" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE14" t="n">
         <v>12475</v>
       </c>
       <c r="AF14" t="n">
         <v>4</v>
       </c>
       <c r="AG14" t="n">
         <v>8</v>
       </c>
       <c r="AH14" t="inlineStr"/>
       <c r="AI14" t="n">
         <v>5.73</v>
       </c>
       <c r="AJ14" t="n">
-        <v>5.186168390479873</v>
+        <v>5.186168390479874</v>
       </c>
       <c r="AK14" t="n">
-        <v>6.273831609520128</v>
+        <v>6.273831609520127</v>
       </c>
       <c r="AL14" t="b">
         <v>1</v>
       </c>
       <c r="AM14" t="n">
         <v>0.05</v>
       </c>
       <c r="AN14" t="inlineStr"/>
       <c r="AO14" t="inlineStr">
         <is>
           <t>mg/L</t>
         </is>
       </c>
       <c r="AP14" t="n">
         <v>200</v>
       </c>
       <c r="AQ14" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR14" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -5049,51 +5049,51 @@
           <t>not reported</t>
         </is>
       </c>
       <c r="AD17" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE17" t="n">
         <v>12478</v>
       </c>
       <c r="AF17" t="n">
         <v>2</v>
       </c>
       <c r="AG17" t="n">
         <v>8</v>
       </c>
       <c r="AH17" t="inlineStr"/>
       <c r="AI17" t="n">
         <v>8.73</v>
       </c>
       <c r="AJ17" t="n">
         <v>7.99697685591507</v>
       </c>
       <c r="AK17" t="n">
-        <v>9.463023144084932</v>
+        <v>9.46302314408493</v>
       </c>
       <c r="AL17" t="b">
         <v>1</v>
       </c>
       <c r="AM17" t="n">
         <v>0.05</v>
       </c>
       <c r="AN17" t="inlineStr"/>
       <c r="AO17" t="inlineStr">
         <is>
           <t>mg/L</t>
         </is>
       </c>
       <c r="AP17" t="n">
         <v>50</v>
       </c>
       <c r="AQ17" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR17" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -6392,54 +6392,54 @@
       <c r="AB22" t="inlineStr"/>
       <c r="AC22" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD22" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE22" t="n">
         <v>12523</v>
       </c>
       <c r="AF22" t="n">
         <v>2</v>
       </c>
       <c r="AG22" t="n">
         <v>8</v>
       </c>
       <c r="AH22" t="inlineStr"/>
       <c r="AI22" t="n">
         <v>7.8</v>
       </c>
       <c r="AJ22" t="n">
-        <v>7.610808465435196</v>
+        <v>7.610808465435197</v>
       </c>
       <c r="AK22" t="n">
-        <v>7.989191534564804</v>
+        <v>7.989191534564803</v>
       </c>
       <c r="AL22" t="b">
         <v>0</v>
       </c>
       <c r="AM22" t="inlineStr"/>
       <c r="AN22" t="inlineStr"/>
       <c r="AO22" t="inlineStr">
         <is>
           <t>mg/L</t>
         </is>
       </c>
       <c r="AP22" t="n">
         <v>12.5</v>
       </c>
       <c r="AQ22" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR22" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS22" t="inlineStr">
@@ -7479,51 +7479,51 @@
           <t>not reported</t>
         </is>
       </c>
       <c r="AD26" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE26" t="n">
         <v>12527</v>
       </c>
       <c r="AF26" t="n">
         <v>1</v>
       </c>
       <c r="AG26" t="n">
         <v>8</v>
       </c>
       <c r="AH26" t="inlineStr"/>
       <c r="AI26" t="n">
         <v>7.34</v>
       </c>
       <c r="AJ26" t="n">
         <v>6.606976855915069</v>
       </c>
       <c r="AK26" t="n">
-        <v>8.073023144084932</v>
+        <v>8.07302314408493</v>
       </c>
       <c r="AL26" t="b">
         <v>0</v>
       </c>
       <c r="AM26" t="inlineStr"/>
       <c r="AN26" t="inlineStr"/>
       <c r="AO26" t="inlineStr">
         <is>
           <t>mg/L</t>
         </is>
       </c>
       <c r="AP26" t="n">
         <v>6.25</v>
       </c>
       <c r="AQ26" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR26" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS26" t="inlineStr">
@@ -9086,54 +9086,54 @@
       <c r="AB32" t="inlineStr"/>
       <c r="AC32" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD32" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE32" t="n">
         <v>12533</v>
       </c>
       <c r="AF32" t="n">
         <v>2</v>
       </c>
       <c r="AG32" t="n">
         <v>6</v>
       </c>
       <c r="AH32" t="inlineStr"/>
       <c r="AI32" t="n">
         <v>7.09</v>
       </c>
       <c r="AJ32" t="n">
-        <v>6.781570865434571</v>
+        <v>6.78157086543457</v>
       </c>
       <c r="AK32" t="n">
-        <v>7.398429134565429</v>
+        <v>7.39842913456543</v>
       </c>
       <c r="AL32" t="b">
         <v>0</v>
       </c>
       <c r="AM32" t="inlineStr"/>
       <c r="AN32" t="inlineStr"/>
       <c r="AO32" t="inlineStr">
         <is>
           <t>mg/L</t>
         </is>
       </c>
       <c r="AP32" t="n">
         <v>50</v>
       </c>
       <c r="AQ32" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR32" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS32" t="inlineStr">
@@ -9355,51 +9355,51 @@
           <t>not reported</t>
         </is>
       </c>
       <c r="AD33" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE33" t="n">
         <v>12534</v>
       </c>
       <c r="AF33" t="n">
         <v>3</v>
       </c>
       <c r="AG33" t="n">
         <v>6</v>
       </c>
       <c r="AH33" t="inlineStr"/>
       <c r="AI33" t="n">
         <v>6.01</v>
       </c>
       <c r="AJ33" t="n">
         <v>5.70157086543457</v>
       </c>
       <c r="AK33" t="n">
-        <v>6.318429134565429</v>
+        <v>6.31842913456543</v>
       </c>
       <c r="AL33" t="b">
         <v>1</v>
       </c>
       <c r="AM33" t="n">
         <v>0.05</v>
       </c>
       <c r="AN33" t="inlineStr"/>
       <c r="AO33" t="inlineStr">
         <is>
           <t>mg/L</t>
         </is>
       </c>
       <c r="AP33" t="n">
         <v>100</v>
       </c>
       <c r="AQ33" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR33" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -10420,54 +10420,54 @@
       <c r="AB37" t="inlineStr"/>
       <c r="AC37" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD37" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE37" t="n">
         <v>12538</v>
       </c>
       <c r="AF37" t="n">
         <v>3</v>
       </c>
       <c r="AG37" t="n">
         <v>6</v>
       </c>
       <c r="AH37" t="inlineStr"/>
       <c r="AI37" t="n">
         <v>5.98</v>
       </c>
       <c r="AJ37" t="n">
-        <v>5.388747960482603</v>
+        <v>5.388747960482602</v>
       </c>
       <c r="AK37" t="n">
-        <v>6.571252039517398</v>
+        <v>6.571252039517399</v>
       </c>
       <c r="AL37" t="b">
         <v>1</v>
       </c>
       <c r="AM37" t="n">
         <v>0.05</v>
       </c>
       <c r="AN37" t="inlineStr"/>
       <c r="AO37" t="inlineStr">
         <is>
           <t>mg/L</t>
         </is>
       </c>
       <c r="AP37" t="n">
         <v>100</v>
       </c>
       <c r="AQ37" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR37" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -10690,54 +10690,54 @@
       <c r="AB38" t="inlineStr"/>
       <c r="AC38" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD38" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE38" t="n">
         <v>13131</v>
       </c>
       <c r="AF38" t="n">
         <v>0</v>
       </c>
       <c r="AG38" t="n">
         <v>16</v>
       </c>
       <c r="AH38" t="inlineStr"/>
       <c r="AI38" t="n">
         <v>7.36</v>
       </c>
       <c r="AJ38" t="n">
-        <v>7.146855045444068</v>
+        <v>7.146855045444022</v>
       </c>
       <c r="AK38" t="n">
-        <v>7.573144954555932</v>
+        <v>7.573144954555978</v>
       </c>
       <c r="AL38" t="b">
         <v>0</v>
       </c>
       <c r="AM38" t="inlineStr"/>
       <c r="AN38" t="inlineStr"/>
       <c r="AO38" t="inlineStr">
         <is>
           <t>mg/L</t>
         </is>
       </c>
       <c r="AP38" t="n">
         <v>0</v>
       </c>
       <c r="AQ38" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR38" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS38" t="inlineStr">
@@ -10956,54 +10956,54 @@
       <c r="AB39" t="inlineStr"/>
       <c r="AC39" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD39" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE39" t="n">
         <v>13132</v>
       </c>
       <c r="AF39" t="n">
         <v>1</v>
       </c>
       <c r="AG39" t="n">
         <v>16</v>
       </c>
       <c r="AH39" t="inlineStr"/>
       <c r="AI39" t="n">
         <v>7.73</v>
       </c>
       <c r="AJ39" t="n">
-        <v>7.564812660219153</v>
+        <v>7.564812660219117</v>
       </c>
       <c r="AK39" t="n">
-        <v>7.895187339780848</v>
+        <v>7.895187339780883</v>
       </c>
       <c r="AL39" t="b">
         <v>0</v>
       </c>
       <c r="AM39" t="inlineStr"/>
       <c r="AN39" t="inlineStr"/>
       <c r="AO39" t="inlineStr">
         <is>
           <t>mg/L</t>
         </is>
       </c>
       <c r="AP39" t="n">
         <v>3.35</v>
       </c>
       <c r="AQ39" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR39" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS39" t="inlineStr">
@@ -11222,54 +11222,54 @@
       <c r="AB40" t="inlineStr"/>
       <c r="AC40" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD40" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE40" t="n">
         <v>13133</v>
       </c>
       <c r="AF40" t="n">
         <v>2</v>
       </c>
       <c r="AG40" t="n">
         <v>16</v>
       </c>
       <c r="AH40" t="inlineStr"/>
       <c r="AI40" t="n">
         <v>7.53</v>
       </c>
       <c r="AJ40" t="n">
-        <v>7.274226054532882</v>
+        <v>7.274226054532827</v>
       </c>
       <c r="AK40" t="n">
-        <v>7.785773945467119</v>
+        <v>7.785773945467174</v>
       </c>
       <c r="AL40" t="b">
         <v>0</v>
       </c>
       <c r="AM40" t="inlineStr"/>
       <c r="AN40" t="inlineStr"/>
       <c r="AO40" t="inlineStr">
         <is>
           <t>mg/L</t>
         </is>
       </c>
       <c r="AP40" t="n">
         <v>6.7</v>
       </c>
       <c r="AQ40" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR40" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS40" t="inlineStr">
@@ -12722,54 +12722,54 @@
       <c r="AB46" t="inlineStr"/>
       <c r="AC46" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD46" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE46" t="n">
         <v>14840</v>
       </c>
       <c r="AF46" t="n">
         <v>0</v>
       </c>
       <c r="AG46" t="n">
         <v>4</v>
       </c>
       <c r="AH46" t="inlineStr"/>
       <c r="AI46" t="n">
         <v>3.47</v>
       </c>
       <c r="AJ46" t="n">
-        <v>3.279053221682944</v>
+        <v>3.279053221682978</v>
       </c>
       <c r="AK46" t="n">
-        <v>3.660946778317056</v>
+        <v>3.660946778317022</v>
       </c>
       <c r="AL46" t="b">
         <v>0</v>
       </c>
       <c r="AM46" t="inlineStr"/>
       <c r="AN46" t="inlineStr"/>
       <c r="AO46" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP46" t="n">
         <v>0</v>
       </c>
       <c r="AQ46" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR46" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS46" t="inlineStr">
@@ -12990,54 +12990,54 @@
       <c r="AB47" t="inlineStr"/>
       <c r="AC47" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD47" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE47" t="n">
         <v>14841</v>
       </c>
       <c r="AF47" t="n">
         <v>1</v>
       </c>
       <c r="AG47" t="n">
         <v>4</v>
       </c>
       <c r="AH47" t="inlineStr"/>
       <c r="AI47" t="n">
         <v>2.7</v>
       </c>
       <c r="AJ47" t="n">
-        <v>2.46131652710368</v>
+        <v>2.461316527103722</v>
       </c>
       <c r="AK47" t="n">
-        <v>2.93868347289632</v>
+        <v>2.938683472896278</v>
       </c>
       <c r="AL47" t="b">
         <v>1</v>
       </c>
       <c r="AM47" t="n">
         <v>0.05</v>
       </c>
       <c r="AN47" t="inlineStr"/>
       <c r="AO47" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP47" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ47" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR47" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -13256,54 +13256,54 @@
       <c r="AB48" t="inlineStr"/>
       <c r="AC48" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD48" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE48" t="n">
         <v>14842</v>
       </c>
       <c r="AF48" t="n">
         <v>0</v>
       </c>
       <c r="AG48" t="n">
         <v>4</v>
       </c>
       <c r="AH48" t="inlineStr"/>
       <c r="AI48" t="n">
         <v>0.5</v>
       </c>
       <c r="AJ48" t="n">
-        <v>0.3090532216829442</v>
+        <v>0.3090532216829776</v>
       </c>
       <c r="AK48" t="n">
-        <v>0.6909467783170558</v>
+        <v>0.6909467783170224</v>
       </c>
       <c r="AL48" t="b">
         <v>0</v>
       </c>
       <c r="AM48" t="inlineStr"/>
       <c r="AN48" t="inlineStr"/>
       <c r="AO48" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP48" t="n">
         <v>0</v>
       </c>
       <c r="AQ48" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR48" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS48" t="inlineStr">
@@ -13520,54 +13520,54 @@
       <c r="AB49" t="inlineStr"/>
       <c r="AC49" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD49" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE49" t="n">
         <v>14843</v>
       </c>
       <c r="AF49" t="n">
         <v>1</v>
       </c>
       <c r="AG49" t="n">
         <v>4</v>
       </c>
       <c r="AH49" t="inlineStr"/>
       <c r="AI49" t="n">
         <v>0.47</v>
       </c>
       <c r="AJ49" t="n">
-        <v>0.3267899162622082</v>
+        <v>0.3267899162622331</v>
       </c>
       <c r="AK49" t="n">
-        <v>0.6132100837377918</v>
+        <v>0.6132100837377668</v>
       </c>
       <c r="AL49" t="b">
         <v>0</v>
       </c>
       <c r="AM49" t="inlineStr"/>
       <c r="AN49" t="inlineStr"/>
       <c r="AO49" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP49" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ49" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR49" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS49" t="inlineStr">
@@ -13788,54 +13788,54 @@
       <c r="AB50" t="inlineStr"/>
       <c r="AC50" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD50" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE50" t="n">
         <v>14844</v>
       </c>
       <c r="AF50" t="n">
         <v>0</v>
       </c>
       <c r="AG50" t="n">
         <v>4</v>
       </c>
       <c r="AH50" t="inlineStr"/>
       <c r="AI50" t="n">
         <v>1.05</v>
       </c>
       <c r="AJ50" t="n">
-        <v>0.9704388423678935</v>
+        <v>0.9704388423679073</v>
       </c>
       <c r="AK50" t="n">
-        <v>1.129561157632107</v>
+        <v>1.129561157632093</v>
       </c>
       <c r="AL50" t="b">
         <v>0</v>
       </c>
       <c r="AM50" t="inlineStr"/>
       <c r="AN50" t="inlineStr"/>
       <c r="AO50" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP50" t="n">
         <v>0</v>
       </c>
       <c r="AQ50" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR50" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS50" t="inlineStr">
@@ -14056,54 +14056,54 @@
       <c r="AB51" t="inlineStr"/>
       <c r="AC51" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD51" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE51" t="n">
         <v>14845</v>
       </c>
       <c r="AF51" t="n">
         <v>1</v>
       </c>
       <c r="AG51" t="n">
         <v>4</v>
       </c>
       <c r="AH51" t="inlineStr"/>
       <c r="AI51" t="n">
         <v>0.53</v>
       </c>
       <c r="AJ51" t="n">
-        <v>0.3390532216829443</v>
+        <v>0.3390532216829776</v>
       </c>
       <c r="AK51" t="n">
-        <v>0.7209467783170558</v>
+        <v>0.7209467783170225</v>
       </c>
       <c r="AL51" t="b">
         <v>1</v>
       </c>
       <c r="AM51" t="n">
         <v>0.05</v>
       </c>
       <c r="AN51" t="inlineStr"/>
       <c r="AO51" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP51" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ51" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR51" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -14322,54 +14322,54 @@
       <c r="AB52" t="inlineStr"/>
       <c r="AC52" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD52" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE52" t="n">
         <v>14846</v>
       </c>
       <c r="AF52" t="n">
         <v>0</v>
       </c>
       <c r="AG52" t="n">
         <v>4</v>
       </c>
       <c r="AH52" t="inlineStr"/>
       <c r="AI52" t="n">
         <v>533</v>
       </c>
       <c r="AJ52" t="n">
-        <v>-128.9488314991266</v>
+        <v>-128.9488314990112</v>
       </c>
       <c r="AK52" t="n">
-        <v>1194.948831499127</v>
+        <v>1194.948831499011</v>
       </c>
       <c r="AL52" t="b">
         <v>0</v>
       </c>
       <c r="AM52" t="inlineStr"/>
       <c r="AN52" t="inlineStr"/>
       <c r="AO52" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP52" t="n">
         <v>0</v>
       </c>
       <c r="AQ52" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR52" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS52" t="inlineStr">
@@ -14586,54 +14586,54 @@
       <c r="AB53" t="inlineStr"/>
       <c r="AC53" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD53" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE53" t="n">
         <v>14847</v>
       </c>
       <c r="AF53" t="n">
         <v>1</v>
       </c>
       <c r="AG53" t="n">
         <v>4</v>
       </c>
       <c r="AH53" t="inlineStr"/>
       <c r="AI53" t="n">
         <v>267</v>
       </c>
       <c r="AJ53" t="n">
-        <v>84.00933744615489</v>
+        <v>84.00933744618681</v>
       </c>
       <c r="AK53" t="n">
-        <v>449.9906625538451</v>
+        <v>449.9906625538132</v>
       </c>
       <c r="AL53" t="b">
         <v>0</v>
       </c>
       <c r="AM53" t="inlineStr"/>
       <c r="AN53" t="inlineStr"/>
       <c r="AO53" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP53" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ53" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR53" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS53" t="inlineStr">
@@ -14854,54 +14854,54 @@
       <c r="AB54" t="inlineStr"/>
       <c r="AC54" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD54" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE54" t="n">
         <v>14848</v>
       </c>
       <c r="AF54" t="n">
         <v>0</v>
       </c>
       <c r="AG54" t="n">
         <v>4</v>
       </c>
       <c r="AH54" t="inlineStr"/>
       <c r="AI54" t="n">
         <v>6150</v>
       </c>
       <c r="AJ54" t="n">
-        <v>2480.639410007245</v>
+        <v>2480.639410007885</v>
       </c>
       <c r="AK54" t="n">
-        <v>9819.360589992755</v>
+        <v>9819.360589992115</v>
       </c>
       <c r="AL54" t="b">
         <v>0</v>
       </c>
       <c r="AM54" t="inlineStr"/>
       <c r="AN54" t="inlineStr"/>
       <c r="AO54" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP54" t="n">
         <v>0</v>
       </c>
       <c r="AQ54" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR54" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS54" t="inlineStr">
@@ -15122,54 +15122,54 @@
       <c r="AB55" t="inlineStr"/>
       <c r="AC55" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD55" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE55" t="n">
         <v>14849</v>
       </c>
       <c r="AF55" t="n">
         <v>1</v>
       </c>
       <c r="AG55" t="n">
         <v>4</v>
       </c>
       <c r="AH55" t="inlineStr"/>
       <c r="AI55" t="n">
         <v>320</v>
       </c>
       <c r="AJ55" t="n">
-        <v>-106.4478049080912</v>
+        <v>-106.4478049080168</v>
       </c>
       <c r="AK55" t="n">
-        <v>746.4478049080913</v>
+        <v>746.4478049080169</v>
       </c>
       <c r="AL55" t="b">
         <v>1</v>
       </c>
       <c r="AM55" t="n">
         <v>0.001</v>
       </c>
       <c r="AN55" t="inlineStr"/>
       <c r="AO55" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP55" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ55" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR55" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -15388,54 +15388,54 @@
       <c r="AB56" t="inlineStr"/>
       <c r="AC56" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD56" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE56" t="n">
         <v>14850</v>
       </c>
       <c r="AF56" t="n">
         <v>0</v>
       </c>
       <c r="AG56" t="n">
         <v>4</v>
       </c>
       <c r="AH56" t="inlineStr"/>
       <c r="AI56" t="n">
         <v>300</v>
       </c>
       <c r="AJ56" t="n">
-        <v>-18.24463052842628</v>
+        <v>-18.24463052837075</v>
       </c>
       <c r="AK56" t="n">
-        <v>618.2446305284263</v>
+        <v>618.2446305283707</v>
       </c>
       <c r="AL56" t="b">
         <v>0</v>
       </c>
       <c r="AM56" t="inlineStr"/>
       <c r="AN56" t="inlineStr"/>
       <c r="AO56" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP56" t="n">
         <v>0</v>
       </c>
       <c r="AQ56" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR56" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS56" t="inlineStr">
@@ -15916,54 +15916,54 @@
       <c r="AB58" t="inlineStr"/>
       <c r="AC58" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD58" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE58" t="n">
         <v>14852</v>
       </c>
       <c r="AF58" t="n">
         <v>0</v>
       </c>
       <c r="AG58" t="n">
         <v>4</v>
       </c>
       <c r="AH58" t="inlineStr"/>
       <c r="AI58" t="n">
         <v>4450</v>
       </c>
       <c r="AJ58" t="n">
-        <v>3366.377033050709</v>
+        <v>3366.377033050898</v>
       </c>
       <c r="AK58" t="n">
-        <v>5533.622966949291</v>
+        <v>5533.622966949102</v>
       </c>
       <c r="AL58" t="b">
         <v>0</v>
       </c>
       <c r="AM58" t="inlineStr"/>
       <c r="AN58" t="inlineStr"/>
       <c r="AO58" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP58" t="n">
         <v>0</v>
       </c>
       <c r="AQ58" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR58" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS58" t="inlineStr">
@@ -16184,54 +16184,54 @@
       <c r="AB59" t="inlineStr"/>
       <c r="AC59" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD59" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE59" t="n">
         <v>14853</v>
       </c>
       <c r="AF59" t="n">
         <v>1</v>
       </c>
       <c r="AG59" t="n">
         <v>4</v>
       </c>
       <c r="AH59" t="inlineStr"/>
       <c r="AI59" t="n">
         <v>840</v>
       </c>
       <c r="AJ59" t="n">
-        <v>15.74640693137587</v>
+        <v>15.74640693151969</v>
       </c>
       <c r="AK59" t="n">
-        <v>1664.253593068624</v>
+        <v>1664.25359306848</v>
       </c>
       <c r="AL59" t="b">
         <v>1</v>
       </c>
       <c r="AM59" t="n">
         <v>0.001</v>
       </c>
       <c r="AN59" t="inlineStr"/>
       <c r="AO59" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP59" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ59" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR59" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -16450,54 +16450,54 @@
       <c r="AB60" t="inlineStr"/>
       <c r="AC60" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD60" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE60" t="n">
         <v>14854</v>
       </c>
       <c r="AF60" t="n">
         <v>0</v>
       </c>
       <c r="AG60" t="n">
         <v>4</v>
       </c>
       <c r="AH60" t="inlineStr"/>
       <c r="AI60" t="n">
         <v>10000</v>
       </c>
       <c r="AJ60" t="n">
-        <v>6817.553694715737</v>
+        <v>6817.553694716293</v>
       </c>
       <c r="AK60" t="n">
-        <v>13182.44630528426</v>
+        <v>13182.44630528371</v>
       </c>
       <c r="AL60" t="b">
         <v>0</v>
       </c>
       <c r="AM60" t="inlineStr"/>
       <c r="AN60" t="inlineStr"/>
       <c r="AO60" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP60" t="n">
         <v>0</v>
       </c>
       <c r="AQ60" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR60" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS60" t="inlineStr">
@@ -16714,54 +16714,54 @@
       <c r="AB61" t="inlineStr"/>
       <c r="AC61" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD61" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE61" t="n">
         <v>14855</v>
       </c>
       <c r="AF61" t="n">
         <v>1</v>
       </c>
       <c r="AG61" t="n">
         <v>4</v>
       </c>
       <c r="AH61" t="inlineStr"/>
       <c r="AI61" t="n">
         <v>2667</v>
       </c>
       <c r="AJ61" t="n">
-        <v>829.1372586983382</v>
+        <v>829.1372586986588</v>
       </c>
       <c r="AK61" t="n">
-        <v>4504.862741301662</v>
+        <v>4504.862741301341</v>
       </c>
       <c r="AL61" t="b">
         <v>0</v>
       </c>
       <c r="AM61" t="inlineStr"/>
       <c r="AN61" t="inlineStr"/>
       <c r="AO61" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP61" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ61" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR61" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS61" t="inlineStr">
@@ -16982,54 +16982,54 @@
       <c r="AB62" t="inlineStr"/>
       <c r="AC62" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD62" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE62" t="n">
         <v>14856</v>
       </c>
       <c r="AF62" t="n">
         <v>0</v>
       </c>
       <c r="AG62" t="n">
         <v>4</v>
       </c>
       <c r="AH62" t="inlineStr"/>
       <c r="AI62" t="n">
         <v>27500</v>
       </c>
       <c r="AJ62" t="n">
-        <v>13657.9497951661</v>
+        <v>13657.94979516851</v>
       </c>
       <c r="AK62" t="n">
-        <v>41342.0502048339</v>
+        <v>41342.05020483149</v>
       </c>
       <c r="AL62" t="b">
         <v>0</v>
       </c>
       <c r="AM62" t="inlineStr"/>
       <c r="AN62" t="inlineStr"/>
       <c r="AO62" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP62" t="n">
         <v>0</v>
       </c>
       <c r="AQ62" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR62" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS62" t="inlineStr">
@@ -17250,54 +17250,54 @@
       <c r="AB63" t="inlineStr"/>
       <c r="AC63" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD63" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE63" t="n">
         <v>14857</v>
       </c>
       <c r="AF63" t="n">
         <v>1</v>
       </c>
       <c r="AG63" t="n">
         <v>4</v>
       </c>
       <c r="AH63" t="inlineStr"/>
       <c r="AI63" t="n">
         <v>7600</v>
       </c>
       <c r="AJ63" t="n">
-        <v>2371.240720417956</v>
+        <v>2371.240720418868</v>
       </c>
       <c r="AK63" t="n">
-        <v>12828.75927958204</v>
+        <v>12828.75927958113</v>
       </c>
       <c r="AL63" t="b">
         <v>1</v>
       </c>
       <c r="AM63" t="n">
         <v>0.01</v>
       </c>
       <c r="AN63" t="inlineStr"/>
       <c r="AO63" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP63" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ63" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR63" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -17516,54 +17516,54 @@
       <c r="AB64" t="inlineStr"/>
       <c r="AC64" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD64" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE64" t="n">
         <v>14858</v>
       </c>
       <c r="AF64" t="n">
         <v>0</v>
       </c>
       <c r="AG64" t="n">
         <v>4</v>
       </c>
       <c r="AH64" t="inlineStr"/>
       <c r="AI64" t="n">
         <v>280</v>
       </c>
       <c r="AJ64" t="n">
-        <v>104.9654532093655</v>
+        <v>104.9654532093961</v>
       </c>
       <c r="AK64" t="n">
-        <v>455.0345467906345</v>
+        <v>455.0345467906039</v>
       </c>
       <c r="AL64" t="b">
         <v>0</v>
       </c>
       <c r="AM64" t="inlineStr"/>
       <c r="AN64" t="inlineStr"/>
       <c r="AO64" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP64" t="n">
         <v>0</v>
       </c>
       <c r="AQ64" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR64" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS64" t="inlineStr">
@@ -18044,54 +18044,54 @@
       <c r="AB66" t="inlineStr"/>
       <c r="AC66" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD66" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE66" t="n">
         <v>14860</v>
       </c>
       <c r="AF66" t="n">
         <v>0</v>
       </c>
       <c r="AG66" t="n">
         <v>4</v>
       </c>
       <c r="AH66" t="inlineStr"/>
       <c r="AI66" t="n">
         <v>60000</v>
       </c>
       <c r="AJ66" t="n">
-        <v>23904.69400546589</v>
+        <v>23904.69400547219</v>
       </c>
       <c r="AK66" t="n">
-        <v>96095.30599453411</v>
+        <v>96095.30599452782</v>
       </c>
       <c r="AL66" t="b">
         <v>0</v>
       </c>
       <c r="AM66" t="inlineStr"/>
       <c r="AN66" t="inlineStr"/>
       <c r="AO66" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP66" t="n">
         <v>0</v>
       </c>
       <c r="AQ66" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR66" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS66" t="inlineStr">
@@ -18312,54 +18312,54 @@
       <c r="AB67" t="inlineStr"/>
       <c r="AC67" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD67" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE67" t="n">
         <v>14861</v>
       </c>
       <c r="AF67" t="n">
         <v>1</v>
       </c>
       <c r="AG67" t="n">
         <v>4</v>
       </c>
       <c r="AH67" t="inlineStr"/>
       <c r="AI67" t="n">
         <v>320</v>
       </c>
       <c r="AJ67" t="n">
-        <v>-106.4478049080912</v>
+        <v>-106.4478049080168</v>
       </c>
       <c r="AK67" t="n">
-        <v>746.4478049080913</v>
+        <v>746.4478049080169</v>
       </c>
       <c r="AL67" t="b">
         <v>1</v>
       </c>
       <c r="AM67" t="n">
         <v>0.001</v>
       </c>
       <c r="AN67" t="inlineStr"/>
       <c r="AO67" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP67" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ67" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR67" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -18574,54 +18574,54 @@
       </c>
       <c r="AA68" t="n">
         <v>0</v>
       </c>
       <c r="AB68" t="inlineStr"/>
       <c r="AC68" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD68" t="inlineStr"/>
       <c r="AE68" t="n">
         <v>14862</v>
       </c>
       <c r="AF68" t="n">
         <v>0</v>
       </c>
       <c r="AG68" t="n">
         <v>4</v>
       </c>
       <c r="AH68" t="inlineStr"/>
       <c r="AI68" t="n">
         <v>1.02</v>
       </c>
       <c r="AJ68" t="n">
-        <v>0.813140990156523</v>
+        <v>0.8131409901565589</v>
       </c>
       <c r="AK68" t="n">
-        <v>1.226859009843477</v>
+        <v>1.226859009843441</v>
       </c>
       <c r="AL68" t="b">
         <v>0</v>
       </c>
       <c r="AM68" t="inlineStr"/>
       <c r="AN68" t="inlineStr"/>
       <c r="AO68" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP68" t="n">
         <v>0</v>
       </c>
       <c r="AQ68" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR68" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS68" t="inlineStr">
@@ -18834,54 +18834,54 @@
       </c>
       <c r="AA69" t="n">
         <v>0</v>
       </c>
       <c r="AB69" t="inlineStr"/>
       <c r="AC69" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD69" t="inlineStr"/>
       <c r="AE69" t="n">
         <v>14863</v>
       </c>
       <c r="AF69" t="n">
         <v>1</v>
       </c>
       <c r="AG69" t="n">
         <v>4</v>
       </c>
       <c r="AH69" t="inlineStr"/>
       <c r="AI69" t="n">
         <v>1.19</v>
       </c>
       <c r="AJ69" t="n">
-        <v>0.7285452857337819</v>
+        <v>0.7285452857338623</v>
       </c>
       <c r="AK69" t="n">
-        <v>1.651454714266218</v>
+        <v>1.651454714266138</v>
       </c>
       <c r="AL69" t="b">
         <v>0</v>
       </c>
       <c r="AM69" t="inlineStr"/>
       <c r="AN69" t="inlineStr"/>
       <c r="AO69" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP69" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ69" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR69" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS69" t="inlineStr">
@@ -19094,54 +19094,54 @@
       </c>
       <c r="AA70" t="n">
         <v>0</v>
       </c>
       <c r="AB70" t="inlineStr"/>
       <c r="AC70" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD70" t="inlineStr"/>
       <c r="AE70" t="n">
         <v>14864</v>
       </c>
       <c r="AF70" t="n">
         <v>0</v>
       </c>
       <c r="AG70" t="n">
         <v>4</v>
       </c>
       <c r="AH70" t="inlineStr"/>
       <c r="AI70" t="n">
         <v>0.79</v>
       </c>
       <c r="AJ70" t="n">
-        <v>0.7104388423678935</v>
+        <v>0.7104388423679073</v>
       </c>
       <c r="AK70" t="n">
-        <v>0.8695611576321066</v>
+        <v>0.8695611576320927</v>
       </c>
       <c r="AL70" t="b">
         <v>0</v>
       </c>
       <c r="AM70" t="inlineStr"/>
       <c r="AN70" t="inlineStr"/>
       <c r="AO70" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP70" t="n">
         <v>0</v>
       </c>
       <c r="AQ70" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR70" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS70" t="inlineStr">
@@ -19354,54 +19354,54 @@
       </c>
       <c r="AA71" t="n">
         <v>0</v>
       </c>
       <c r="AB71" t="inlineStr"/>
       <c r="AC71" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD71" t="inlineStr"/>
       <c r="AE71" t="n">
         <v>14865</v>
       </c>
       <c r="AF71" t="n">
         <v>1</v>
       </c>
       <c r="AG71" t="n">
         <v>4</v>
       </c>
       <c r="AH71" t="inlineStr"/>
       <c r="AI71" t="n">
         <v>0.8</v>
       </c>
       <c r="AJ71" t="n">
-        <v>0.4976676009979951</v>
+        <v>0.4976676009980478</v>
       </c>
       <c r="AK71" t="n">
-        <v>1.102332399002005</v>
+        <v>1.102332399001952</v>
       </c>
       <c r="AL71" t="b">
         <v>0</v>
       </c>
       <c r="AM71" t="inlineStr"/>
       <c r="AN71" t="inlineStr"/>
       <c r="AO71" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP71" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ71" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR71" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS71" t="inlineStr">
@@ -19614,54 +19614,54 @@
       </c>
       <c r="AA72" t="n">
         <v>0</v>
       </c>
       <c r="AB72" t="inlineStr"/>
       <c r="AC72" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD72" t="inlineStr"/>
       <c r="AE72" t="n">
         <v>14866</v>
       </c>
       <c r="AF72" t="n">
         <v>0</v>
       </c>
       <c r="AG72" t="n">
         <v>4</v>
       </c>
       <c r="AH72" t="inlineStr"/>
       <c r="AI72" t="n">
         <v>0.79</v>
       </c>
       <c r="AJ72" t="n">
-        <v>0.5513165271036804</v>
+        <v>0.5513165271037219</v>
       </c>
       <c r="AK72" t="n">
-        <v>1.02868347289632</v>
+        <v>1.028683472896278</v>
       </c>
       <c r="AL72" t="b">
         <v>0</v>
       </c>
       <c r="AM72" t="inlineStr"/>
       <c r="AN72" t="inlineStr"/>
       <c r="AO72" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP72" t="n">
         <v>0</v>
       </c>
       <c r="AQ72" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR72" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS72" t="inlineStr">
@@ -19874,54 +19874,54 @@
       </c>
       <c r="AA73" t="n">
         <v>0</v>
       </c>
       <c r="AB73" t="inlineStr"/>
       <c r="AC73" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD73" t="inlineStr"/>
       <c r="AE73" t="n">
         <v>14867</v>
       </c>
       <c r="AF73" t="n">
         <v>1</v>
       </c>
       <c r="AG73" t="n">
         <v>4</v>
       </c>
       <c r="AH73" t="inlineStr"/>
       <c r="AI73" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AJ73" t="n">
-        <v>0.5308776847357868</v>
+        <v>0.5308776847358145</v>
       </c>
       <c r="AK73" t="n">
-        <v>0.8491223152642131</v>
+        <v>0.8491223152641854</v>
       </c>
       <c r="AL73" t="b">
         <v>0</v>
       </c>
       <c r="AM73" t="inlineStr"/>
       <c r="AN73" t="inlineStr"/>
       <c r="AO73" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP73" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ73" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR73" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS73" t="inlineStr">
@@ -20134,54 +20134,54 @@
       </c>
       <c r="AA74" t="n">
         <v>0</v>
       </c>
       <c r="AB74" t="inlineStr"/>
       <c r="AC74" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD74" t="inlineStr"/>
       <c r="AE74" t="n">
         <v>14868</v>
       </c>
       <c r="AF74" t="n">
         <v>0</v>
       </c>
       <c r="AG74" t="n">
         <v>4</v>
       </c>
       <c r="AH74" t="inlineStr"/>
       <c r="AI74" t="n">
         <v>0.54</v>
       </c>
       <c r="AJ74" t="n">
-        <v>0.3331409901565229</v>
+        <v>0.333140990156559</v>
       </c>
       <c r="AK74" t="n">
-        <v>0.7468590098434771</v>
+        <v>0.7468590098434411</v>
       </c>
       <c r="AL74" t="b">
         <v>0</v>
       </c>
       <c r="AM74" t="inlineStr"/>
       <c r="AN74" t="inlineStr"/>
       <c r="AO74" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP74" t="n">
         <v>0</v>
       </c>
       <c r="AQ74" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR74" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS74" t="inlineStr">
@@ -20394,54 +20394,54 @@
       </c>
       <c r="AA75" t="n">
         <v>0</v>
       </c>
       <c r="AB75" t="inlineStr"/>
       <c r="AC75" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD75" t="inlineStr"/>
       <c r="AE75" t="n">
         <v>14869</v>
       </c>
       <c r="AF75" t="n">
         <v>1</v>
       </c>
       <c r="AG75" t="n">
         <v>4</v>
       </c>
       <c r="AH75" t="inlineStr"/>
       <c r="AI75" t="n">
         <v>0.45</v>
       </c>
       <c r="AJ75" t="n">
-        <v>0.2590532216829443</v>
+        <v>0.2590532216829776</v>
       </c>
       <c r="AK75" t="n">
-        <v>0.6409467783170557</v>
+        <v>0.6409467783170224</v>
       </c>
       <c r="AL75" t="b">
         <v>0</v>
       </c>
       <c r="AM75" t="inlineStr"/>
       <c r="AN75" t="inlineStr"/>
       <c r="AO75" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP75" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ75" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR75" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS75" t="inlineStr">
@@ -20654,54 +20654,54 @@
       </c>
       <c r="AA76" t="n">
         <v>0</v>
       </c>
       <c r="AB76" t="inlineStr"/>
       <c r="AC76" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD76" t="inlineStr"/>
       <c r="AE76" t="n">
         <v>14870</v>
       </c>
       <c r="AF76" t="n">
         <v>0</v>
       </c>
       <c r="AG76" t="n">
         <v>4</v>
       </c>
       <c r="AH76" t="inlineStr"/>
       <c r="AI76" t="n">
         <v>0.53</v>
       </c>
       <c r="AJ76" t="n">
-        <v>0.4822633054207361</v>
+        <v>0.4822633054207444</v>
       </c>
       <c r="AK76" t="n">
-        <v>0.5777366945792639</v>
+        <v>0.5777366945792557</v>
       </c>
       <c r="AL76" t="b">
         <v>0</v>
       </c>
       <c r="AM76" t="inlineStr"/>
       <c r="AN76" t="inlineStr"/>
       <c r="AO76" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP76" t="n">
         <v>0</v>
       </c>
       <c r="AQ76" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR76" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS76" t="inlineStr">
@@ -20914,54 +20914,54 @@
       </c>
       <c r="AA77" t="n">
         <v>0</v>
       </c>
       <c r="AB77" t="inlineStr"/>
       <c r="AC77" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD77" t="inlineStr"/>
       <c r="AE77" t="n">
         <v>14871</v>
       </c>
       <c r="AF77" t="n">
         <v>1</v>
       </c>
       <c r="AG77" t="n">
         <v>4</v>
       </c>
       <c r="AH77" t="inlineStr"/>
       <c r="AI77" t="n">
         <v>0.44</v>
       </c>
       <c r="AJ77" t="n">
-        <v>0.2967899162622082</v>
+        <v>0.2967899162622332</v>
       </c>
       <c r="AK77" t="n">
-        <v>0.5832100837377918</v>
+        <v>0.5832100837377668</v>
       </c>
       <c r="AL77" t="b">
         <v>0</v>
       </c>
       <c r="AM77" t="inlineStr"/>
       <c r="AN77" t="inlineStr"/>
       <c r="AO77" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP77" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ77" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR77" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS77" t="inlineStr">
@@ -21174,54 +21174,54 @@
       </c>
       <c r="AA78" t="n">
         <v>0</v>
       </c>
       <c r="AB78" t="inlineStr"/>
       <c r="AC78" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD78" t="inlineStr"/>
       <c r="AE78" t="n">
         <v>14872</v>
       </c>
       <c r="AF78" t="n">
         <v>0</v>
       </c>
       <c r="AG78" t="n">
         <v>4</v>
       </c>
       <c r="AH78" t="inlineStr"/>
       <c r="AI78" t="n">
         <v>2.7</v>
       </c>
       <c r="AJ78" t="n">
-        <v>2.238545285733782</v>
+        <v>2.238545285733863</v>
       </c>
       <c r="AK78" t="n">
-        <v>3.161454714266218</v>
+        <v>3.161454714266138</v>
       </c>
       <c r="AL78" t="b">
         <v>0</v>
       </c>
       <c r="AM78" t="inlineStr"/>
       <c r="AN78" t="inlineStr"/>
       <c r="AO78" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP78" t="n">
         <v>0</v>
       </c>
       <c r="AQ78" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR78" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS78" t="inlineStr">
@@ -21432,54 +21432,54 @@
       </c>
       <c r="AA79" t="n">
         <v>0</v>
       </c>
       <c r="AB79" t="inlineStr"/>
       <c r="AC79" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD79" t="inlineStr"/>
       <c r="AE79" t="n">
         <v>14873</v>
       </c>
       <c r="AF79" t="n">
         <v>1</v>
       </c>
       <c r="AG79" t="n">
         <v>4</v>
       </c>
       <c r="AH79" t="inlineStr"/>
       <c r="AI79" t="n">
         <v>2.62</v>
       </c>
       <c r="AJ79" t="n">
-        <v>2.317667600997995</v>
+        <v>2.317667600998048</v>
       </c>
       <c r="AK79" t="n">
-        <v>2.922332399002005</v>
+        <v>2.922332399001952</v>
       </c>
       <c r="AL79" t="b">
         <v>0</v>
       </c>
       <c r="AM79" t="inlineStr"/>
       <c r="AN79" t="inlineStr"/>
       <c r="AO79" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP79" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ79" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR79" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS79" t="inlineStr">
@@ -21698,54 +21698,54 @@
       <c r="AB80" t="inlineStr"/>
       <c r="AC80" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD80" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE80" t="n">
         <v>14874</v>
       </c>
       <c r="AF80" t="n">
         <v>0</v>
       </c>
       <c r="AG80" t="n">
         <v>4</v>
       </c>
       <c r="AH80" t="inlineStr"/>
       <c r="AI80" t="n">
         <v>2.18</v>
       </c>
       <c r="AJ80" t="n">
-        <v>2.084526610841472</v>
+        <v>2.084526610841489</v>
       </c>
       <c r="AK80" t="n">
-        <v>2.275473389158528</v>
+        <v>2.275473389158511</v>
       </c>
       <c r="AL80" t="b">
         <v>0</v>
       </c>
       <c r="AM80" t="inlineStr"/>
       <c r="AN80" t="inlineStr"/>
       <c r="AO80" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP80" t="n">
         <v>0</v>
       </c>
       <c r="AQ80" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR80" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS80" t="inlineStr">
@@ -21966,54 +21966,54 @@
       <c r="AB81" t="inlineStr"/>
       <c r="AC81" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD81" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE81" t="n">
         <v>14875</v>
       </c>
       <c r="AF81" t="n">
         <v>1</v>
       </c>
       <c r="AG81" t="n">
         <v>4</v>
       </c>
       <c r="AH81" t="inlineStr"/>
       <c r="AI81" t="n">
         <v>1.57</v>
       </c>
       <c r="AJ81" t="n">
-        <v>1.060808591154518</v>
+        <v>1.060808591154607</v>
       </c>
       <c r="AK81" t="n">
-        <v>2.079191408845482</v>
+        <v>2.079191408845393</v>
       </c>
       <c r="AL81" t="b">
         <v>0</v>
       </c>
       <c r="AM81" t="inlineStr"/>
       <c r="AN81" t="inlineStr"/>
       <c r="AO81" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP81" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ81" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR81" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS81" t="inlineStr">
@@ -22234,54 +22234,54 @@
       <c r="AB82" t="inlineStr"/>
       <c r="AC82" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD82" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE82" t="n">
         <v>14876</v>
       </c>
       <c r="AF82" t="n">
         <v>0</v>
       </c>
       <c r="AG82" t="n">
         <v>4</v>
       </c>
       <c r="AH82" t="inlineStr"/>
       <c r="AI82" t="n">
         <v>1.51</v>
       </c>
       <c r="AJ82" t="n">
-        <v>1.112194211839467</v>
+        <v>1.112194211839536</v>
       </c>
       <c r="AK82" t="n">
-        <v>1.907805788160533</v>
+        <v>1.907805788160464</v>
       </c>
       <c r="AL82" t="b">
         <v>0</v>
       </c>
       <c r="AM82" t="inlineStr"/>
       <c r="AN82" t="inlineStr"/>
       <c r="AO82" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP82" t="n">
         <v>0</v>
       </c>
       <c r="AQ82" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR82" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS82" t="inlineStr">
@@ -22502,54 +22502,54 @@
       <c r="AB83" t="inlineStr"/>
       <c r="AC83" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD83" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE83" t="n">
         <v>14877</v>
       </c>
       <c r="AF83" t="n">
         <v>1</v>
       </c>
       <c r="AG83" t="n">
         <v>4</v>
       </c>
       <c r="AH83" t="inlineStr"/>
       <c r="AI83" t="n">
         <v>1.23</v>
       </c>
       <c r="AJ83" t="n">
-        <v>0.8321942118394672</v>
+        <v>0.8321942118395365</v>
       </c>
       <c r="AK83" t="n">
-        <v>1.627805788160533</v>
+        <v>1.627805788160464</v>
       </c>
       <c r="AL83" t="b">
         <v>0</v>
       </c>
       <c r="AM83" t="inlineStr"/>
       <c r="AN83" t="inlineStr"/>
       <c r="AO83" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP83" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ83" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR83" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS83" t="inlineStr">
@@ -22762,54 +22762,54 @@
       </c>
       <c r="AA84" t="n">
         <v>0</v>
       </c>
       <c r="AB84" t="inlineStr"/>
       <c r="AC84" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD84" t="inlineStr"/>
       <c r="AE84" t="n">
         <v>14878</v>
       </c>
       <c r="AF84" t="n">
         <v>0</v>
       </c>
       <c r="AG84" t="n">
         <v>4</v>
       </c>
       <c r="AH84" t="inlineStr"/>
       <c r="AI84" t="n">
         <v>0.9399999999999999</v>
       </c>
       <c r="AJ84" t="n">
-        <v>0.6535798325244163</v>
+        <v>0.6535798325244663</v>
       </c>
       <c r="AK84" t="n">
-        <v>1.226420167475584</v>
+        <v>1.226420167475534</v>
       </c>
       <c r="AL84" t="b">
         <v>0</v>
       </c>
       <c r="AM84" t="inlineStr"/>
       <c r="AN84" t="inlineStr"/>
       <c r="AO84" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP84" t="n">
         <v>0</v>
       </c>
       <c r="AQ84" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR84" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS84" t="inlineStr">
@@ -23020,54 +23020,54 @@
       </c>
       <c r="AA85" t="n">
         <v>0</v>
       </c>
       <c r="AB85" t="inlineStr"/>
       <c r="AC85" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD85" t="inlineStr"/>
       <c r="AE85" t="n">
         <v>14879</v>
       </c>
       <c r="AF85" t="n">
         <v>1</v>
       </c>
       <c r="AG85" t="n">
         <v>4</v>
       </c>
       <c r="AH85" t="inlineStr"/>
       <c r="AI85" t="n">
         <v>0.98</v>
       </c>
       <c r="AJ85" t="n">
-        <v>0.7890532216829442</v>
+        <v>0.7890532216829775</v>
       </c>
       <c r="AK85" t="n">
-        <v>1.170946778317056</v>
+        <v>1.170946778317022</v>
       </c>
       <c r="AL85" t="b">
         <v>0</v>
       </c>
       <c r="AM85" t="inlineStr"/>
       <c r="AN85" t="inlineStr"/>
       <c r="AO85" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP85" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ85" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR85" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS85" t="inlineStr">
@@ -23278,54 +23278,54 @@
       </c>
       <c r="AA86" t="n">
         <v>0</v>
       </c>
       <c r="AB86" t="inlineStr"/>
       <c r="AC86" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD86" t="inlineStr"/>
       <c r="AE86" t="n">
         <v>14880</v>
       </c>
       <c r="AF86" t="n">
         <v>0</v>
       </c>
       <c r="AG86" t="n">
         <v>4</v>
       </c>
       <c r="AH86" t="inlineStr"/>
       <c r="AI86" t="n">
         <v>0.96</v>
       </c>
       <c r="AJ86" t="n">
-        <v>0.5144575172602031</v>
+        <v>0.5144575172602808</v>
       </c>
       <c r="AK86" t="n">
-        <v>1.405542482739797</v>
+        <v>1.405542482739719</v>
       </c>
       <c r="AL86" t="b">
         <v>0</v>
       </c>
       <c r="AM86" t="inlineStr"/>
       <c r="AN86" t="inlineStr"/>
       <c r="AO86" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP86" t="n">
         <v>0</v>
       </c>
       <c r="AQ86" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR86" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS86" t="inlineStr">
@@ -23536,54 +23536,54 @@
       </c>
       <c r="AA87" t="n">
         <v>0</v>
       </c>
       <c r="AB87" t="inlineStr"/>
       <c r="AC87" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD87" t="inlineStr"/>
       <c r="AE87" t="n">
         <v>14881</v>
       </c>
       <c r="AF87" t="n">
         <v>1</v>
       </c>
       <c r="AG87" t="n">
         <v>4</v>
       </c>
       <c r="AH87" t="inlineStr"/>
       <c r="AI87" t="n">
         <v>0.63</v>
       </c>
       <c r="AJ87" t="n">
-        <v>0.5027021477886295</v>
+        <v>0.5027021477886517</v>
       </c>
       <c r="AK87" t="n">
-        <v>0.7572978522113705</v>
+        <v>0.7572978522113483</v>
       </c>
       <c r="AL87" t="b">
         <v>0</v>
       </c>
       <c r="AM87" t="inlineStr"/>
       <c r="AN87" t="inlineStr"/>
       <c r="AO87" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP87" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ87" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR87" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS87" t="inlineStr">
@@ -23794,54 +23794,54 @@
       </c>
       <c r="AA88" t="n">
         <v>0</v>
       </c>
       <c r="AB88" t="inlineStr"/>
       <c r="AC88" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD88" t="inlineStr"/>
       <c r="AE88" t="n">
         <v>14882</v>
       </c>
       <c r="AF88" t="n">
         <v>0</v>
       </c>
       <c r="AG88" t="n">
         <v>4</v>
       </c>
       <c r="AH88" t="inlineStr"/>
       <c r="AI88" t="n">
         <v>0.41</v>
       </c>
       <c r="AJ88" t="n">
-        <v>0.2827021477886295</v>
+        <v>0.2827021477886517</v>
       </c>
       <c r="AK88" t="n">
-        <v>0.5372978522113705</v>
+        <v>0.5372978522113483</v>
       </c>
       <c r="AL88" t="b">
         <v>0</v>
       </c>
       <c r="AM88" t="inlineStr"/>
       <c r="AN88" t="inlineStr"/>
       <c r="AO88" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP88" t="n">
         <v>0</v>
       </c>
       <c r="AQ88" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR88" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS88" t="inlineStr">
@@ -24054,54 +24054,54 @@
       </c>
       <c r="AA89" t="n">
         <v>0</v>
       </c>
       <c r="AB89" t="inlineStr"/>
       <c r="AC89" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD89" t="inlineStr"/>
       <c r="AE89" t="n">
         <v>14883</v>
       </c>
       <c r="AF89" t="n">
         <v>1</v>
       </c>
       <c r="AG89" t="n">
         <v>4</v>
       </c>
       <c r="AH89" t="inlineStr"/>
       <c r="AI89" t="n">
         <v>0.44</v>
       </c>
       <c r="AJ89" t="n">
-        <v>0.2967899162622082</v>
+        <v>0.2967899162622332</v>
       </c>
       <c r="AK89" t="n">
-        <v>0.5832100837377918</v>
+        <v>0.5832100837377668</v>
       </c>
       <c r="AL89" t="b">
         <v>0</v>
       </c>
       <c r="AM89" t="inlineStr"/>
       <c r="AN89" t="inlineStr"/>
       <c r="AO89" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP89" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ89" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR89" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS89" t="inlineStr">
@@ -24314,54 +24314,54 @@
       </c>
       <c r="AA90" t="n">
         <v>0</v>
       </c>
       <c r="AB90" t="inlineStr"/>
       <c r="AC90" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD90" t="inlineStr"/>
       <c r="AE90" t="n">
         <v>14884</v>
       </c>
       <c r="AF90" t="n">
         <v>0</v>
       </c>
       <c r="AG90" t="n">
         <v>4</v>
       </c>
       <c r="AH90" t="inlineStr"/>
       <c r="AI90" t="n">
         <v>0.44</v>
       </c>
       <c r="AJ90" t="n">
-        <v>0.2808776847357868</v>
+        <v>0.2808776847358146</v>
       </c>
       <c r="AK90" t="n">
-        <v>0.5991223152642131</v>
+        <v>0.5991223152641854</v>
       </c>
       <c r="AL90" t="b">
         <v>0</v>
       </c>
       <c r="AM90" t="inlineStr"/>
       <c r="AN90" t="inlineStr"/>
       <c r="AO90" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP90" t="n">
         <v>0</v>
       </c>
       <c r="AQ90" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR90" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS90" t="inlineStr">
@@ -24574,54 +24574,54 @@
       </c>
       <c r="AA91" t="n">
         <v>0</v>
       </c>
       <c r="AB91" t="inlineStr"/>
       <c r="AC91" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD91" t="inlineStr"/>
       <c r="AE91" t="n">
         <v>14885</v>
       </c>
       <c r="AF91" t="n">
         <v>1</v>
       </c>
       <c r="AG91" t="n">
         <v>4</v>
       </c>
       <c r="AH91" t="inlineStr"/>
       <c r="AI91" t="n">
         <v>0.38</v>
       </c>
       <c r="AJ91" t="n">
-        <v>0.2686143793150508</v>
+        <v>0.2686143793150702</v>
       </c>
       <c r="AK91" t="n">
-        <v>0.4913856206849492</v>
+        <v>0.4913856206849298</v>
       </c>
       <c r="AL91" t="b">
         <v>0</v>
       </c>
       <c r="AM91" t="inlineStr"/>
       <c r="AN91" t="inlineStr"/>
       <c r="AO91" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP91" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ91" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR91" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS91" t="inlineStr">
@@ -24834,54 +24834,54 @@
       </c>
       <c r="AA92" t="n">
         <v>0</v>
       </c>
       <c r="AB92" t="inlineStr"/>
       <c r="AC92" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD92" t="inlineStr"/>
       <c r="AE92" t="n">
         <v>14886</v>
       </c>
       <c r="AF92" t="n">
         <v>0</v>
       </c>
       <c r="AG92" t="n">
         <v>4</v>
       </c>
       <c r="AH92" t="inlineStr"/>
       <c r="AI92" t="n">
         <v>0.25</v>
       </c>
       <c r="AJ92" t="n">
-        <v>-0.6251727339531724</v>
+        <v>-0.6251727339530198</v>
       </c>
       <c r="AK92" t="n">
-        <v>1.125172733953173</v>
+        <v>1.12517273395302</v>
       </c>
       <c r="AL92" t="b">
         <v>0</v>
       </c>
       <c r="AM92" t="inlineStr"/>
       <c r="AN92" t="inlineStr"/>
       <c r="AO92" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP92" t="n">
         <v>0</v>
       </c>
       <c r="AQ92" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR92" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS92" t="inlineStr">
@@ -25094,54 +25094,54 @@
       </c>
       <c r="AA93" t="n">
         <v>0</v>
       </c>
       <c r="AB93" t="inlineStr"/>
       <c r="AC93" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD93" t="inlineStr"/>
       <c r="AE93" t="n">
         <v>14887</v>
       </c>
       <c r="AF93" t="n">
         <v>1</v>
       </c>
       <c r="AG93" t="n">
         <v>4</v>
       </c>
       <c r="AH93" t="inlineStr"/>
       <c r="AI93" t="n">
         <v>0.23</v>
       </c>
       <c r="AJ93" t="n">
-        <v>0.1663510738943147</v>
+        <v>0.1663510738943259</v>
       </c>
       <c r="AK93" t="n">
-        <v>0.2936489261056853</v>
+        <v>0.2936489261056742</v>
       </c>
       <c r="AL93" t="b">
         <v>0</v>
       </c>
       <c r="AM93" t="inlineStr"/>
       <c r="AN93" t="inlineStr"/>
       <c r="AO93" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP93" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ93" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR93" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS93" t="inlineStr">
@@ -25354,54 +25354,54 @@
       </c>
       <c r="AA94" t="n">
         <v>0</v>
       </c>
       <c r="AB94" t="inlineStr"/>
       <c r="AC94" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD94" t="inlineStr"/>
       <c r="AE94" t="n">
         <v>14888</v>
       </c>
       <c r="AF94" t="n">
         <v>0</v>
       </c>
       <c r="AG94" t="n">
         <v>4</v>
       </c>
       <c r="AH94" t="inlineStr"/>
       <c r="AI94" t="n">
         <v>1.09</v>
       </c>
       <c r="AJ94" t="n">
-        <v>0.9308776847357869</v>
+        <v>0.9308776847358147</v>
       </c>
       <c r="AK94" t="n">
-        <v>1.249122315264213</v>
+        <v>1.249122315264185</v>
       </c>
       <c r="AL94" t="b">
         <v>0</v>
       </c>
       <c r="AM94" t="inlineStr"/>
       <c r="AN94" t="inlineStr"/>
       <c r="AO94" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP94" t="n">
         <v>0</v>
       </c>
       <c r="AQ94" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR94" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS94" t="inlineStr">
@@ -25612,54 +25612,54 @@
       </c>
       <c r="AA95" t="n">
         <v>0</v>
       </c>
       <c r="AB95" t="inlineStr"/>
       <c r="AC95" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD95" t="inlineStr"/>
       <c r="AE95" t="n">
         <v>14889</v>
       </c>
       <c r="AF95" t="n">
         <v>1</v>
       </c>
       <c r="AG95" t="n">
         <v>4</v>
       </c>
       <c r="AH95" t="inlineStr"/>
       <c r="AI95" t="n">
         <v>0.43</v>
       </c>
       <c r="AJ95" t="n">
-        <v>0.3345266108414721</v>
+        <v>0.3345266108414888</v>
       </c>
       <c r="AK95" t="n">
-        <v>0.5254733891585279</v>
+        <v>0.5254733891585113</v>
       </c>
       <c r="AL95" t="b">
         <v>0</v>
       </c>
       <c r="AM95" t="inlineStr"/>
       <c r="AN95" t="inlineStr"/>
       <c r="AO95" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP95" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ95" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR95" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS95" t="inlineStr">
@@ -25878,54 +25878,54 @@
       <c r="AB96" t="inlineStr"/>
       <c r="AC96" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD96" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE96" t="n">
         <v>14890</v>
       </c>
       <c r="AF96" t="n">
         <v>0</v>
       </c>
       <c r="AG96" t="n">
         <v>4</v>
       </c>
       <c r="AH96" t="inlineStr"/>
       <c r="AI96" t="n">
         <v>1.11</v>
       </c>
       <c r="AJ96" t="n">
-        <v>1.078175536947158</v>
+        <v>1.078175536947163</v>
       </c>
       <c r="AK96" t="n">
-        <v>1.141824463052843</v>
+        <v>1.141824463052837</v>
       </c>
       <c r="AL96" t="b">
         <v>0</v>
       </c>
       <c r="AM96" t="inlineStr"/>
       <c r="AN96" t="inlineStr"/>
       <c r="AO96" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP96" t="n">
         <v>0</v>
       </c>
       <c r="AQ96" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR96" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS96" t="inlineStr">
@@ -26146,54 +26146,54 @@
       <c r="AB97" t="inlineStr"/>
       <c r="AC97" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD97" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE97" t="n">
         <v>14891</v>
       </c>
       <c r="AF97" t="n">
         <v>1</v>
       </c>
       <c r="AG97" t="n">
         <v>4</v>
       </c>
       <c r="AH97" t="inlineStr"/>
       <c r="AI97" t="n">
         <v>0.49</v>
       </c>
       <c r="AJ97" t="n">
-        <v>0.3467899162622082</v>
+        <v>0.3467899162622332</v>
       </c>
       <c r="AK97" t="n">
-        <v>0.6332100837377919</v>
+        <v>0.6332100837377668</v>
       </c>
       <c r="AL97" t="b">
         <v>0</v>
       </c>
       <c r="AM97" t="inlineStr"/>
       <c r="AN97" t="inlineStr"/>
       <c r="AO97" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP97" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ97" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR97" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS97" t="inlineStr">
@@ -26414,54 +26414,54 @@
       <c r="AB98" t="inlineStr"/>
       <c r="AC98" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD98" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE98" t="n">
         <v>14892</v>
       </c>
       <c r="AF98" t="n">
         <v>0</v>
       </c>
       <c r="AG98" t="n">
         <v>4</v>
       </c>
       <c r="AH98" t="inlineStr"/>
       <c r="AI98" t="n">
         <v>0.83</v>
       </c>
       <c r="AJ98" t="n">
-        <v>0.7981755369471574</v>
+        <v>0.7981755369471629</v>
       </c>
       <c r="AK98" t="n">
-        <v>0.8618244630528425</v>
+        <v>0.861824463052837</v>
       </c>
       <c r="AL98" t="b">
         <v>0</v>
       </c>
       <c r="AM98" t="inlineStr"/>
       <c r="AN98" t="inlineStr"/>
       <c r="AO98" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP98" t="n">
         <v>0</v>
       </c>
       <c r="AQ98" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR98" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS98" t="inlineStr">
@@ -26682,54 +26682,54 @@
       <c r="AB99" t="inlineStr"/>
       <c r="AC99" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD99" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE99" t="n">
         <v>14893</v>
       </c>
       <c r="AF99" t="n">
         <v>1</v>
       </c>
       <c r="AG99" t="n">
         <v>4</v>
       </c>
       <c r="AH99" t="inlineStr"/>
       <c r="AI99" t="n">
         <v>0.29</v>
       </c>
       <c r="AJ99" t="n">
-        <v>0.2263510738943147</v>
+        <v>0.2263510738943258</v>
       </c>
       <c r="AK99" t="n">
-        <v>0.3536489261056852</v>
+        <v>0.3536489261056741</v>
       </c>
       <c r="AL99" t="b">
         <v>1</v>
       </c>
       <c r="AM99" t="n">
         <v>0.001</v>
       </c>
       <c r="AN99" t="inlineStr"/>
       <c r="AO99" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP99" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ99" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR99" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -26944,54 +26944,54 @@
       </c>
       <c r="AA100" t="n">
         <v>0</v>
       </c>
       <c r="AB100" t="inlineStr"/>
       <c r="AC100" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD100" t="inlineStr"/>
       <c r="AE100" t="n">
         <v>14894</v>
       </c>
       <c r="AF100" t="n">
         <v>0</v>
       </c>
       <c r="AG100" t="n">
         <v>4</v>
       </c>
       <c r="AH100" t="inlineStr"/>
       <c r="AI100" t="n">
         <v>0.57</v>
       </c>
       <c r="AJ100" t="n">
-        <v>0.3472287586301015</v>
+        <v>0.3472287586301404</v>
       </c>
       <c r="AK100" t="n">
-        <v>0.7927712413698984</v>
+        <v>0.7927712413698595</v>
       </c>
       <c r="AL100" t="b">
         <v>0</v>
       </c>
       <c r="AM100" t="inlineStr"/>
       <c r="AN100" t="inlineStr"/>
       <c r="AO100" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP100" t="n">
         <v>0</v>
       </c>
       <c r="AQ100" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR100" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS100" t="inlineStr">
@@ -27202,54 +27202,54 @@
       </c>
       <c r="AA101" t="n">
         <v>0</v>
       </c>
       <c r="AB101" t="inlineStr"/>
       <c r="AC101" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD101" t="inlineStr"/>
       <c r="AE101" t="n">
         <v>14895</v>
       </c>
       <c r="AF101" t="n">
         <v>1</v>
       </c>
       <c r="AG101" t="n">
         <v>4</v>
       </c>
       <c r="AH101" t="inlineStr"/>
       <c r="AI101" t="n">
         <v>0.26</v>
       </c>
       <c r="AJ101" t="n">
-        <v>0.2281755369471574</v>
+        <v>0.2281755369471629</v>
       </c>
       <c r="AK101" t="n">
-        <v>0.2918244630528427</v>
+        <v>0.2918244630528371</v>
       </c>
       <c r="AL101" t="b">
         <v>0</v>
       </c>
       <c r="AM101" t="inlineStr"/>
       <c r="AN101" t="inlineStr"/>
       <c r="AO101" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP101" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ101" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR101" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS101" t="inlineStr">
@@ -27460,54 +27460,54 @@
       </c>
       <c r="AA102" t="n">
         <v>0</v>
       </c>
       <c r="AB102" t="inlineStr"/>
       <c r="AC102" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD102" t="inlineStr"/>
       <c r="AE102" t="n">
         <v>14896</v>
       </c>
       <c r="AF102" t="n">
         <v>0</v>
       </c>
       <c r="AG102" t="n">
         <v>4</v>
       </c>
       <c r="AH102" t="inlineStr"/>
       <c r="AI102" t="n">
         <v>0.45</v>
       </c>
       <c r="AJ102" t="n">
-        <v>0.1635798325244164</v>
+        <v>0.1635798325244663</v>
       </c>
       <c r="AK102" t="n">
-        <v>0.7364201674755837</v>
+        <v>0.7364201674755337</v>
       </c>
       <c r="AL102" t="b">
         <v>0</v>
       </c>
       <c r="AM102" t="inlineStr"/>
       <c r="AN102" t="inlineStr"/>
       <c r="AO102" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP102" t="n">
         <v>0</v>
       </c>
       <c r="AQ102" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR102" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS102" t="inlineStr">
@@ -27718,54 +27718,54 @@
       </c>
       <c r="AA103" t="n">
         <v>0</v>
       </c>
       <c r="AB103" t="inlineStr"/>
       <c r="AC103" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD103" t="inlineStr"/>
       <c r="AE103" t="n">
         <v>14897</v>
       </c>
       <c r="AF103" t="n">
         <v>1</v>
       </c>
       <c r="AG103" t="n">
         <v>4</v>
       </c>
       <c r="AH103" t="inlineStr"/>
       <c r="AI103" t="n">
         <v>0.21</v>
       </c>
       <c r="AJ103" t="n">
-        <v>0.1145266108414721</v>
+        <v>0.1145266108414888</v>
       </c>
       <c r="AK103" t="n">
-        <v>0.3054733891585278</v>
+        <v>0.3054733891585112</v>
       </c>
       <c r="AL103" t="b">
         <v>0</v>
       </c>
       <c r="AM103" t="inlineStr"/>
       <c r="AN103" t="inlineStr"/>
       <c r="AO103" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP103" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ103" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR103" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS103" t="inlineStr">
@@ -27976,54 +27976,54 @@
       </c>
       <c r="AA104" t="n">
         <v>0</v>
       </c>
       <c r="AB104" t="inlineStr"/>
       <c r="AC104" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD104" t="inlineStr"/>
       <c r="AE104" t="n">
         <v>14898</v>
       </c>
       <c r="AF104" t="n">
         <v>0</v>
       </c>
       <c r="AG104" t="n">
         <v>4</v>
       </c>
       <c r="AH104" t="inlineStr"/>
       <c r="AI104" t="n">
         <v>0.2</v>
       </c>
       <c r="AJ104" t="n">
-        <v>0.1363510738943148</v>
+        <v>0.1363510738943259</v>
       </c>
       <c r="AK104" t="n">
-        <v>0.2636489261056852</v>
+        <v>0.2636489261056741</v>
       </c>
       <c r="AL104" t="b">
         <v>0</v>
       </c>
       <c r="AM104" t="inlineStr"/>
       <c r="AN104" t="inlineStr"/>
       <c r="AO104" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP104" t="n">
         <v>0</v>
       </c>
       <c r="AQ104" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR104" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS104" t="inlineStr">
@@ -28236,54 +28236,54 @@
       </c>
       <c r="AA105" t="n">
         <v>0</v>
       </c>
       <c r="AB105" t="inlineStr"/>
       <c r="AC105" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD105" t="inlineStr"/>
       <c r="AE105" t="n">
         <v>14899</v>
       </c>
       <c r="AF105" t="n">
         <v>1</v>
       </c>
       <c r="AG105" t="n">
         <v>4</v>
       </c>
       <c r="AH105" t="inlineStr"/>
       <c r="AI105" t="n">
         <v>0.18</v>
       </c>
       <c r="AJ105" t="n">
-        <v>0.1163510738943147</v>
+        <v>0.1163510738943258</v>
       </c>
       <c r="AK105" t="n">
-        <v>0.2436489261056853</v>
+        <v>0.2436489261056742</v>
       </c>
       <c r="AL105" t="b">
         <v>0</v>
       </c>
       <c r="AM105" t="inlineStr"/>
       <c r="AN105" t="inlineStr"/>
       <c r="AO105" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP105" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ105" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR105" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS105" t="inlineStr">
@@ -28496,54 +28496,54 @@
       </c>
       <c r="AA106" t="n">
         <v>0</v>
       </c>
       <c r="AB106" t="inlineStr"/>
       <c r="AC106" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD106" t="inlineStr"/>
       <c r="AE106" t="n">
         <v>14900</v>
       </c>
       <c r="AF106" t="n">
         <v>0</v>
       </c>
       <c r="AG106" t="n">
         <v>4</v>
       </c>
       <c r="AH106" t="inlineStr"/>
       <c r="AI106" t="n">
         <v>0.18</v>
       </c>
       <c r="AJ106" t="n">
-        <v>0.06861437931505078</v>
+        <v>0.06861437931507021</v>
       </c>
       <c r="AK106" t="n">
-        <v>0.2913856206849492</v>
+        <v>0.2913856206849298</v>
       </c>
       <c r="AL106" t="b">
         <v>0</v>
       </c>
       <c r="AM106" t="inlineStr"/>
       <c r="AN106" t="inlineStr"/>
       <c r="AO106" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP106" t="n">
         <v>0</v>
       </c>
       <c r="AQ106" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR106" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS106" t="inlineStr">
@@ -28756,54 +28756,54 @@
       </c>
       <c r="AA107" t="n">
         <v>0</v>
       </c>
       <c r="AB107" t="inlineStr"/>
       <c r="AC107" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD107" t="inlineStr"/>
       <c r="AE107" t="n">
         <v>14901</v>
       </c>
       <c r="AF107" t="n">
         <v>1</v>
       </c>
       <c r="AG107" t="n">
         <v>4</v>
       </c>
       <c r="AH107" t="inlineStr"/>
       <c r="AI107" t="n">
         <v>0.16</v>
       </c>
       <c r="AJ107" t="n">
-        <v>0.1440877684735787</v>
+        <v>0.1440877684735815</v>
       </c>
       <c r="AK107" t="n">
-        <v>0.1759122315264213</v>
+        <v>0.1759122315264185</v>
       </c>
       <c r="AL107" t="b">
         <v>0</v>
       </c>
       <c r="AM107" t="inlineStr"/>
       <c r="AN107" t="inlineStr"/>
       <c r="AO107" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP107" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ107" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR107" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS107" t="inlineStr">
@@ -29024,54 +29024,54 @@
       <c r="AB108" t="inlineStr"/>
       <c r="AC108" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD108" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE108" t="n">
         <v>14902</v>
       </c>
       <c r="AF108" t="n">
         <v>0</v>
       </c>
       <c r="AG108" t="n">
         <v>4</v>
       </c>
       <c r="AH108" t="inlineStr"/>
       <c r="AI108" t="n">
         <v>3.47</v>
       </c>
       <c r="AJ108" t="n">
-        <v>3.279053221682944</v>
+        <v>3.279053221682978</v>
       </c>
       <c r="AK108" t="n">
-        <v>3.660946778317056</v>
+        <v>3.660946778317022</v>
       </c>
       <c r="AL108" t="b">
         <v>0</v>
       </c>
       <c r="AM108" t="inlineStr"/>
       <c r="AN108" t="inlineStr"/>
       <c r="AO108" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP108" t="n">
         <v>0</v>
       </c>
       <c r="AQ108" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR108" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS108" t="inlineStr">
@@ -29292,54 +29292,54 @@
       <c r="AB109" t="inlineStr"/>
       <c r="AC109" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD109" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE109" t="n">
         <v>14903</v>
       </c>
       <c r="AF109" t="n">
         <v>1</v>
       </c>
       <c r="AG109" t="n">
         <v>4</v>
       </c>
       <c r="AH109" t="inlineStr"/>
       <c r="AI109" t="n">
         <v>2.92</v>
       </c>
       <c r="AJ109" t="n">
-        <v>2.68131652710368</v>
+        <v>2.681316527103722</v>
       </c>
       <c r="AK109" t="n">
-        <v>3.15868347289632</v>
+        <v>3.158683472896278</v>
       </c>
       <c r="AL109" t="b">
         <v>1</v>
       </c>
       <c r="AM109" t="n">
         <v>0.01</v>
       </c>
       <c r="AN109" t="inlineStr"/>
       <c r="AO109" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP109" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ109" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR109" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -29562,54 +29562,54 @@
       <c r="AB110" t="inlineStr"/>
       <c r="AC110" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD110" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE110" t="n">
         <v>14904</v>
       </c>
       <c r="AF110" t="n">
         <v>0</v>
       </c>
       <c r="AG110" t="n">
         <v>4</v>
       </c>
       <c r="AH110" t="inlineStr"/>
       <c r="AI110" t="n">
         <v>1.05</v>
       </c>
       <c r="AJ110" t="n">
-        <v>0.9704388423678935</v>
+        <v>0.9704388423679073</v>
       </c>
       <c r="AK110" t="n">
-        <v>1.129561157632107</v>
+        <v>1.129561157632093</v>
       </c>
       <c r="AL110" t="b">
         <v>0</v>
       </c>
       <c r="AM110" t="inlineStr"/>
       <c r="AN110" t="inlineStr"/>
       <c r="AO110" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP110" t="n">
         <v>0</v>
       </c>
       <c r="AQ110" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR110" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS110" t="inlineStr">
@@ -29830,54 +29830,54 @@
       <c r="AB111" t="inlineStr"/>
       <c r="AC111" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD111" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE111" t="n">
         <v>14905</v>
       </c>
       <c r="AF111" t="n">
         <v>1</v>
       </c>
       <c r="AG111" t="n">
         <v>4</v>
       </c>
       <c r="AH111" t="inlineStr"/>
       <c r="AI111" t="n">
         <v>0.8</v>
       </c>
       <c r="AJ111" t="n">
-        <v>0.7204388423678935</v>
+        <v>0.7204388423679073</v>
       </c>
       <c r="AK111" t="n">
-        <v>0.8795611576321066</v>
+        <v>0.8795611576320927</v>
       </c>
       <c r="AL111" t="b">
         <v>1</v>
       </c>
       <c r="AM111" t="n">
         <v>0.01</v>
       </c>
       <c r="AN111" t="inlineStr"/>
       <c r="AO111" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP111" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ111" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR111" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -30100,54 +30100,54 @@
       <c r="AB112" t="inlineStr"/>
       <c r="AC112" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD112" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE112" t="n">
         <v>14906</v>
       </c>
       <c r="AF112" t="n">
         <v>0</v>
       </c>
       <c r="AG112" t="n">
         <v>4</v>
       </c>
       <c r="AH112" t="inlineStr"/>
       <c r="AI112" t="n">
         <v>6150</v>
       </c>
       <c r="AJ112" t="n">
-        <v>2480.639410007245</v>
+        <v>2480.639410007885</v>
       </c>
       <c r="AK112" t="n">
-        <v>9819.360589992755</v>
+        <v>9819.360589992115</v>
       </c>
       <c r="AL112" t="b">
         <v>0</v>
       </c>
       <c r="AM112" t="inlineStr"/>
       <c r="AN112" t="inlineStr"/>
       <c r="AO112" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP112" t="n">
         <v>0</v>
       </c>
       <c r="AQ112" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR112" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS112" t="inlineStr">
@@ -30368,54 +30368,54 @@
       <c r="AB113" t="inlineStr"/>
       <c r="AC113" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD113" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE113" t="n">
         <v>14907</v>
       </c>
       <c r="AF113" t="n">
         <v>1</v>
       </c>
       <c r="AG113" t="n">
         <v>4</v>
       </c>
       <c r="AH113" t="inlineStr"/>
       <c r="AI113" t="n">
         <v>2320</v>
       </c>
       <c r="AJ113" t="n">
-        <v>1349.3538768883</v>
+        <v>1349.353876888469</v>
       </c>
       <c r="AK113" t="n">
-        <v>3290.6461231117</v>
+        <v>3290.646123111531</v>
       </c>
       <c r="AL113" t="b">
         <v>1</v>
       </c>
       <c r="AM113" t="n">
         <v>0.001</v>
       </c>
       <c r="AN113" t="inlineStr"/>
       <c r="AO113" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP113" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ113" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR113" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -30638,54 +30638,54 @@
       <c r="AB114" t="inlineStr"/>
       <c r="AC114" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD114" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE114" t="n">
         <v>14908</v>
       </c>
       <c r="AF114" t="n">
         <v>0</v>
       </c>
       <c r="AG114" t="n">
         <v>4</v>
       </c>
       <c r="AH114" t="inlineStr"/>
       <c r="AI114" t="n">
         <v>4450</v>
       </c>
       <c r="AJ114" t="n">
-        <v>3366.377033050709</v>
+        <v>3366.377033050898</v>
       </c>
       <c r="AK114" t="n">
-        <v>5533.622966949291</v>
+        <v>5533.622966949102</v>
       </c>
       <c r="AL114" t="b">
         <v>0</v>
       </c>
       <c r="AM114" t="inlineStr"/>
       <c r="AN114" t="inlineStr"/>
       <c r="AO114" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP114" t="n">
         <v>0</v>
       </c>
       <c r="AQ114" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR114" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS114" t="inlineStr">
@@ -30906,54 +30906,54 @@
       <c r="AB115" t="inlineStr"/>
       <c r="AC115" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD115" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE115" t="n">
         <v>14909</v>
       </c>
       <c r="AF115" t="n">
         <v>1</v>
       </c>
       <c r="AG115" t="n">
         <v>4</v>
       </c>
       <c r="AH115" t="inlineStr"/>
       <c r="AI115" t="n">
         <v>3040</v>
       </c>
       <c r="AJ115" t="n">
-        <v>1085.977968555463</v>
+        <v>1085.977968555803</v>
       </c>
       <c r="AK115" t="n">
-        <v>4994.022031444538</v>
+        <v>4994.022031444197</v>
       </c>
       <c r="AL115" t="b">
         <v>0</v>
       </c>
       <c r="AM115" t="inlineStr"/>
       <c r="AN115" t="inlineStr"/>
       <c r="AO115" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP115" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ115" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR115" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS115" t="inlineStr">
@@ -31174,54 +31174,54 @@
       <c r="AB116" t="inlineStr"/>
       <c r="AC116" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD116" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE116" t="n">
         <v>14910</v>
       </c>
       <c r="AF116" t="n">
         <v>0</v>
       </c>
       <c r="AG116" t="n">
         <v>4</v>
       </c>
       <c r="AH116" t="inlineStr"/>
       <c r="AI116" t="n">
         <v>27500</v>
       </c>
       <c r="AJ116" t="n">
-        <v>13657.9497951661</v>
+        <v>13657.94979516851</v>
       </c>
       <c r="AK116" t="n">
-        <v>41342.0502048339</v>
+        <v>41342.05020483149</v>
       </c>
       <c r="AL116" t="b">
         <v>0</v>
       </c>
       <c r="AM116" t="inlineStr"/>
       <c r="AN116" t="inlineStr"/>
       <c r="AO116" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP116" t="n">
         <v>0</v>
       </c>
       <c r="AQ116" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR116" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS116" t="inlineStr">
@@ -31442,54 +31442,54 @@
       <c r="AB117" t="inlineStr"/>
       <c r="AC117" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD117" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE117" t="n">
         <v>14911</v>
       </c>
       <c r="AF117" t="n">
         <v>1</v>
       </c>
       <c r="AG117" t="n">
         <v>4</v>
       </c>
       <c r="AH117" t="inlineStr"/>
       <c r="AI117" t="n">
         <v>26000</v>
       </c>
       <c r="AJ117" t="n">
-        <v>21500.02092432805</v>
+        <v>21500.02092432884</v>
       </c>
       <c r="AK117" t="n">
-        <v>30499.97907567195</v>
+        <v>30499.97907567116</v>
       </c>
       <c r="AL117" t="b">
         <v>0</v>
       </c>
       <c r="AM117" t="inlineStr"/>
       <c r="AN117" t="inlineStr"/>
       <c r="AO117" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP117" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ117" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR117" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS117" t="inlineStr">
@@ -31702,54 +31702,54 @@
       </c>
       <c r="AA118" t="n">
         <v>0</v>
       </c>
       <c r="AB118" t="inlineStr"/>
       <c r="AC118" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD118" t="inlineStr"/>
       <c r="AE118" t="n">
         <v>14912</v>
       </c>
       <c r="AF118" t="n">
         <v>0</v>
       </c>
       <c r="AG118" t="n">
         <v>4</v>
       </c>
       <c r="AH118" t="inlineStr"/>
       <c r="AI118" t="n">
         <v>2.7</v>
       </c>
       <c r="AJ118" t="n">
-        <v>2.238545285733782</v>
+        <v>2.238545285733863</v>
       </c>
       <c r="AK118" t="n">
-        <v>3.161454714266218</v>
+        <v>3.161454714266138</v>
       </c>
       <c r="AL118" t="b">
         <v>0</v>
       </c>
       <c r="AM118" t="inlineStr"/>
       <c r="AN118" t="inlineStr"/>
       <c r="AO118" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP118" t="n">
         <v>0</v>
       </c>
       <c r="AQ118" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR118" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS118" t="inlineStr">
@@ -31960,54 +31960,54 @@
       </c>
       <c r="AA119" t="n">
         <v>0</v>
       </c>
       <c r="AB119" t="inlineStr"/>
       <c r="AC119" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD119" t="inlineStr"/>
       <c r="AE119" t="n">
         <v>14913</v>
       </c>
       <c r="AF119" t="n">
         <v>1</v>
       </c>
       <c r="AG119" t="n">
         <v>4</v>
       </c>
       <c r="AH119" t="inlineStr"/>
       <c r="AI119" t="n">
         <v>2.5</v>
       </c>
       <c r="AJ119" t="n">
-        <v>2.293140990156523</v>
+        <v>2.293140990156559</v>
       </c>
       <c r="AK119" t="n">
-        <v>2.706859009843477</v>
+        <v>2.706859009843441</v>
       </c>
       <c r="AL119" t="b">
         <v>0</v>
       </c>
       <c r="AM119" t="inlineStr"/>
       <c r="AN119" t="inlineStr"/>
       <c r="AO119" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP119" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ119" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR119" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS119" t="inlineStr">
@@ -32226,54 +32226,54 @@
       <c r="AB120" t="inlineStr"/>
       <c r="AC120" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD120" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE120" t="n">
         <v>14914</v>
       </c>
       <c r="AF120" t="n">
         <v>0</v>
       </c>
       <c r="AG120" t="n">
         <v>4</v>
       </c>
       <c r="AH120" t="inlineStr"/>
       <c r="AI120" t="n">
         <v>2.18</v>
       </c>
       <c r="AJ120" t="n">
-        <v>1.925404295577259</v>
+        <v>1.925404295577303</v>
       </c>
       <c r="AK120" t="n">
-        <v>2.434595704422741</v>
+        <v>2.434595704422697</v>
       </c>
       <c r="AL120" t="b">
         <v>0</v>
       </c>
       <c r="AM120" t="inlineStr"/>
       <c r="AN120" t="inlineStr"/>
       <c r="AO120" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP120" t="n">
         <v>0</v>
       </c>
       <c r="AQ120" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR120" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS120" t="inlineStr">
@@ -32494,54 +32494,54 @@
       <c r="AB121" t="inlineStr"/>
       <c r="AC121" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD121" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE121" t="n">
         <v>14915</v>
       </c>
       <c r="AF121" t="n">
         <v>1</v>
       </c>
       <c r="AG121" t="n">
         <v>4</v>
       </c>
       <c r="AH121" t="inlineStr"/>
       <c r="AI121" t="n">
         <v>1.54</v>
       </c>
       <c r="AJ121" t="n">
-        <v>1.189930906418731</v>
+        <v>1.189930906418792</v>
       </c>
       <c r="AK121" t="n">
-        <v>1.890069093581269</v>
+        <v>1.890069093581208</v>
       </c>
       <c r="AL121" t="b">
         <v>0</v>
       </c>
       <c r="AM121" t="inlineStr"/>
       <c r="AN121" t="inlineStr"/>
       <c r="AO121" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP121" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ121" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR121" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS121" t="inlineStr">
@@ -32762,54 +32762,54 @@
       <c r="AB122" t="inlineStr"/>
       <c r="AC122" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD122" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE122" t="n">
         <v>14916</v>
       </c>
       <c r="AF122" t="n">
         <v>0</v>
       </c>
       <c r="AG122" t="n">
         <v>4</v>
       </c>
       <c r="AH122" t="inlineStr"/>
       <c r="AI122" t="n">
         <v>1.51</v>
       </c>
       <c r="AJ122" t="n">
-        <v>1.112194211839467</v>
+        <v>1.112194211839536</v>
       </c>
       <c r="AK122" t="n">
-        <v>1.907805788160533</v>
+        <v>1.907805788160464</v>
       </c>
       <c r="AL122" t="b">
         <v>0</v>
       </c>
       <c r="AM122" t="inlineStr"/>
       <c r="AN122" t="inlineStr"/>
       <c r="AO122" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP122" t="n">
         <v>0</v>
       </c>
       <c r="AQ122" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR122" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS122" t="inlineStr">
@@ -33030,54 +33030,54 @@
       <c r="AB123" t="inlineStr"/>
       <c r="AC123" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD123" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE123" t="n">
         <v>14917</v>
       </c>
       <c r="AF123" t="n">
         <v>1</v>
       </c>
       <c r="AG123" t="n">
         <v>4</v>
       </c>
       <c r="AH123" t="inlineStr"/>
       <c r="AI123" t="n">
         <v>1.31</v>
       </c>
       <c r="AJ123" t="n">
-        <v>1.119053221682944</v>
+        <v>1.119053221682978</v>
       </c>
       <c r="AK123" t="n">
-        <v>1.500946778317056</v>
+        <v>1.500946778317023</v>
       </c>
       <c r="AL123" t="b">
         <v>0</v>
       </c>
       <c r="AM123" t="inlineStr"/>
       <c r="AN123" t="inlineStr"/>
       <c r="AO123" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP123" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ123" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR123" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS123" t="inlineStr">
@@ -33290,54 +33290,54 @@
       </c>
       <c r="AA124" t="n">
         <v>0</v>
       </c>
       <c r="AB124" t="inlineStr"/>
       <c r="AC124" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD124" t="inlineStr"/>
       <c r="AE124" t="n">
         <v>14918</v>
       </c>
       <c r="AF124" t="n">
         <v>0</v>
       </c>
       <c r="AG124" t="n">
         <v>4</v>
       </c>
       <c r="AH124" t="inlineStr"/>
       <c r="AI124" t="n">
         <v>0.9399999999999999</v>
       </c>
       <c r="AJ124" t="n">
-        <v>0.6535798325244163</v>
+        <v>0.6535798325244663</v>
       </c>
       <c r="AK124" t="n">
-        <v>1.226420167475584</v>
+        <v>1.226420167475534</v>
       </c>
       <c r="AL124" t="b">
         <v>0</v>
       </c>
       <c r="AM124" t="inlineStr"/>
       <c r="AN124" t="inlineStr"/>
       <c r="AO124" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP124" t="n">
         <v>0</v>
       </c>
       <c r="AQ124" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR124" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS124" t="inlineStr">
@@ -33548,54 +33548,54 @@
       </c>
       <c r="AA125" t="n">
         <v>0</v>
       </c>
       <c r="AB125" t="inlineStr"/>
       <c r="AC125" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD125" t="inlineStr"/>
       <c r="AE125" t="n">
         <v>14919</v>
       </c>
       <c r="AF125" t="n">
         <v>1</v>
       </c>
       <c r="AG125" t="n">
         <v>4</v>
       </c>
       <c r="AH125" t="inlineStr"/>
       <c r="AI125" t="n">
         <v>0.89</v>
       </c>
       <c r="AJ125" t="n">
-        <v>0.7308776847357868</v>
+        <v>0.7308776847358146</v>
       </c>
       <c r="AK125" t="n">
-        <v>1.049122315264213</v>
+        <v>1.049122315264186</v>
       </c>
       <c r="AL125" t="b">
         <v>0</v>
       </c>
       <c r="AM125" t="inlineStr"/>
       <c r="AN125" t="inlineStr"/>
       <c r="AO125" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP125" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ125" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR125" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS125" t="inlineStr">
@@ -33806,54 +33806,54 @@
       </c>
       <c r="AA126" t="n">
         <v>0</v>
       </c>
       <c r="AB126" t="inlineStr"/>
       <c r="AC126" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD126" t="inlineStr"/>
       <c r="AE126" t="n">
         <v>14920</v>
       </c>
       <c r="AF126" t="n">
         <v>0</v>
       </c>
       <c r="AG126" t="n">
         <v>4</v>
       </c>
       <c r="AH126" t="inlineStr"/>
       <c r="AI126" t="n">
         <v>0.96</v>
       </c>
       <c r="AJ126" t="n">
-        <v>0.5144575172602031</v>
+        <v>0.5144575172602808</v>
       </c>
       <c r="AK126" t="n">
-        <v>1.405542482739797</v>
+        <v>1.405542482739719</v>
       </c>
       <c r="AL126" t="b">
         <v>0</v>
       </c>
       <c r="AM126" t="inlineStr"/>
       <c r="AN126" t="inlineStr"/>
       <c r="AO126" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP126" t="n">
         <v>0</v>
       </c>
       <c r="AQ126" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR126" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS126" t="inlineStr">
@@ -34064,54 +34064,54 @@
       </c>
       <c r="AA127" t="n">
         <v>0</v>
       </c>
       <c r="AB127" t="inlineStr"/>
       <c r="AC127" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD127" t="inlineStr"/>
       <c r="AE127" t="n">
         <v>14921</v>
       </c>
       <c r="AF127" t="n">
         <v>1</v>
       </c>
       <c r="AG127" t="n">
         <v>4</v>
       </c>
       <c r="AH127" t="inlineStr"/>
       <c r="AI127" t="n">
         <v>0.62</v>
       </c>
       <c r="AJ127" t="n">
-        <v>0.4608776847357868</v>
+        <v>0.4608776847358146</v>
       </c>
       <c r="AK127" t="n">
-        <v>0.7791223152642132</v>
+        <v>0.7791223152641854</v>
       </c>
       <c r="AL127" t="b">
         <v>0</v>
       </c>
       <c r="AM127" t="inlineStr"/>
       <c r="AN127" t="inlineStr"/>
       <c r="AO127" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP127" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ127" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR127" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS127" t="inlineStr">
@@ -34322,54 +34322,54 @@
       </c>
       <c r="AA128" t="n">
         <v>0</v>
       </c>
       <c r="AB128" t="inlineStr"/>
       <c r="AC128" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD128" t="inlineStr"/>
       <c r="AE128" t="n">
         <v>14922</v>
       </c>
       <c r="AF128" t="n">
         <v>0</v>
       </c>
       <c r="AG128" t="n">
         <v>4</v>
       </c>
       <c r="AH128" t="inlineStr"/>
       <c r="AI128" t="n">
         <v>1.09</v>
       </c>
       <c r="AJ128" t="n">
-        <v>0.9308776847357869</v>
+        <v>0.9308776847358147</v>
       </c>
       <c r="AK128" t="n">
-        <v>1.249122315264213</v>
+        <v>1.249122315264185</v>
       </c>
       <c r="AL128" t="b">
         <v>0</v>
       </c>
       <c r="AM128" t="inlineStr"/>
       <c r="AN128" t="inlineStr"/>
       <c r="AO128" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP128" t="n">
         <v>0</v>
       </c>
       <c r="AQ128" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR128" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS128" t="inlineStr">
@@ -34580,54 +34580,54 @@
       </c>
       <c r="AA129" t="n">
         <v>0</v>
       </c>
       <c r="AB129" t="inlineStr"/>
       <c r="AC129" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD129" t="inlineStr"/>
       <c r="AE129" t="n">
         <v>14923</v>
       </c>
       <c r="AF129" t="n">
         <v>1</v>
       </c>
       <c r="AG129" t="n">
         <v>4</v>
       </c>
       <c r="AH129" t="inlineStr"/>
       <c r="AI129" t="n">
         <v>0.75</v>
       </c>
       <c r="AJ129" t="n">
-        <v>0.6704388423678934</v>
+        <v>0.6704388423679073</v>
       </c>
       <c r="AK129" t="n">
-        <v>0.8295611576321066</v>
+        <v>0.8295611576320927</v>
       </c>
       <c r="AL129" t="b">
         <v>0</v>
       </c>
       <c r="AM129" t="inlineStr"/>
       <c r="AN129" t="inlineStr"/>
       <c r="AO129" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP129" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ129" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR129" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS129" t="inlineStr">
@@ -34846,54 +34846,54 @@
       <c r="AB130" t="inlineStr"/>
       <c r="AC130" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD130" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE130" t="n">
         <v>14924</v>
       </c>
       <c r="AF130" t="n">
         <v>0</v>
       </c>
       <c r="AG130" t="n">
         <v>4</v>
       </c>
       <c r="AH130" t="inlineStr"/>
       <c r="AI130" t="n">
         <v>1.11</v>
       </c>
       <c r="AJ130" t="n">
-        <v>1.078175536947158</v>
+        <v>1.078175536947163</v>
       </c>
       <c r="AK130" t="n">
-        <v>1.141824463052843</v>
+        <v>1.141824463052837</v>
       </c>
       <c r="AL130" t="b">
         <v>0</v>
       </c>
       <c r="AM130" t="inlineStr"/>
       <c r="AN130" t="inlineStr"/>
       <c r="AO130" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP130" t="n">
         <v>0</v>
       </c>
       <c r="AQ130" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR130" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS130" t="inlineStr">
@@ -35114,54 +35114,54 @@
       <c r="AB131" t="inlineStr"/>
       <c r="AC131" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD131" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE131" t="n">
         <v>14925</v>
       </c>
       <c r="AF131" t="n">
         <v>1</v>
       </c>
       <c r="AG131" t="n">
         <v>4</v>
       </c>
       <c r="AH131" t="inlineStr"/>
       <c r="AI131" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AJ131" t="n">
-        <v>0.6104388423678934</v>
+        <v>0.6104388423679072</v>
       </c>
       <c r="AK131" t="n">
-        <v>0.7695611576321065</v>
+        <v>0.7695611576320927</v>
       </c>
       <c r="AL131" t="b">
         <v>0</v>
       </c>
       <c r="AM131" t="inlineStr"/>
       <c r="AN131" t="inlineStr"/>
       <c r="AO131" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP131" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ131" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR131" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS131" t="inlineStr">
@@ -35382,54 +35382,54 @@
       <c r="AB132" t="inlineStr"/>
       <c r="AC132" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD132" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE132" t="n">
         <v>14926</v>
       </c>
       <c r="AF132" t="n">
         <v>0</v>
       </c>
       <c r="AG132" t="n">
         <v>4</v>
       </c>
       <c r="AH132" t="inlineStr"/>
       <c r="AI132" t="n">
         <v>0.83</v>
       </c>
       <c r="AJ132" t="n">
-        <v>0.7981755369471574</v>
+        <v>0.7981755369471629</v>
       </c>
       <c r="AK132" t="n">
-        <v>0.8618244630528425</v>
+        <v>0.861824463052837</v>
       </c>
       <c r="AL132" t="b">
         <v>0</v>
       </c>
       <c r="AM132" t="inlineStr"/>
       <c r="AN132" t="inlineStr"/>
       <c r="AO132" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP132" t="n">
         <v>0</v>
       </c>
       <c r="AQ132" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR132" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS132" t="inlineStr">
@@ -35650,54 +35650,54 @@
       <c r="AB133" t="inlineStr"/>
       <c r="AC133" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD133" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE133" t="n">
         <v>14927</v>
       </c>
       <c r="AF133" t="n">
         <v>1</v>
       </c>
       <c r="AG133" t="n">
         <v>4</v>
       </c>
       <c r="AH133" t="inlineStr"/>
       <c r="AI133" t="n">
         <v>0.35</v>
       </c>
       <c r="AJ133" t="n">
-        <v>0.2227021477886295</v>
+        <v>0.2227021477886517</v>
       </c>
       <c r="AK133" t="n">
-        <v>0.4772978522113705</v>
+        <v>0.4772978522113483</v>
       </c>
       <c r="AL133" t="b">
         <v>1</v>
       </c>
       <c r="AM133" t="n">
         <v>0.001</v>
       </c>
       <c r="AN133" t="inlineStr"/>
       <c r="AO133" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP133" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ133" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR133" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -35912,54 +35912,54 @@
       </c>
       <c r="AA134" t="n">
         <v>0</v>
       </c>
       <c r="AB134" t="inlineStr"/>
       <c r="AC134" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD134" t="inlineStr"/>
       <c r="AE134" t="n">
         <v>14928</v>
       </c>
       <c r="AF134" t="n">
         <v>0</v>
       </c>
       <c r="AG134" t="n">
         <v>4</v>
       </c>
       <c r="AH134" t="inlineStr"/>
       <c r="AI134" t="n">
         <v>0.57</v>
       </c>
       <c r="AJ134" t="n">
-        <v>0.3472287586301015</v>
+        <v>0.3472287586301404</v>
       </c>
       <c r="AK134" t="n">
-        <v>0.7927712413698984</v>
+        <v>0.7927712413698595</v>
       </c>
       <c r="AL134" t="b">
         <v>0</v>
       </c>
       <c r="AM134" t="inlineStr"/>
       <c r="AN134" t="inlineStr"/>
       <c r="AO134" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP134" t="n">
         <v>0</v>
       </c>
       <c r="AQ134" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR134" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS134" t="inlineStr">
@@ -36170,54 +36170,54 @@
       </c>
       <c r="AA135" t="n">
         <v>0</v>
       </c>
       <c r="AB135" t="inlineStr"/>
       <c r="AC135" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD135" t="inlineStr"/>
       <c r="AE135" t="n">
         <v>14929</v>
       </c>
       <c r="AF135" t="n">
         <v>1</v>
       </c>
       <c r="AG135" t="n">
         <v>4</v>
       </c>
       <c r="AH135" t="inlineStr"/>
       <c r="AI135" t="n">
         <v>0.28</v>
       </c>
       <c r="AJ135" t="n">
-        <v>0.1845266108414721</v>
+        <v>0.1845266108414888</v>
       </c>
       <c r="AK135" t="n">
-        <v>0.3754733891585279</v>
+        <v>0.3754733891585113</v>
       </c>
       <c r="AL135" t="b">
         <v>0</v>
       </c>
       <c r="AM135" t="inlineStr"/>
       <c r="AN135" t="inlineStr"/>
       <c r="AO135" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP135" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ135" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR135" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS135" t="inlineStr">
@@ -36428,54 +36428,54 @@
       </c>
       <c r="AA136" t="n">
         <v>0</v>
       </c>
       <c r="AB136" t="inlineStr"/>
       <c r="AC136" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD136" t="inlineStr"/>
       <c r="AE136" t="n">
         <v>14930</v>
       </c>
       <c r="AF136" t="n">
         <v>0</v>
       </c>
       <c r="AG136" t="n">
         <v>4</v>
       </c>
       <c r="AH136" t="inlineStr"/>
       <c r="AI136" t="n">
         <v>0.45</v>
       </c>
       <c r="AJ136" t="n">
-        <v>0.1635798325244164</v>
+        <v>0.1635798325244663</v>
       </c>
       <c r="AK136" t="n">
-        <v>0.7364201674755837</v>
+        <v>0.7364201674755337</v>
       </c>
       <c r="AL136" t="b">
         <v>0</v>
       </c>
       <c r="AM136" t="inlineStr"/>
       <c r="AN136" t="inlineStr"/>
       <c r="AO136" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP136" t="n">
         <v>0</v>
       </c>
       <c r="AQ136" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR136" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS136" t="inlineStr">
@@ -36686,54 +36686,54 @@
       </c>
       <c r="AA137" t="n">
         <v>0</v>
       </c>
       <c r="AB137" t="inlineStr"/>
       <c r="AC137" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD137" t="inlineStr"/>
       <c r="AE137" t="n">
         <v>14931</v>
       </c>
       <c r="AF137" t="n">
         <v>1</v>
       </c>
       <c r="AG137" t="n">
         <v>4</v>
       </c>
       <c r="AH137" t="inlineStr"/>
       <c r="AI137" t="n">
         <v>0.23</v>
       </c>
       <c r="AJ137" t="n">
-        <v>0.1345266108414721</v>
+        <v>0.1345266108414888</v>
       </c>
       <c r="AK137" t="n">
-        <v>0.3254733891585279</v>
+        <v>0.3254733891585112</v>
       </c>
       <c r="AL137" t="b">
         <v>0</v>
       </c>
       <c r="AM137" t="inlineStr"/>
       <c r="AN137" t="inlineStr"/>
       <c r="AO137" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP137" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ137" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR137" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS137" t="inlineStr">
@@ -36948,54 +36948,54 @@
       <c r="AB138" t="inlineStr"/>
       <c r="AC138" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD138" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE138" t="n">
         <v>16001</v>
       </c>
       <c r="AF138" t="n">
         <v>0</v>
       </c>
       <c r="AG138" t="n">
         <v>18</v>
       </c>
       <c r="AH138" t="inlineStr"/>
       <c r="AI138" t="n">
         <v>44.6</v>
       </c>
       <c r="AJ138" t="n">
-        <v>40.38035958196039</v>
+        <v>40.38035958196012</v>
       </c>
       <c r="AK138" t="n">
-        <v>48.81964041803961</v>
+        <v>48.81964041803988</v>
       </c>
       <c r="AL138" t="b">
         <v>0</v>
       </c>
       <c r="AM138" t="inlineStr"/>
       <c r="AN138" t="inlineStr"/>
       <c r="AO138" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP138" t="n">
         <v>0</v>
       </c>
       <c r="AQ138" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR138" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS138" t="inlineStr">
@@ -37212,54 +37212,54 @@
       <c r="AB139" t="inlineStr"/>
       <c r="AC139" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD139" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE139" t="n">
         <v>16002</v>
       </c>
       <c r="AF139" t="n">
         <v>1</v>
       </c>
       <c r="AG139" t="n">
         <v>14</v>
       </c>
       <c r="AH139" t="inlineStr"/>
       <c r="AI139" t="n">
         <v>49.7</v>
       </c>
       <c r="AJ139" t="n">
-        <v>44.51510236517228</v>
+        <v>44.515102365168</v>
       </c>
       <c r="AK139" t="n">
-        <v>54.88489763482773</v>
+        <v>54.884897634832</v>
       </c>
       <c r="AL139" t="b">
         <v>0</v>
       </c>
       <c r="AM139" t="inlineStr"/>
       <c r="AN139" t="inlineStr"/>
       <c r="AO139" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP139" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ139" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR139" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS139" t="inlineStr">
@@ -37476,54 +37476,54 @@
       <c r="AB140" t="inlineStr"/>
       <c r="AC140" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD140" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE140" t="n">
         <v>16003</v>
       </c>
       <c r="AF140" t="n">
         <v>2</v>
       </c>
       <c r="AG140" t="n">
         <v>18</v>
       </c>
       <c r="AH140" t="inlineStr"/>
       <c r="AI140" t="n">
         <v>47.3</v>
       </c>
       <c r="AJ140" t="n">
-        <v>42.2364613356505</v>
+        <v>42.23646133565018</v>
       </c>
       <c r="AK140" t="n">
-        <v>52.36353866434949</v>
+        <v>52.36353866434981</v>
       </c>
       <c r="AL140" t="b">
         <v>0</v>
       </c>
       <c r="AM140" t="inlineStr"/>
       <c r="AN140" t="inlineStr"/>
       <c r="AO140" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP140" t="n">
         <v>2.1</v>
       </c>
       <c r="AQ140" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR140" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS140" t="inlineStr">
@@ -37740,54 +37740,54 @@
       <c r="AB141" t="inlineStr"/>
       <c r="AC141" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD141" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE141" t="n">
         <v>16004</v>
       </c>
       <c r="AF141" t="n">
         <v>0</v>
       </c>
       <c r="AG141" t="n">
         <v>18</v>
       </c>
       <c r="AH141" t="inlineStr"/>
       <c r="AI141" t="n">
         <v>95.40000000000001</v>
       </c>
       <c r="AJ141" t="n">
-        <v>86.74976946675835</v>
+        <v>86.7497694667578</v>
       </c>
       <c r="AK141" t="n">
-        <v>104.0502305332417</v>
+        <v>104.0502305332422</v>
       </c>
       <c r="AL141" t="b">
         <v>0</v>
       </c>
       <c r="AM141" t="inlineStr"/>
       <c r="AN141" t="inlineStr"/>
       <c r="AO141" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP141" t="n">
         <v>0</v>
       </c>
       <c r="AQ141" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR141" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS141" t="inlineStr">
@@ -38004,54 +38004,54 @@
       <c r="AB142" t="inlineStr"/>
       <c r="AC142" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD142" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE142" t="n">
         <v>16005</v>
       </c>
       <c r="AF142" t="n">
         <v>1</v>
       </c>
       <c r="AG142" t="n">
         <v>14</v>
       </c>
       <c r="AH142" t="inlineStr"/>
       <c r="AI142" t="n">
         <v>98.2</v>
       </c>
       <c r="AJ142" t="n">
-        <v>80.48497157319261</v>
+        <v>80.48497157317803</v>
       </c>
       <c r="AK142" t="n">
-        <v>115.9150284268074</v>
+        <v>115.915028426822</v>
       </c>
       <c r="AL142" t="b">
         <v>0</v>
       </c>
       <c r="AM142" t="inlineStr"/>
       <c r="AN142" t="inlineStr"/>
       <c r="AO142" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP142" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ142" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR142" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS142" t="inlineStr">
@@ -38268,54 +38268,54 @@
       <c r="AB143" t="inlineStr"/>
       <c r="AC143" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD143" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE143" t="n">
         <v>16006</v>
       </c>
       <c r="AF143" t="n">
         <v>2</v>
       </c>
       <c r="AG143" t="n">
         <v>18</v>
       </c>
       <c r="AH143" t="inlineStr"/>
       <c r="AI143" t="n">
         <v>88.90000000000001</v>
       </c>
       <c r="AJ143" t="n">
-        <v>73.70933427812146</v>
+        <v>73.70933427812048</v>
       </c>
       <c r="AK143" t="n">
-        <v>104.0906657218786</v>
+        <v>104.0906657218795</v>
       </c>
       <c r="AL143" t="b">
         <v>0</v>
       </c>
       <c r="AM143" t="inlineStr"/>
       <c r="AN143" t="inlineStr"/>
       <c r="AO143" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP143" t="n">
         <v>2.1</v>
       </c>
       <c r="AQ143" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR143" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS143" t="inlineStr">
@@ -38528,54 +38528,54 @@
       <c r="AB144" t="inlineStr"/>
       <c r="AC144" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD144" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE144" t="n">
         <v>16203</v>
       </c>
       <c r="AF144" t="n">
         <v>0</v>
       </c>
       <c r="AG144" t="n">
         <v>15</v>
       </c>
       <c r="AH144" t="inlineStr"/>
       <c r="AI144" t="n">
         <v>1.43</v>
       </c>
       <c r="AJ144" t="n">
-        <v>1.374621845843536</v>
+        <v>1.374621845843513</v>
       </c>
       <c r="AK144" t="n">
-        <v>1.485378154156464</v>
+        <v>1.485378154156487</v>
       </c>
       <c r="AL144" t="b">
         <v>0</v>
       </c>
       <c r="AM144" t="inlineStr"/>
       <c r="AN144" t="inlineStr"/>
       <c r="AO144" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP144" t="n">
         <v>0</v>
       </c>
       <c r="AQ144" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR144" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS144" t="inlineStr">
@@ -38786,54 +38786,54 @@
       <c r="AB145" t="inlineStr"/>
       <c r="AC145" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD145" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE145" t="n">
         <v>16204</v>
       </c>
       <c r="AF145" t="n">
         <v>1</v>
       </c>
       <c r="AG145" t="n">
         <v>15</v>
       </c>
       <c r="AH145" t="inlineStr"/>
       <c r="AI145" t="n">
         <v>0.44</v>
       </c>
       <c r="AJ145" t="n">
-        <v>0.3846218458435359</v>
+        <v>0.3846218458435132</v>
       </c>
       <c r="AK145" t="n">
-        <v>0.4953781541564641</v>
+        <v>0.4953781541564868</v>
       </c>
       <c r="AL145" t="b">
         <v>0</v>
       </c>
       <c r="AM145" t="inlineStr"/>
       <c r="AN145" t="inlineStr"/>
       <c r="AO145" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP145" t="n">
         <v>20</v>
       </c>
       <c r="AQ145" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR145" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS145" t="inlineStr">
@@ -39544,54 +39544,54 @@
       <c r="AB148" t="inlineStr"/>
       <c r="AC148" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD148" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE148" t="n">
         <v>16207</v>
       </c>
       <c r="AF148" t="n">
         <v>0</v>
       </c>
       <c r="AG148" t="n">
         <v>15</v>
       </c>
       <c r="AH148" t="inlineStr"/>
       <c r="AI148" t="n">
         <v>1.43</v>
       </c>
       <c r="AJ148" t="n">
-        <v>1.374621845843536</v>
+        <v>1.374621845843513</v>
       </c>
       <c r="AK148" t="n">
-        <v>1.485378154156464</v>
+        <v>1.485378154156487</v>
       </c>
       <c r="AL148" t="b">
         <v>0</v>
       </c>
       <c r="AM148" t="inlineStr"/>
       <c r="AN148" t="inlineStr"/>
       <c r="AO148" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP148" t="n">
         <v>0</v>
       </c>
       <c r="AQ148" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR148" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS148" t="inlineStr">
@@ -39802,54 +39802,54 @@
       <c r="AB149" t="inlineStr"/>
       <c r="AC149" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD149" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE149" t="n">
         <v>16208</v>
       </c>
       <c r="AF149" t="n">
         <v>1</v>
       </c>
       <c r="AG149" t="n">
         <v>15</v>
       </c>
       <c r="AH149" t="inlineStr"/>
       <c r="AI149" t="n">
         <v>0.29</v>
       </c>
       <c r="AJ149" t="n">
-        <v>0.1847815071027181</v>
+        <v>0.1847815071026751</v>
       </c>
       <c r="AK149" t="n">
-        <v>0.3952184928972819</v>
+        <v>0.3952184928973249</v>
       </c>
       <c r="AL149" t="b">
         <v>0</v>
       </c>
       <c r="AM149" t="inlineStr"/>
       <c r="AN149" t="inlineStr"/>
       <c r="AO149" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP149" t="n">
         <v>20</v>
       </c>
       <c r="AQ149" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR149" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS149" t="inlineStr">
@@ -40568,54 +40568,54 @@
       <c r="AB152" t="inlineStr"/>
       <c r="AC152" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD152" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE152" t="n">
         <v>18125</v>
       </c>
       <c r="AF152" t="n">
         <v>0</v>
       </c>
       <c r="AG152" t="n">
         <v>4</v>
       </c>
       <c r="AH152" t="inlineStr"/>
       <c r="AI152" t="n">
         <v>60000</v>
       </c>
       <c r="AJ152" t="n">
-        <v>23904.69400546589</v>
+        <v>23904.69400547219</v>
       </c>
       <c r="AK152" t="n">
-        <v>96095.30599453411</v>
+        <v>96095.30599452782</v>
       </c>
       <c r="AL152" t="b">
         <v>0</v>
       </c>
       <c r="AM152" t="inlineStr"/>
       <c r="AN152" t="inlineStr"/>
       <c r="AO152" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP152" t="n">
         <v>0</v>
       </c>
       <c r="AQ152" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR152" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS152" t="inlineStr">
@@ -40836,54 +40836,54 @@
       <c r="AB153" t="inlineStr"/>
       <c r="AC153" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD153" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE153" t="n">
         <v>18126</v>
       </c>
       <c r="AF153" t="n">
         <v>1</v>
       </c>
       <c r="AG153" t="n">
         <v>4</v>
       </c>
       <c r="AH153" t="inlineStr"/>
       <c r="AI153" t="n">
         <v>2320</v>
       </c>
       <c r="AJ153" t="n">
-        <v>1489.381514320807</v>
+        <v>1489.381514320952</v>
       </c>
       <c r="AK153" t="n">
-        <v>3150.618485679192</v>
+        <v>3150.618485679048</v>
       </c>
       <c r="AL153" t="b">
         <v>1</v>
       </c>
       <c r="AM153" t="n">
         <v>0.001</v>
       </c>
       <c r="AN153" t="inlineStr"/>
       <c r="AO153" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP153" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ153" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR153" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>