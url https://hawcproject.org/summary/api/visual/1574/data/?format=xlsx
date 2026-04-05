--- v0 (2025-10-09)
+++ v1 (2026-04-05)
@@ -10658,54 +10658,54 @@
       <c r="AB42" t="inlineStr"/>
       <c r="AC42" t="inlineStr">
         <is>
           <t>significant</t>
         </is>
       </c>
       <c r="AD42" t="inlineStr">
         <is>
           <t>Wing web thickness</t>
         </is>
       </c>
       <c r="AE42" t="n">
         <v>13926</v>
       </c>
       <c r="AF42" t="n">
         <v>0</v>
       </c>
       <c r="AG42" t="n">
         <v>10</v>
       </c>
       <c r="AH42" t="inlineStr"/>
       <c r="AI42" t="n">
         <v>6.72</v>
       </c>
       <c r="AJ42" t="n">
-        <v>4.706699523786416</v>
+        <v>4.706699523836161</v>
       </c>
       <c r="AK42" t="n">
-        <v>8.733300476213584</v>
+        <v>8.733300476163839</v>
       </c>
       <c r="AL42" t="b">
         <v>0</v>
       </c>
       <c r="AM42" t="inlineStr"/>
       <c r="AN42" t="inlineStr"/>
       <c r="AO42" t="inlineStr">
         <is>
           <t>mg ion/kg egg</t>
         </is>
       </c>
       <c r="AP42" t="n">
         <v>0</v>
       </c>
       <c r="AQ42" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR42" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS42" t="inlineStr">
@@ -10920,54 +10920,54 @@
       <c r="AB43" t="inlineStr"/>
       <c r="AC43" t="inlineStr">
         <is>
           <t>significant</t>
         </is>
       </c>
       <c r="AD43" t="inlineStr">
         <is>
           <t>Wing web thickness</t>
         </is>
       </c>
       <c r="AE43" t="n">
         <v>13927</v>
       </c>
       <c r="AF43" t="n">
         <v>1</v>
       </c>
       <c r="AG43" t="n">
         <v>10</v>
       </c>
       <c r="AH43" t="inlineStr"/>
       <c r="AI43" t="n">
         <v>5.46</v>
       </c>
       <c r="AJ43" t="n">
-        <v>4.147963898726785</v>
+        <v>4.147963898759204</v>
       </c>
       <c r="AK43" t="n">
-        <v>6.772036101273215</v>
+        <v>6.772036101240796</v>
       </c>
       <c r="AL43" t="b">
         <v>0</v>
       </c>
       <c r="AM43" t="inlineStr"/>
       <c r="AN43" t="inlineStr"/>
       <c r="AO43" t="inlineStr">
         <is>
           <t>mg ion/kg egg</t>
         </is>
       </c>
       <c r="AP43" t="n">
         <v>0.93</v>
       </c>
       <c r="AQ43" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR43" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS43" t="inlineStr">
@@ -11182,54 +11182,54 @@
       <c r="AB44" t="inlineStr"/>
       <c r="AC44" t="inlineStr">
         <is>
           <t>significant</t>
         </is>
       </c>
       <c r="AD44" t="inlineStr">
         <is>
           <t>Wing web thickness</t>
         </is>
       </c>
       <c r="AE44" t="n">
         <v>13928</v>
       </c>
       <c r="AF44" t="n">
         <v>2</v>
       </c>
       <c r="AG44" t="n">
         <v>10</v>
       </c>
       <c r="AH44" t="inlineStr"/>
       <c r="AI44" t="n">
         <v>4.88</v>
       </c>
       <c r="AJ44" t="n">
-        <v>3.183388026067454</v>
+        <v>3.183388026109375</v>
       </c>
       <c r="AK44" t="n">
-        <v>6.576611973932546</v>
+        <v>6.576611973890625</v>
       </c>
       <c r="AL44" t="b">
         <v>0</v>
       </c>
       <c r="AM44" t="inlineStr"/>
       <c r="AN44" t="inlineStr"/>
       <c r="AO44" t="inlineStr">
         <is>
           <t>mg ion/kg egg</t>
         </is>
       </c>
       <c r="AP44" t="n">
         <v>2.31</v>
       </c>
       <c r="AQ44" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR44" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS44" t="inlineStr">
@@ -11444,54 +11444,54 @@
       <c r="AB45" t="inlineStr"/>
       <c r="AC45" t="inlineStr">
         <is>
           <t>significant</t>
         </is>
       </c>
       <c r="AD45" t="inlineStr">
         <is>
           <t>Wing web thickness</t>
         </is>
       </c>
       <c r="AE45" t="n">
         <v>13929</v>
       </c>
       <c r="AF45" t="n">
         <v>3</v>
       </c>
       <c r="AG45" t="n">
         <v>10</v>
       </c>
       <c r="AH45" t="inlineStr"/>
       <c r="AI45" t="n">
         <v>4.63</v>
       </c>
       <c r="AJ45" t="n">
-        <v>2.797684821001466</v>
+        <v>2.797684821046739</v>
       </c>
       <c r="AK45" t="n">
-        <v>6.462315178998534</v>
+        <v>6.46231517895326</v>
       </c>
       <c r="AL45" t="b">
         <v>0</v>
       </c>
       <c r="AM45" t="inlineStr"/>
       <c r="AN45" t="inlineStr"/>
       <c r="AO45" t="inlineStr">
         <is>
           <t>mg ion/kg egg</t>
         </is>
       </c>
       <c r="AP45" t="n">
         <v>4.6</v>
       </c>
       <c r="AQ45" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR45" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS45" t="inlineStr">
@@ -13560,54 +13560,54 @@
       <c r="AB54" t="inlineStr"/>
       <c r="AC54" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD54" t="inlineStr">
         <is>
           <t>Wing web thickness</t>
         </is>
       </c>
       <c r="AE54" t="n">
         <v>15998</v>
       </c>
       <c r="AF54" t="n">
         <v>0</v>
       </c>
       <c r="AG54" t="n">
         <v>18</v>
       </c>
       <c r="AH54" t="inlineStr"/>
       <c r="AI54" t="n">
         <v>0.67</v>
       </c>
       <c r="AJ54" t="n">
-        <v>0.6277802232694704</v>
+        <v>0.6277802232694677</v>
       </c>
       <c r="AK54" t="n">
-        <v>0.7122197767305297</v>
+        <v>0.7122197767305324</v>
       </c>
       <c r="AL54" t="b">
         <v>0</v>
       </c>
       <c r="AM54" t="inlineStr"/>
       <c r="AN54" t="inlineStr"/>
       <c r="AO54" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP54" t="n">
         <v>0</v>
       </c>
       <c r="AQ54" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR54" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS54" t="inlineStr">
@@ -13822,54 +13822,54 @@
       <c r="AB55" t="inlineStr"/>
       <c r="AC55" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD55" t="inlineStr">
         <is>
           <t>Wing web thickness</t>
         </is>
       </c>
       <c r="AE55" t="n">
         <v>15999</v>
       </c>
       <c r="AF55" t="n">
         <v>1</v>
       </c>
       <c r="AG55" t="n">
         <v>14</v>
       </c>
       <c r="AH55" t="inlineStr"/>
       <c r="AI55" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AJ55" t="n">
-        <v>0.6252176487051591</v>
+        <v>0.6252176487051058</v>
       </c>
       <c r="AK55" t="n">
-        <v>0.7547823512948408</v>
+        <v>0.7547823512948941</v>
       </c>
       <c r="AL55" t="b">
         <v>0</v>
       </c>
       <c r="AM55" t="inlineStr"/>
       <c r="AN55" t="inlineStr"/>
       <c r="AO55" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP55" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ55" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR55" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS55" t="inlineStr">
@@ -14084,54 +14084,54 @@
       <c r="AB56" t="inlineStr"/>
       <c r="AC56" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD56" t="inlineStr">
         <is>
           <t>Wing web thickness</t>
         </is>
       </c>
       <c r="AE56" t="n">
         <v>16000</v>
       </c>
       <c r="AF56" t="n">
         <v>2</v>
       </c>
       <c r="AG56" t="n">
         <v>18</v>
       </c>
       <c r="AH56" t="inlineStr"/>
       <c r="AI56" t="n">
         <v>0.57</v>
       </c>
       <c r="AJ56" t="n">
-        <v>0.485610175369012</v>
+        <v>0.4856101753690066</v>
       </c>
       <c r="AK56" t="n">
-        <v>0.6543898246309879</v>
+        <v>0.6543898246309933</v>
       </c>
       <c r="AL56" t="b">
         <v>1</v>
       </c>
       <c r="AM56" t="n">
         <v>0.05</v>
       </c>
       <c r="AN56" t="inlineStr"/>
       <c r="AO56" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP56" t="n">
         <v>2.1</v>
       </c>
       <c r="AQ56" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR56" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>