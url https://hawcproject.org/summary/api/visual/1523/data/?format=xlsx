--- v0 (2025-10-09)
+++ v1 (2026-04-05)
@@ -1016,54 +1016,54 @@
       <c r="AB2" t="inlineStr"/>
       <c r="AC2" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD2" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE2" t="n">
         <v>12639</v>
       </c>
       <c r="AF2" t="n">
         <v>0</v>
       </c>
       <c r="AG2" t="n">
         <v>10</v>
       </c>
       <c r="AH2" t="inlineStr"/>
       <c r="AI2" t="n">
         <v>0.35</v>
       </c>
       <c r="AJ2" t="n">
-        <v>-0.1476737994960882</v>
+        <v>-0.1476737994837914</v>
       </c>
       <c r="AK2" t="n">
-        <v>0.8476737994960881</v>
+        <v>0.8476737994837914</v>
       </c>
       <c r="AL2" t="b">
         <v>0</v>
       </c>
       <c r="AM2" t="inlineStr"/>
       <c r="AN2" t="inlineStr"/>
       <c r="AO2" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP2" t="n">
         <v>0</v>
       </c>
       <c r="AQ2" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR2" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS2" t="inlineStr">
@@ -1288,54 +1288,54 @@
       <c r="AB3" t="inlineStr"/>
       <c r="AC3" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD3" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE3" t="n">
         <v>12640</v>
       </c>
       <c r="AF3" t="n">
         <v>1</v>
       </c>
       <c r="AG3" t="n">
         <v>10</v>
       </c>
       <c r="AH3" t="inlineStr"/>
       <c r="AI3" t="n">
         <v>2.15</v>
       </c>
       <c r="AJ3" t="n">
-        <v>0.679583879740967</v>
+        <v>0.6795838797772988</v>
       </c>
       <c r="AK3" t="n">
-        <v>3.620416120259033</v>
+        <v>3.620416120222701</v>
       </c>
       <c r="AL3" t="b">
         <v>1</v>
       </c>
       <c r="AM3" t="n">
         <v>0.05</v>
       </c>
       <c r="AN3" t="inlineStr"/>
       <c r="AO3" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP3" t="n">
         <v>0.00331</v>
       </c>
       <c r="AQ3" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR3" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -1818,54 +1818,54 @@
       <c r="AB5" t="inlineStr"/>
       <c r="AC5" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD5" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE5" t="n">
         <v>12642</v>
       </c>
       <c r="AF5" t="n">
         <v>3</v>
       </c>
       <c r="AG5" t="n">
         <v>10</v>
       </c>
       <c r="AH5" t="inlineStr"/>
       <c r="AI5" t="n">
         <v>2.26</v>
       </c>
       <c r="AJ5" t="n">
-        <v>1.19676503062953</v>
+        <v>1.196765030655801</v>
       </c>
       <c r="AK5" t="n">
-        <v>3.323234969370469</v>
+        <v>3.323234969344199</v>
       </c>
       <c r="AL5" t="b">
         <v>1</v>
       </c>
       <c r="AM5" t="n">
         <v>0.05</v>
       </c>
       <c r="AN5" t="inlineStr"/>
       <c r="AO5" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP5" t="n">
         <v>0.0331</v>
       </c>
       <c r="AQ5" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR5" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -2348,54 +2348,54 @@
       <c r="AB7" t="inlineStr"/>
       <c r="AC7" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD7" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE7" t="n">
         <v>12644</v>
       </c>
       <c r="AF7" t="n">
         <v>0</v>
       </c>
       <c r="AG7" t="n">
         <v>10</v>
       </c>
       <c r="AH7" t="inlineStr"/>
       <c r="AI7" t="n">
         <v>199</v>
       </c>
       <c r="AJ7" t="n">
-        <v>169.5919637375818</v>
+        <v>169.5919637383084</v>
       </c>
       <c r="AK7" t="n">
-        <v>228.4080362624182</v>
+        <v>228.4080362616916</v>
       </c>
       <c r="AL7" t="b">
         <v>0</v>
       </c>
       <c r="AM7" t="inlineStr"/>
       <c r="AN7" t="inlineStr"/>
       <c r="AO7" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP7" t="n">
         <v>0</v>
       </c>
       <c r="AQ7" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR7" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS7" t="inlineStr">
@@ -2622,54 +2622,54 @@
       <c r="AB8" t="inlineStr"/>
       <c r="AC8" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD8" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE8" t="n">
         <v>12645</v>
       </c>
       <c r="AF8" t="n">
         <v>1</v>
       </c>
       <c r="AG8" t="n">
         <v>10</v>
       </c>
       <c r="AH8" t="inlineStr"/>
       <c r="AI8" t="n">
         <v>262</v>
       </c>
       <c r="AJ8" t="n">
-        <v>200.9217543313565</v>
+        <v>200.9217543328657</v>
       </c>
       <c r="AK8" t="n">
-        <v>323.0782456686434</v>
+        <v>323.0782456671343</v>
       </c>
       <c r="AL8" t="b">
         <v>0</v>
       </c>
       <c r="AM8" t="inlineStr"/>
       <c r="AN8" t="inlineStr"/>
       <c r="AO8" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP8" t="n">
         <v>0.00331</v>
       </c>
       <c r="AQ8" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR8" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS8" t="inlineStr">
@@ -3154,54 +3154,54 @@
       <c r="AB10" t="inlineStr"/>
       <c r="AC10" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD10" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE10" t="n">
         <v>12647</v>
       </c>
       <c r="AF10" t="n">
         <v>3</v>
       </c>
       <c r="AG10" t="n">
         <v>10</v>
       </c>
       <c r="AH10" t="inlineStr"/>
       <c r="AI10" t="n">
         <v>303</v>
       </c>
       <c r="AJ10" t="n">
-        <v>248.7082022270867</v>
+        <v>248.7082022284282</v>
       </c>
       <c r="AK10" t="n">
-        <v>357.2917977729132</v>
+        <v>357.2917977715718</v>
       </c>
       <c r="AL10" t="b">
         <v>1</v>
       </c>
       <c r="AM10" t="n">
         <v>0.05</v>
       </c>
       <c r="AN10" t="inlineStr"/>
       <c r="AO10" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP10" t="n">
         <v>0.0331</v>
       </c>
       <c r="AQ10" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR10" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -3688,54 +3688,54 @@
       <c r="AB12" t="inlineStr"/>
       <c r="AC12" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD12" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE12" t="n">
         <v>12649</v>
       </c>
       <c r="AF12" t="n">
         <v>0</v>
       </c>
       <c r="AG12" t="n">
         <v>15</v>
       </c>
       <c r="AH12" t="inlineStr"/>
       <c r="AI12" t="n">
         <v>2.31</v>
       </c>
       <c r="AJ12" t="n">
-        <v>-0.6497962052005395</v>
+        <v>-0.6497962052017492</v>
       </c>
       <c r="AK12" t="n">
-        <v>5.26979620520054</v>
+        <v>5.269796205201749</v>
       </c>
       <c r="AL12" t="b">
         <v>0</v>
       </c>
       <c r="AM12" t="inlineStr"/>
       <c r="AN12" t="inlineStr"/>
       <c r="AO12" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP12" t="n">
         <v>0</v>
       </c>
       <c r="AQ12" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR12" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS12" t="inlineStr">
@@ -3960,54 +3960,54 @@
       <c r="AB13" t="inlineStr"/>
       <c r="AC13" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD13" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE13" t="n">
         <v>12650</v>
       </c>
       <c r="AF13" t="n">
         <v>1</v>
       </c>
       <c r="AG13" t="n">
         <v>14</v>
       </c>
       <c r="AH13" t="inlineStr"/>
       <c r="AI13" t="n">
         <v>0.96</v>
       </c>
       <c r="AJ13" t="n">
-        <v>-1.200393260605222</v>
+        <v>-1.200393260607001</v>
       </c>
       <c r="AK13" t="n">
-        <v>3.120393260605222</v>
+        <v>3.120393260607001</v>
       </c>
       <c r="AL13" t="b">
         <v>0</v>
       </c>
       <c r="AM13" t="inlineStr"/>
       <c r="AN13" t="inlineStr"/>
       <c r="AO13" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP13" t="n">
         <v>0.00331</v>
       </c>
       <c r="AQ13" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR13" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS13" t="inlineStr">
@@ -4488,54 +4488,54 @@
       <c r="AB15" t="inlineStr"/>
       <c r="AC15" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD15" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE15" t="n">
         <v>12652</v>
       </c>
       <c r="AF15" t="n">
         <v>3</v>
       </c>
       <c r="AG15" t="n">
         <v>14</v>
       </c>
       <c r="AH15" t="inlineStr"/>
       <c r="AI15" t="n">
         <v>2.41</v>
       </c>
       <c r="AJ15" t="n">
-        <v>-0.8737492559638884</v>
+        <v>-0.873749255966592</v>
       </c>
       <c r="AK15" t="n">
-        <v>5.693749255963889</v>
+        <v>5.693749255966592</v>
       </c>
       <c r="AL15" t="b">
         <v>0</v>
       </c>
       <c r="AM15" t="inlineStr"/>
       <c r="AN15" t="inlineStr"/>
       <c r="AO15" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP15" t="n">
         <v>0.0331</v>
       </c>
       <c r="AQ15" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR15" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS15" t="inlineStr">
@@ -5016,54 +5016,54 @@
       <c r="AB17" t="inlineStr"/>
       <c r="AC17" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD17" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE17" t="n">
         <v>12654</v>
       </c>
       <c r="AF17" t="n">
         <v>0</v>
       </c>
       <c r="AG17" t="n">
         <v>10</v>
       </c>
       <c r="AH17" t="inlineStr"/>
       <c r="AI17" t="n">
         <v>0.11</v>
       </c>
       <c r="AJ17" t="n">
-        <v>-0.4781664481036132</v>
+        <v>-0.4781664480890805</v>
       </c>
       <c r="AK17" t="n">
-        <v>0.6981664481036132</v>
+        <v>0.6981664480890805</v>
       </c>
       <c r="AL17" t="b">
         <v>0</v>
       </c>
       <c r="AM17" t="inlineStr"/>
       <c r="AN17" t="inlineStr"/>
       <c r="AO17" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP17" t="n">
         <v>0</v>
       </c>
       <c r="AQ17" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR17" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS17" t="inlineStr">
@@ -5816,54 +5816,54 @@
       <c r="AB20" t="inlineStr"/>
       <c r="AC20" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD20" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE20" t="n">
         <v>12657</v>
       </c>
       <c r="AF20" t="n">
         <v>3</v>
       </c>
       <c r="AG20" t="n">
         <v>10</v>
       </c>
       <c r="AH20" t="inlineStr"/>
       <c r="AI20" t="n">
         <v>1.57</v>
       </c>
       <c r="AJ20" t="n">
-        <v>-2.275687190902717</v>
+        <v>-2.275687190807695</v>
       </c>
       <c r="AK20" t="n">
-        <v>5.415687190902717</v>
+        <v>5.415687190807696</v>
       </c>
       <c r="AL20" t="b">
         <v>0</v>
       </c>
       <c r="AM20" t="inlineStr"/>
       <c r="AN20" t="inlineStr"/>
       <c r="AO20" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP20" t="n">
         <v>0.0331</v>
       </c>
       <c r="AQ20" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR20" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS20" t="inlineStr">
@@ -6344,54 +6344,54 @@
       <c r="AB22" t="inlineStr"/>
       <c r="AC22" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD22" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE22" t="n">
         <v>12659</v>
       </c>
       <c r="AF22" t="n">
         <v>0</v>
       </c>
       <c r="AG22" t="n">
         <v>15</v>
       </c>
       <c r="AH22" t="inlineStr"/>
       <c r="AI22" t="n">
         <v>189</v>
       </c>
       <c r="AJ22" t="n">
-        <v>-21.18911317655946</v>
+        <v>-21.18911317664535</v>
       </c>
       <c r="AK22" t="n">
-        <v>399.1891131765594</v>
+        <v>399.1891131766454</v>
       </c>
       <c r="AL22" t="b">
         <v>0</v>
       </c>
       <c r="AM22" t="inlineStr"/>
       <c r="AN22" t="inlineStr"/>
       <c r="AO22" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP22" t="n">
         <v>0</v>
       </c>
       <c r="AQ22" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR22" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS22" t="inlineStr">
@@ -6616,54 +6616,54 @@
       <c r="AB23" t="inlineStr"/>
       <c r="AC23" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD23" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE23" t="n">
         <v>12660</v>
       </c>
       <c r="AF23" t="n">
         <v>1</v>
       </c>
       <c r="AG23" t="n">
         <v>13</v>
       </c>
       <c r="AH23" t="inlineStr"/>
       <c r="AI23" t="n">
         <v>71</v>
       </c>
       <c r="AJ23" t="n">
-        <v>31.78138293965163</v>
+        <v>31.78138293958303</v>
       </c>
       <c r="AK23" t="n">
-        <v>110.2186170603484</v>
+        <v>110.218617060417</v>
       </c>
       <c r="AL23" t="b">
         <v>0</v>
       </c>
       <c r="AM23" t="inlineStr"/>
       <c r="AN23" t="inlineStr"/>
       <c r="AO23" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP23" t="n">
         <v>0.00331</v>
       </c>
       <c r="AQ23" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR23" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS23" t="inlineStr">
@@ -7144,54 +7144,54 @@
       <c r="AB25" t="inlineStr"/>
       <c r="AC25" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD25" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE25" t="n">
         <v>12662</v>
       </c>
       <c r="AF25" t="n">
         <v>3</v>
       </c>
       <c r="AG25" t="n">
         <v>15</v>
       </c>
       <c r="AH25" t="inlineStr"/>
       <c r="AI25" t="n">
         <v>72</v>
       </c>
       <c r="AJ25" t="n">
-        <v>29.10424792486533</v>
+        <v>29.1042479248478</v>
       </c>
       <c r="AK25" t="n">
-        <v>114.8957520751347</v>
+        <v>114.8957520751522</v>
       </c>
       <c r="AL25" t="b">
         <v>0</v>
       </c>
       <c r="AM25" t="inlineStr"/>
       <c r="AN25" t="inlineStr"/>
       <c r="AO25" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP25" t="n">
         <v>0.0331</v>
       </c>
       <c r="AQ25" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR25" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS25" t="inlineStr">
@@ -7672,54 +7672,54 @@
       <c r="AB27" t="inlineStr"/>
       <c r="AC27" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD27" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE27" t="n">
         <v>12664</v>
       </c>
       <c r="AF27" t="n">
         <v>0</v>
       </c>
       <c r="AG27" t="n">
         <v>13</v>
       </c>
       <c r="AH27" t="inlineStr"/>
       <c r="AI27" t="n">
         <v>95</v>
       </c>
       <c r="AJ27" t="n">
-        <v>23.09917184133037</v>
+        <v>23.09917184120462</v>
       </c>
       <c r="AK27" t="n">
-        <v>166.9008281586696</v>
+        <v>166.9008281587954</v>
       </c>
       <c r="AL27" t="b">
         <v>0</v>
       </c>
       <c r="AM27" t="inlineStr"/>
       <c r="AN27" t="inlineStr"/>
       <c r="AO27" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP27" t="n">
         <v>0</v>
       </c>
       <c r="AQ27" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR27" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS27" t="inlineStr">
@@ -7944,54 +7944,54 @@
       <c r="AB28" t="inlineStr"/>
       <c r="AC28" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD28" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE28" t="n">
         <v>12665</v>
       </c>
       <c r="AF28" t="n">
         <v>1</v>
       </c>
       <c r="AG28" t="n">
         <v>11</v>
       </c>
       <c r="AH28" t="inlineStr"/>
       <c r="AI28" t="n">
         <v>107</v>
       </c>
       <c r="AJ28" t="n">
-        <v>31.24330783504975</v>
+        <v>31.24330783432436</v>
       </c>
       <c r="AK28" t="n">
-        <v>182.7566921649503</v>
+        <v>182.7566921656756</v>
       </c>
       <c r="AL28" t="b">
         <v>0</v>
       </c>
       <c r="AM28" t="inlineStr"/>
       <c r="AN28" t="inlineStr"/>
       <c r="AO28" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP28" t="n">
         <v>0.00331</v>
       </c>
       <c r="AQ28" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR28" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS28" t="inlineStr">
@@ -9000,54 +9000,54 @@
       <c r="AB32" t="inlineStr"/>
       <c r="AC32" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD32" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE32" t="n">
         <v>12669</v>
       </c>
       <c r="AF32" t="n">
         <v>0</v>
       </c>
       <c r="AG32" t="n">
         <v>12</v>
       </c>
       <c r="AH32" t="inlineStr"/>
       <c r="AI32" t="n">
         <v>0.96</v>
       </c>
       <c r="AJ32" t="n">
-        <v>-1.064923193514754</v>
+        <v>-1.064923193522748</v>
       </c>
       <c r="AK32" t="n">
-        <v>2.984923193514754</v>
+        <v>2.984923193522748</v>
       </c>
       <c r="AL32" t="b">
         <v>0</v>
       </c>
       <c r="AM32" t="inlineStr"/>
       <c r="AN32" t="inlineStr"/>
       <c r="AO32" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP32" t="n">
         <v>0</v>
       </c>
       <c r="AQ32" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR32" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS32" t="inlineStr">
@@ -9272,54 +9272,54 @@
       <c r="AB33" t="inlineStr"/>
       <c r="AC33" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD33" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE33" t="n">
         <v>12670</v>
       </c>
       <c r="AF33" t="n">
         <v>1</v>
       </c>
       <c r="AG33" t="n">
         <v>10</v>
       </c>
       <c r="AH33" t="inlineStr"/>
       <c r="AI33" t="n">
         <v>4.82</v>
       </c>
       <c r="AJ33" t="n">
-        <v>-5.902627735240426</v>
+        <v>-5.902627734975486</v>
       </c>
       <c r="AK33" t="n">
-        <v>15.54262773524043</v>
+        <v>15.54262773497549</v>
       </c>
       <c r="AL33" t="b">
         <v>0</v>
       </c>
       <c r="AM33" t="inlineStr"/>
       <c r="AN33" t="inlineStr"/>
       <c r="AO33" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP33" t="n">
         <v>0.00331</v>
       </c>
       <c r="AQ33" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR33" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS33" t="inlineStr">
@@ -9800,54 +9800,54 @@
       <c r="AB35" t="inlineStr"/>
       <c r="AC35" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD35" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE35" t="n">
         <v>12672</v>
       </c>
       <c r="AF35" t="n">
         <v>3</v>
       </c>
       <c r="AG35" t="n">
         <v>10</v>
       </c>
       <c r="AH35" t="inlineStr"/>
       <c r="AI35" t="n">
         <v>23.4</v>
       </c>
       <c r="AJ35" t="n">
-        <v>-8.044013552551679</v>
+        <v>-8.044013551774746</v>
       </c>
       <c r="AK35" t="n">
-        <v>54.84401355255167</v>
+        <v>54.84401355177474</v>
       </c>
       <c r="AL35" t="b">
         <v>0</v>
       </c>
       <c r="AM35" t="inlineStr"/>
       <c r="AN35" t="inlineStr"/>
       <c r="AO35" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP35" t="n">
         <v>0.0331</v>
       </c>
       <c r="AQ35" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR35" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS35" t="inlineStr">
@@ -10324,54 +10324,54 @@
       <c r="AB37" t="inlineStr"/>
       <c r="AC37" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD37" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE37" t="n">
         <v>12674</v>
       </c>
       <c r="AF37" t="n">
         <v>0</v>
       </c>
       <c r="AG37" t="n">
         <v>13</v>
       </c>
       <c r="AH37" t="inlineStr"/>
       <c r="AI37" t="n">
         <v>1.42</v>
       </c>
       <c r="AJ37" t="n">
-        <v>-1.107399025163383</v>
+        <v>-1.107399025167804</v>
       </c>
       <c r="AK37" t="n">
-        <v>3.947399025163383</v>
+        <v>3.947399025167804</v>
       </c>
       <c r="AL37" t="b">
         <v>0</v>
       </c>
       <c r="AM37" t="inlineStr"/>
       <c r="AN37" t="inlineStr"/>
       <c r="AO37" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP37" t="n">
         <v>0</v>
       </c>
       <c r="AQ37" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR37" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS37" t="inlineStr">
@@ -10592,54 +10592,54 @@
       <c r="AB38" t="inlineStr"/>
       <c r="AC38" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD38" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE38" t="n">
         <v>12675</v>
       </c>
       <c r="AF38" t="n">
         <v>1</v>
       </c>
       <c r="AG38" t="n">
         <v>11</v>
       </c>
       <c r="AH38" t="inlineStr"/>
       <c r="AI38" t="n">
         <v>5.96</v>
       </c>
       <c r="AJ38" t="n">
-        <v>1.79337252559976</v>
+        <v>1.793372525559863</v>
       </c>
       <c r="AK38" t="n">
-        <v>10.12662747440024</v>
+        <v>10.12662747444014</v>
       </c>
       <c r="AL38" t="b">
         <v>0</v>
       </c>
       <c r="AM38" t="inlineStr"/>
       <c r="AN38" t="inlineStr"/>
       <c r="AO38" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP38" t="n">
         <v>0.00331</v>
       </c>
       <c r="AQ38" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR38" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS38" t="inlineStr">
@@ -13285,51 +13285,51 @@
           <t>not reported</t>
         </is>
       </c>
       <c r="AD48" t="inlineStr">
         <is>
           <t>ELISPOT</t>
         </is>
       </c>
       <c r="AE48" t="n">
         <v>13158</v>
       </c>
       <c r="AF48" t="n">
         <v>0</v>
       </c>
       <c r="AG48" t="n">
         <v>6</v>
       </c>
       <c r="AH48" t="inlineStr"/>
       <c r="AI48" t="n">
         <v>39.61</v>
       </c>
       <c r="AJ48" t="n">
         <v>26.01162286535581</v>
       </c>
       <c r="AK48" t="n">
-        <v>53.20837713464418</v>
+        <v>53.20837713464419</v>
       </c>
       <c r="AL48" t="b">
         <v>0</v>
       </c>
       <c r="AM48" t="inlineStr"/>
       <c r="AN48" t="inlineStr"/>
       <c r="AO48" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP48" t="n">
         <v>0</v>
       </c>
       <c r="AQ48" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR48" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS48" t="inlineStr">
@@ -14107,51 +14107,51 @@
           <t>not reported</t>
         </is>
       </c>
       <c r="AD51" t="inlineStr">
         <is>
           <t>ELISPOT</t>
         </is>
       </c>
       <c r="AE51" t="n">
         <v>13161</v>
       </c>
       <c r="AF51" t="n">
         <v>3</v>
       </c>
       <c r="AG51" t="n">
         <v>6</v>
       </c>
       <c r="AH51" t="inlineStr"/>
       <c r="AI51" t="n">
         <v>35.69</v>
       </c>
       <c r="AJ51" t="n">
         <v>22.09162286535581</v>
       </c>
       <c r="AK51" t="n">
-        <v>49.28837713464418</v>
+        <v>49.28837713464419</v>
       </c>
       <c r="AL51" t="b">
         <v>0</v>
       </c>
       <c r="AM51" t="inlineStr"/>
       <c r="AN51" t="inlineStr"/>
       <c r="AO51" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP51" t="n">
         <v>0.0833</v>
       </c>
       <c r="AQ51" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR51" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS51" t="inlineStr">
@@ -14924,51 +14924,51 @@
       <c r="AB54" t="inlineStr"/>
       <c r="AC54" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD54" t="inlineStr">
         <is>
           <t>ELISPOT</t>
         </is>
       </c>
       <c r="AE54" t="n">
         <v>13164</v>
       </c>
       <c r="AF54" t="n">
         <v>0</v>
       </c>
       <c r="AG54" t="n">
         <v>6</v>
       </c>
       <c r="AH54" t="inlineStr"/>
       <c r="AI54" t="n">
         <v>49.44</v>
       </c>
       <c r="AJ54" t="n">
-        <v>38.72064459984646</v>
+        <v>38.72064459984645</v>
       </c>
       <c r="AK54" t="n">
         <v>60.15935540015354</v>
       </c>
       <c r="AL54" t="b">
         <v>0</v>
       </c>
       <c r="AM54" t="inlineStr"/>
       <c r="AN54" t="inlineStr"/>
       <c r="AO54" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP54" t="n">
         <v>0</v>
       </c>
       <c r="AQ54" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR54" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
@@ -15194,51 +15194,51 @@
       <c r="AB55" t="inlineStr"/>
       <c r="AC55" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD55" t="inlineStr">
         <is>
           <t>ELISPOT</t>
         </is>
       </c>
       <c r="AE55" t="n">
         <v>13165</v>
       </c>
       <c r="AF55" t="n">
         <v>1</v>
       </c>
       <c r="AG55" t="n">
         <v>6</v>
       </c>
       <c r="AH55" t="inlineStr"/>
       <c r="AI55" t="n">
         <v>52.22</v>
       </c>
       <c r="AJ55" t="n">
-        <v>41.50064459984646</v>
+        <v>41.50064459984645</v>
       </c>
       <c r="AK55" t="n">
         <v>62.93935540015354</v>
       </c>
       <c r="AL55" t="b">
         <v>0</v>
       </c>
       <c r="AM55" t="inlineStr"/>
       <c r="AN55" t="inlineStr"/>
       <c r="AO55" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP55" t="n">
         <v>0.0083</v>
       </c>
       <c r="AQ55" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR55" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
@@ -18196,54 +18196,54 @@
       <c r="AB66" t="inlineStr"/>
       <c r="AC66" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD66" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE66" t="n">
         <v>14788</v>
       </c>
       <c r="AF66" t="n">
         <v>0</v>
       </c>
       <c r="AG66" t="n">
         <v>12</v>
       </c>
       <c r="AH66" t="inlineStr"/>
       <c r="AI66" t="n">
         <v>26.47</v>
       </c>
       <c r="AJ66" t="n">
-        <v>21.82589234441249</v>
+        <v>21.82589234439416</v>
       </c>
       <c r="AK66" t="n">
-        <v>31.11410765558751</v>
+        <v>31.11410765560584</v>
       </c>
       <c r="AL66" t="b">
         <v>0</v>
       </c>
       <c r="AM66" t="inlineStr"/>
       <c r="AN66" t="inlineStr"/>
       <c r="AO66" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP66" t="n">
         <v>0</v>
       </c>
       <c r="AQ66" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR66" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS66" t="inlineStr">
@@ -18466,54 +18466,54 @@
       <c r="AB67" t="inlineStr"/>
       <c r="AC67" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD67" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE67" t="n">
         <v>14789</v>
       </c>
       <c r="AF67" t="n">
         <v>1</v>
       </c>
       <c r="AG67" t="n">
         <v>12</v>
       </c>
       <c r="AH67" t="inlineStr"/>
       <c r="AI67" t="n">
         <v>21.6</v>
       </c>
       <c r="AJ67" t="n">
-        <v>17.50618603060739</v>
+        <v>17.50618603059122</v>
       </c>
       <c r="AK67" t="n">
-        <v>25.69381396939261</v>
+        <v>25.69381396940878</v>
       </c>
       <c r="AL67" t="b">
         <v>0</v>
       </c>
       <c r="AM67" t="inlineStr"/>
       <c r="AN67" t="inlineStr"/>
       <c r="AO67" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP67" t="n">
         <v>5</v>
       </c>
       <c r="AQ67" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR67" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS67" t="inlineStr">
@@ -18736,54 +18736,54 @@
       <c r="AB68" t="inlineStr"/>
       <c r="AC68" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD68" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE68" t="n">
         <v>14790</v>
       </c>
       <c r="AF68" t="n">
         <v>2</v>
       </c>
       <c r="AG68" t="n">
         <v>12</v>
       </c>
       <c r="AH68" t="inlineStr"/>
       <c r="AI68" t="n">
         <v>16.01</v>
       </c>
       <c r="AJ68" t="n">
-        <v>13.632954925768</v>
+        <v>13.63295492575861</v>
       </c>
       <c r="AK68" t="n">
-        <v>18.38704507423201</v>
+        <v>18.38704507424139</v>
       </c>
       <c r="AL68" t="b">
         <v>1</v>
       </c>
       <c r="AM68" t="n">
         <v>0.05</v>
       </c>
       <c r="AN68" t="inlineStr"/>
       <c r="AO68" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP68" t="n">
         <v>20</v>
       </c>
       <c r="AQ68" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR68" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -19008,54 +19008,54 @@
       <c r="AB69" t="inlineStr"/>
       <c r="AC69" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD69" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE69" t="n">
         <v>14791</v>
       </c>
       <c r="AF69" t="n">
         <v>0</v>
       </c>
       <c r="AG69" t="n">
         <v>12</v>
       </c>
       <c r="AH69" t="inlineStr"/>
       <c r="AI69" t="n">
         <v>12.17</v>
       </c>
       <c r="AJ69" t="n">
-        <v>9.638877776590924</v>
+        <v>9.63887777658093</v>
       </c>
       <c r="AK69" t="n">
-        <v>14.70112222340908</v>
+        <v>14.70112222341907</v>
       </c>
       <c r="AL69" t="b">
         <v>0</v>
       </c>
       <c r="AM69" t="inlineStr"/>
       <c r="AN69" t="inlineStr"/>
       <c r="AO69" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP69" t="n">
         <v>0</v>
       </c>
       <c r="AQ69" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR69" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS69" t="inlineStr">
@@ -19276,54 +19276,54 @@
       <c r="AB70" t="inlineStr"/>
       <c r="AC70" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD70" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE70" t="n">
         <v>14792</v>
       </c>
       <c r="AF70" t="n">
         <v>1</v>
       </c>
       <c r="AG70" t="n">
         <v>12</v>
       </c>
       <c r="AH70" t="inlineStr"/>
       <c r="AI70" t="n">
         <v>18.83</v>
       </c>
       <c r="AJ70" t="n">
-        <v>15.24238506050171</v>
+        <v>15.24238506048754</v>
       </c>
       <c r="AK70" t="n">
-        <v>22.41761493949829</v>
+        <v>22.41761493951245</v>
       </c>
       <c r="AL70" t="b">
         <v>1</v>
       </c>
       <c r="AM70" t="n">
         <v>0.05</v>
       </c>
       <c r="AN70" t="inlineStr"/>
       <c r="AO70" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP70" t="n">
         <v>5</v>
       </c>
       <c r="AQ70" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR70" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -19546,54 +19546,54 @@
       <c r="AB71" t="inlineStr"/>
       <c r="AC71" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD71" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE71" t="n">
         <v>14793</v>
       </c>
       <c r="AF71" t="n">
         <v>2</v>
       </c>
       <c r="AG71" t="n">
         <v>12</v>
       </c>
       <c r="AH71" t="inlineStr"/>
       <c r="AI71" t="n">
         <v>23.05</v>
       </c>
       <c r="AJ71" t="n">
-        <v>20.672954925768</v>
+        <v>20.67295492575861</v>
       </c>
       <c r="AK71" t="n">
-        <v>25.42704507423201</v>
+        <v>25.42704507424139</v>
       </c>
       <c r="AL71" t="b">
         <v>1</v>
       </c>
       <c r="AM71" t="n">
         <v>0.05</v>
       </c>
       <c r="AN71" t="inlineStr"/>
       <c r="AO71" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP71" t="n">
         <v>20</v>
       </c>
       <c r="AQ71" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR71" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -19816,54 +19816,54 @@
       <c r="AB72" t="inlineStr"/>
       <c r="AC72" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD72" t="inlineStr">
         <is>
           <t>ELISPOT</t>
         </is>
       </c>
       <c r="AE72" t="n">
         <v>14794</v>
       </c>
       <c r="AF72" t="n">
         <v>0</v>
       </c>
       <c r="AG72" t="n">
         <v>12</v>
       </c>
       <c r="AH72" t="inlineStr"/>
       <c r="AI72" t="n">
         <v>57.81</v>
       </c>
       <c r="AJ72" t="n">
-        <v>46.62901839027448</v>
+        <v>46.62901839023034</v>
       </c>
       <c r="AK72" t="n">
-        <v>68.99098160972552</v>
+        <v>68.99098160976966</v>
       </c>
       <c r="AL72" t="b">
         <v>0</v>
       </c>
       <c r="AM72" t="inlineStr"/>
       <c r="AN72" t="inlineStr"/>
       <c r="AO72" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP72" t="n">
         <v>0</v>
       </c>
       <c r="AQ72" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR72" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS72" t="inlineStr">
@@ -20086,54 +20086,54 @@
       <c r="AB73" t="inlineStr"/>
       <c r="AC73" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD73" t="inlineStr">
         <is>
           <t>ELISPOT</t>
         </is>
       </c>
       <c r="AE73" t="n">
         <v>14795</v>
       </c>
       <c r="AF73" t="n">
         <v>1</v>
       </c>
       <c r="AG73" t="n">
         <v>12</v>
       </c>
       <c r="AH73" t="inlineStr"/>
       <c r="AI73" t="n">
         <v>49</v>
       </c>
       <c r="AJ73" t="n">
-        <v>40.63624758388741</v>
+        <v>40.63624758385439</v>
       </c>
       <c r="AK73" t="n">
-        <v>57.36375241611259</v>
+        <v>57.36375241614561</v>
       </c>
       <c r="AL73" t="b">
         <v>0</v>
       </c>
       <c r="AM73" t="inlineStr"/>
       <c r="AN73" t="inlineStr"/>
       <c r="AO73" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP73" t="n">
         <v>5</v>
       </c>
       <c r="AQ73" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR73" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS73" t="inlineStr">
@@ -20356,54 +20356,54 @@
       <c r="AB74" t="inlineStr"/>
       <c r="AC74" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD74" t="inlineStr">
         <is>
           <t>ELISPOT</t>
         </is>
       </c>
       <c r="AE74" t="n">
         <v>14796</v>
       </c>
       <c r="AF74" t="n">
         <v>2</v>
       </c>
       <c r="AG74" t="n">
         <v>12</v>
       </c>
       <c r="AH74" t="inlineStr"/>
       <c r="AI74" t="n">
         <v>32.13</v>
       </c>
       <c r="AJ74" t="n">
-        <v>24.27251015075047</v>
+        <v>24.27251015071945</v>
       </c>
       <c r="AK74" t="n">
-        <v>39.98748984924953</v>
+        <v>39.98748984928056</v>
       </c>
       <c r="AL74" t="b">
         <v>1</v>
       </c>
       <c r="AM74" t="n">
         <v>0.05</v>
       </c>
       <c r="AN74" t="inlineStr"/>
       <c r="AO74" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP74" t="n">
         <v>20</v>
       </c>
       <c r="AQ74" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR74" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -20628,54 +20628,54 @@
       <c r="AB75" t="inlineStr"/>
       <c r="AC75" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD75" t="inlineStr">
         <is>
           <t>ELISPOT</t>
         </is>
       </c>
       <c r="AE75" t="n">
         <v>14797</v>
       </c>
       <c r="AF75" t="n">
         <v>0</v>
       </c>
       <c r="AG75" t="n">
         <v>12</v>
       </c>
       <c r="AH75" t="inlineStr"/>
       <c r="AI75" t="n">
         <v>37.9</v>
       </c>
       <c r="AJ75" t="n">
-        <v>27.33526345001403</v>
+        <v>27.33526344997232</v>
       </c>
       <c r="AK75" t="n">
-        <v>48.46473654998596</v>
+        <v>48.46473655002768</v>
       </c>
       <c r="AL75" t="b">
         <v>0</v>
       </c>
       <c r="AM75" t="inlineStr"/>
       <c r="AN75" t="inlineStr"/>
       <c r="AO75" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP75" t="n">
         <v>0</v>
       </c>
       <c r="AQ75" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR75" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS75" t="inlineStr">
@@ -20896,54 +20896,54 @@
       <c r="AB76" t="inlineStr"/>
       <c r="AC76" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD76" t="inlineStr">
         <is>
           <t>ELISPOT</t>
         </is>
       </c>
       <c r="AE76" t="n">
         <v>14798</v>
       </c>
       <c r="AF76" t="n">
         <v>1</v>
       </c>
       <c r="AG76" t="n">
         <v>12</v>
       </c>
       <c r="AH76" t="inlineStr"/>
       <c r="AI76" t="n">
         <v>46.7</v>
       </c>
       <c r="AJ76" t="n">
-        <v>35.69507933063311</v>
+        <v>35.69507933058966</v>
       </c>
       <c r="AK76" t="n">
-        <v>57.7049206693669</v>
+        <v>57.70492066941034</v>
       </c>
       <c r="AL76" t="b">
         <v>0</v>
       </c>
       <c r="AM76" t="inlineStr"/>
       <c r="AN76" t="inlineStr"/>
       <c r="AO76" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP76" t="n">
         <v>5</v>
       </c>
       <c r="AQ76" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR76" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS76" t="inlineStr">
@@ -21164,54 +21164,54 @@
       <c r="AB77" t="inlineStr"/>
       <c r="AC77" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD77" t="inlineStr">
         <is>
           <t>ELISPOT</t>
         </is>
       </c>
       <c r="AE77" t="n">
         <v>14799</v>
       </c>
       <c r="AF77" t="n">
         <v>2</v>
       </c>
       <c r="AG77" t="n">
         <v>12</v>
       </c>
       <c r="AH77" t="inlineStr"/>
       <c r="AI77" t="n">
         <v>32.5</v>
       </c>
       <c r="AJ77" t="n">
-        <v>23.47597140481602</v>
+        <v>23.47597140478039</v>
       </c>
       <c r="AK77" t="n">
-        <v>41.52402859518398</v>
+        <v>41.5240285952196</v>
       </c>
       <c r="AL77" t="b">
         <v>0</v>
       </c>
       <c r="AM77" t="inlineStr"/>
       <c r="AN77" t="inlineStr"/>
       <c r="AO77" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP77" t="n">
         <v>20</v>
       </c>
       <c r="AQ77" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR77" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS77" t="inlineStr">
@@ -21432,54 +21432,54 @@
       <c r="AB78" t="inlineStr"/>
       <c r="AC78" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD78" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE78" t="n">
         <v>15736</v>
       </c>
       <c r="AF78" t="n">
         <v>0</v>
       </c>
       <c r="AG78" t="n">
         <v>4</v>
       </c>
       <c r="AH78" t="inlineStr"/>
       <c r="AI78" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AJ78" t="n">
-        <v>0.006351073894314746</v>
+        <v>0.006351073894325848</v>
       </c>
       <c r="AK78" t="n">
-        <v>0.1336489261056853</v>
+        <v>0.1336489261056742</v>
       </c>
       <c r="AL78" t="b">
         <v>0</v>
       </c>
       <c r="AM78" t="inlineStr"/>
       <c r="AN78" t="inlineStr"/>
       <c r="AO78" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP78" t="n">
         <v>0</v>
       </c>
       <c r="AQ78" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR78" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS78" t="inlineStr">
@@ -21700,54 +21700,54 @@
       <c r="AB79" t="inlineStr"/>
       <c r="AC79" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD79" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE79" t="n">
         <v>15737</v>
       </c>
       <c r="AF79" t="n">
         <v>1</v>
       </c>
       <c r="AG79" t="n">
         <v>4</v>
       </c>
       <c r="AH79" t="inlineStr"/>
       <c r="AI79" t="n">
         <v>0.14</v>
       </c>
       <c r="AJ79" t="n">
-        <v>-0.01912231526421315</v>
+        <v>-0.0191223152641854</v>
       </c>
       <c r="AK79" t="n">
-        <v>0.2991223152642132</v>
+        <v>0.2991223152641854</v>
       </c>
       <c r="AL79" t="b">
         <v>0</v>
       </c>
       <c r="AM79" t="inlineStr"/>
       <c r="AN79" t="inlineStr"/>
       <c r="AO79" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP79" t="n">
         <v>0.005</v>
       </c>
       <c r="AQ79" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR79" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS79" t="inlineStr">
@@ -21968,54 +21968,54 @@
       <c r="AB80" t="inlineStr"/>
       <c r="AC80" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD80" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE80" t="n">
         <v>15738</v>
       </c>
       <c r="AF80" t="n">
         <v>0</v>
       </c>
       <c r="AG80" t="n">
         <v>4</v>
       </c>
       <c r="AH80" t="inlineStr"/>
       <c r="AI80" t="n">
         <v>1.71</v>
       </c>
       <c r="AJ80" t="n">
-        <v>1.614526610841472</v>
+        <v>1.614526610841489</v>
       </c>
       <c r="AK80" t="n">
-        <v>1.805473389158528</v>
+        <v>1.805473389158511</v>
       </c>
       <c r="AL80" t="b">
         <v>0</v>
       </c>
       <c r="AM80" t="inlineStr"/>
       <c r="AN80" t="inlineStr"/>
       <c r="AO80" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP80" t="n">
         <v>0</v>
       </c>
       <c r="AQ80" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR80" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS80" t="inlineStr">
@@ -22236,54 +22236,54 @@
       <c r="AB81" t="inlineStr"/>
       <c r="AC81" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD81" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE81" t="n">
         <v>15739</v>
       </c>
       <c r="AF81" t="n">
         <v>1</v>
       </c>
       <c r="AG81" t="n">
         <v>4</v>
       </c>
       <c r="AH81" t="inlineStr"/>
       <c r="AI81" t="n">
         <v>2.34</v>
       </c>
       <c r="AJ81" t="n">
-        <v>2.053579832524416</v>
+        <v>2.053579832524466</v>
       </c>
       <c r="AK81" t="n">
-        <v>2.626420167475584</v>
+        <v>2.626420167475533</v>
       </c>
       <c r="AL81" t="b">
         <v>0</v>
       </c>
       <c r="AM81" t="inlineStr"/>
       <c r="AN81" t="inlineStr"/>
       <c r="AO81" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP81" t="n">
         <v>0.005</v>
       </c>
       <c r="AQ81" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR81" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS81" t="inlineStr">
@@ -22504,54 +22504,54 @@
       <c r="AB82" t="inlineStr"/>
       <c r="AC82" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD82" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE82" t="n">
         <v>15744</v>
       </c>
       <c r="AF82" t="n">
         <v>0</v>
       </c>
       <c r="AG82" t="n">
         <v>4</v>
       </c>
       <c r="AH82" t="inlineStr"/>
       <c r="AI82" t="n">
         <v>0.43</v>
       </c>
       <c r="AJ82" t="n">
-        <v>0.3345266108414721</v>
+        <v>0.3345266108414888</v>
       </c>
       <c r="AK82" t="n">
-        <v>0.5254733891585279</v>
+        <v>0.5254733891585113</v>
       </c>
       <c r="AL82" t="b">
         <v>0</v>
       </c>
       <c r="AM82" t="inlineStr"/>
       <c r="AN82" t="inlineStr"/>
       <c r="AO82" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP82" t="n">
         <v>0</v>
       </c>
       <c r="AQ82" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR82" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS82" t="inlineStr">
@@ -22772,54 +22772,54 @@
       <c r="AB83" t="inlineStr"/>
       <c r="AC83" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD83" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE83" t="n">
         <v>15745</v>
       </c>
       <c r="AF83" t="n">
         <v>1</v>
       </c>
       <c r="AG83" t="n">
         <v>4</v>
       </c>
       <c r="AH83" t="inlineStr"/>
       <c r="AI83" t="n">
         <v>0.35</v>
       </c>
       <c r="AJ83" t="n">
-        <v>0.2863510738943147</v>
+        <v>0.2863510738943258</v>
       </c>
       <c r="AK83" t="n">
-        <v>0.4136489261056853</v>
+        <v>0.4136489261056742</v>
       </c>
       <c r="AL83" t="b">
         <v>1</v>
       </c>
       <c r="AM83" t="n">
         <v>0.05</v>
       </c>
       <c r="AN83" t="inlineStr"/>
       <c r="AO83" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP83" t="n">
         <v>0.005</v>
       </c>
       <c r="AQ83" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR83" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -23042,54 +23042,54 @@
       <c r="AB84" t="inlineStr"/>
       <c r="AC84" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD84" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE84" t="n">
         <v>15746</v>
       </c>
       <c r="AF84" t="n">
         <v>0</v>
       </c>
       <c r="AG84" t="n">
         <v>4</v>
       </c>
       <c r="AH84" t="inlineStr"/>
       <c r="AI84" t="n">
         <v>0.65</v>
       </c>
       <c r="AJ84" t="n">
-        <v>0.5863510738943147</v>
+        <v>0.5863510738943258</v>
       </c>
       <c r="AK84" t="n">
-        <v>0.7136489261056853</v>
+        <v>0.7136489261056742</v>
       </c>
       <c r="AL84" t="b">
         <v>0</v>
       </c>
       <c r="AM84" t="inlineStr"/>
       <c r="AN84" t="inlineStr"/>
       <c r="AO84" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP84" t="n">
         <v>0</v>
       </c>
       <c r="AQ84" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR84" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS84" t="inlineStr">
@@ -23310,54 +23310,54 @@
       <c r="AB85" t="inlineStr"/>
       <c r="AC85" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD85" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE85" t="n">
         <v>15747</v>
       </c>
       <c r="AF85" t="n">
         <v>1</v>
       </c>
       <c r="AG85" t="n">
         <v>4</v>
       </c>
       <c r="AH85" t="inlineStr"/>
       <c r="AI85" t="n">
         <v>0.49</v>
       </c>
       <c r="AJ85" t="n">
-        <v>0.4581755369471573</v>
+        <v>0.4581755369471629</v>
       </c>
       <c r="AK85" t="n">
-        <v>0.5218244630528426</v>
+        <v>0.521824463052837</v>
       </c>
       <c r="AL85" t="b">
         <v>1</v>
       </c>
       <c r="AM85" t="n">
         <v>0.05</v>
       </c>
       <c r="AN85" t="inlineStr"/>
       <c r="AO85" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP85" t="n">
         <v>0.005</v>
       </c>
       <c r="AQ85" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR85" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -23580,54 +23580,54 @@
       <c r="AB86" t="inlineStr"/>
       <c r="AC86" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD86" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE86" t="n">
         <v>15748</v>
       </c>
       <c r="AF86" t="n">
         <v>0</v>
       </c>
       <c r="AG86" t="n">
         <v>4</v>
       </c>
       <c r="AH86" t="inlineStr"/>
       <c r="AI86" t="n">
         <v>0.13</v>
       </c>
       <c r="AJ86" t="n">
-        <v>0.09817553694715737</v>
+        <v>0.09817553694716293</v>
       </c>
       <c r="AK86" t="n">
-        <v>0.1618244630528426</v>
+        <v>0.1618244630528371</v>
       </c>
       <c r="AL86" t="b">
         <v>0</v>
       </c>
       <c r="AM86" t="inlineStr"/>
       <c r="AN86" t="inlineStr"/>
       <c r="AO86" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP86" t="n">
         <v>0</v>
       </c>
       <c r="AQ86" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR86" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS86" t="inlineStr">
@@ -23848,54 +23848,54 @@
       <c r="AB87" t="inlineStr"/>
       <c r="AC87" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD87" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE87" t="n">
         <v>15749</v>
       </c>
       <c r="AF87" t="n">
         <v>1</v>
       </c>
       <c r="AG87" t="n">
         <v>4</v>
       </c>
       <c r="AH87" t="inlineStr"/>
       <c r="AI87" t="n">
         <v>0.11</v>
       </c>
       <c r="AJ87" t="n">
-        <v>0.1036351073894315</v>
+        <v>0.1036351073894326</v>
       </c>
       <c r="AK87" t="n">
-        <v>0.1163648926105685</v>
+        <v>0.1163648926105674</v>
       </c>
       <c r="AL87" t="b">
         <v>1</v>
       </c>
       <c r="AM87" t="n">
         <v>0.05</v>
       </c>
       <c r="AN87" t="inlineStr"/>
       <c r="AO87" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP87" t="n">
         <v>0.005</v>
       </c>
       <c r="AQ87" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR87" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -24118,54 +24118,54 @@
       <c r="AB88" t="inlineStr"/>
       <c r="AC88" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD88" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE88" t="n">
         <v>15750</v>
       </c>
       <c r="AF88" t="n">
         <v>0</v>
       </c>
       <c r="AG88" t="n">
         <v>4</v>
       </c>
       <c r="AH88" t="inlineStr"/>
       <c r="AI88" t="n">
         <v>0.09</v>
       </c>
       <c r="AJ88" t="n">
-        <v>0.05817553694715737</v>
+        <v>0.05817553694716292</v>
       </c>
       <c r="AK88" t="n">
-        <v>0.1218244630528426</v>
+        <v>0.1218244630528371</v>
       </c>
       <c r="AL88" t="b">
         <v>0</v>
       </c>
       <c r="AM88" t="inlineStr"/>
       <c r="AN88" t="inlineStr"/>
       <c r="AO88" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP88" t="n">
         <v>0</v>
       </c>
       <c r="AQ88" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR88" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS88" t="inlineStr">
@@ -24386,54 +24386,54 @@
       <c r="AB89" t="inlineStr"/>
       <c r="AC89" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD89" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE89" t="n">
         <v>15751</v>
       </c>
       <c r="AF89" t="n">
         <v>1</v>
       </c>
       <c r="AG89" t="n">
         <v>4</v>
       </c>
       <c r="AH89" t="inlineStr"/>
       <c r="AI89" t="n">
         <v>0.09</v>
       </c>
       <c r="AJ89" t="n">
-        <v>0.07408776847357867</v>
+        <v>0.07408776847358145</v>
       </c>
       <c r="AK89" t="n">
-        <v>0.1059122315264213</v>
+        <v>0.1059122315264185</v>
       </c>
       <c r="AL89" t="b">
         <v>0</v>
       </c>
       <c r="AM89" t="inlineStr"/>
       <c r="AN89" t="inlineStr"/>
       <c r="AO89" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP89" t="n">
         <v>0.005</v>
       </c>
       <c r="AQ89" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR89" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS89" t="inlineStr">
@@ -24654,54 +24654,54 @@
       <c r="AB90" t="inlineStr"/>
       <c r="AC90" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD90" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE90" t="n">
         <v>15804</v>
       </c>
       <c r="AF90" t="n">
         <v>0</v>
       </c>
       <c r="AG90" t="n">
         <v>4</v>
       </c>
       <c r="AH90" t="inlineStr"/>
       <c r="AI90" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AJ90" t="n">
-        <v>0.006351073894314746</v>
+        <v>0.006351073894325848</v>
       </c>
       <c r="AK90" t="n">
-        <v>0.1336489261056853</v>
+        <v>0.1336489261056742</v>
       </c>
       <c r="AL90" t="b">
         <v>0</v>
       </c>
       <c r="AM90" t="inlineStr"/>
       <c r="AN90" t="inlineStr"/>
       <c r="AO90" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP90" t="n">
         <v>0</v>
       </c>
       <c r="AQ90" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR90" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS90" t="inlineStr">
@@ -25180,54 +25180,54 @@
       <c r="AB92" t="inlineStr"/>
       <c r="AC92" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD92" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE92" t="n">
         <v>15806</v>
       </c>
       <c r="AF92" t="n">
         <v>0</v>
       </c>
       <c r="AG92" t="n">
         <v>4</v>
       </c>
       <c r="AH92" t="inlineStr"/>
       <c r="AI92" t="n">
         <v>1.71</v>
       </c>
       <c r="AJ92" t="n">
-        <v>1.614526610841472</v>
+        <v>1.614526610841489</v>
       </c>
       <c r="AK92" t="n">
-        <v>1.805473389158528</v>
+        <v>1.805473389158511</v>
       </c>
       <c r="AL92" t="b">
         <v>0</v>
       </c>
       <c r="AM92" t="inlineStr"/>
       <c r="AN92" t="inlineStr"/>
       <c r="AO92" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP92" t="n">
         <v>0</v>
       </c>
       <c r="AQ92" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR92" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS92" t="inlineStr">
@@ -25446,54 +25446,54 @@
       <c r="AB93" t="inlineStr"/>
       <c r="AC93" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD93" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE93" t="n">
         <v>15807</v>
       </c>
       <c r="AF93" t="n">
         <v>1</v>
       </c>
       <c r="AG93" t="n">
         <v>4</v>
       </c>
       <c r="AH93" t="inlineStr"/>
       <c r="AI93" t="n">
         <v>2.45</v>
       </c>
       <c r="AJ93" t="n">
-        <v>2.227228758630102</v>
+        <v>2.227228758630141</v>
       </c>
       <c r="AK93" t="n">
-        <v>2.672771241369899</v>
+        <v>2.67277124136986</v>
       </c>
       <c r="AL93" t="b">
         <v>0</v>
       </c>
       <c r="AM93" t="inlineStr"/>
       <c r="AN93" t="inlineStr"/>
       <c r="AO93" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP93" t="n">
         <v>0.002</v>
       </c>
       <c r="AQ93" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR93" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS93" t="inlineStr">
@@ -25712,54 +25712,54 @@
       <c r="AB94" t="inlineStr"/>
       <c r="AC94" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD94" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE94" t="n">
         <v>15812</v>
       </c>
       <c r="AF94" t="n">
         <v>0</v>
       </c>
       <c r="AG94" t="n">
         <v>4</v>
       </c>
       <c r="AH94" t="inlineStr"/>
       <c r="AI94" t="n">
         <v>0.43</v>
       </c>
       <c r="AJ94" t="n">
-        <v>0.3345266108414721</v>
+        <v>0.3345266108414888</v>
       </c>
       <c r="AK94" t="n">
-        <v>0.5254733891585279</v>
+        <v>0.5254733891585113</v>
       </c>
       <c r="AL94" t="b">
         <v>0</v>
       </c>
       <c r="AM94" t="inlineStr"/>
       <c r="AN94" t="inlineStr"/>
       <c r="AO94" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP94" t="n">
         <v>0</v>
       </c>
       <c r="AQ94" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR94" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS94" t="inlineStr">
@@ -25980,54 +25980,54 @@
       <c r="AB95" t="inlineStr"/>
       <c r="AC95" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD95" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE95" t="n">
         <v>15813</v>
       </c>
       <c r="AF95" t="n">
         <v>1</v>
       </c>
       <c r="AG95" t="n">
         <v>4</v>
       </c>
       <c r="AH95" t="inlineStr"/>
       <c r="AI95" t="n">
         <v>0.29</v>
       </c>
       <c r="AJ95" t="n">
-        <v>0.1627021477886295</v>
+        <v>0.1627021477886517</v>
       </c>
       <c r="AK95" t="n">
-        <v>0.4172978522113705</v>
+        <v>0.4172978522113483</v>
       </c>
       <c r="AL95" t="b">
         <v>1</v>
       </c>
       <c r="AM95" t="n">
         <v>0.05</v>
       </c>
       <c r="AN95" t="inlineStr"/>
       <c r="AO95" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP95" t="n">
         <v>0.002</v>
       </c>
       <c r="AQ95" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR95" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -26250,54 +26250,54 @@
       <c r="AB96" t="inlineStr"/>
       <c r="AC96" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD96" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE96" t="n">
         <v>15814</v>
       </c>
       <c r="AF96" t="n">
         <v>0</v>
       </c>
       <c r="AG96" t="n">
         <v>4</v>
       </c>
       <c r="AH96" t="inlineStr"/>
       <c r="AI96" t="n">
         <v>0.65</v>
       </c>
       <c r="AJ96" t="n">
-        <v>0.5863510738943147</v>
+        <v>0.5863510738943258</v>
       </c>
       <c r="AK96" t="n">
-        <v>0.7136489261056853</v>
+        <v>0.7136489261056742</v>
       </c>
       <c r="AL96" t="b">
         <v>0</v>
       </c>
       <c r="AM96" t="inlineStr"/>
       <c r="AN96" t="inlineStr"/>
       <c r="AO96" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP96" t="n">
         <v>0</v>
       </c>
       <c r="AQ96" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR96" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS96" t="inlineStr">
@@ -26518,54 +26518,54 @@
       <c r="AB97" t="inlineStr"/>
       <c r="AC97" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD97" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE97" t="n">
         <v>15815</v>
       </c>
       <c r="AF97" t="n">
         <v>1</v>
       </c>
       <c r="AG97" t="n">
         <v>4</v>
       </c>
       <c r="AH97" t="inlineStr"/>
       <c r="AI97" t="n">
         <v>0.41</v>
       </c>
       <c r="AJ97" t="n">
-        <v>0.3145266108414721</v>
+        <v>0.3145266108414888</v>
       </c>
       <c r="AK97" t="n">
-        <v>0.5054733891585279</v>
+        <v>0.5054733891585113</v>
       </c>
       <c r="AL97" t="b">
         <v>1</v>
       </c>
       <c r="AM97" t="n">
         <v>0.05</v>
       </c>
       <c r="AN97" t="inlineStr"/>
       <c r="AO97" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP97" t="n">
         <v>0.002</v>
       </c>
       <c r="AQ97" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR97" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -26788,54 +26788,54 @@
       <c r="AB98" t="inlineStr"/>
       <c r="AC98" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD98" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE98" t="n">
         <v>15816</v>
       </c>
       <c r="AF98" t="n">
         <v>0</v>
       </c>
       <c r="AG98" t="n">
         <v>4</v>
       </c>
       <c r="AH98" t="inlineStr"/>
       <c r="AI98" t="n">
         <v>0.13</v>
       </c>
       <c r="AJ98" t="n">
-        <v>0.09817553694715737</v>
+        <v>0.09817553694716293</v>
       </c>
       <c r="AK98" t="n">
-        <v>0.1618244630528426</v>
+        <v>0.1618244630528371</v>
       </c>
       <c r="AL98" t="b">
         <v>0</v>
       </c>
       <c r="AM98" t="inlineStr"/>
       <c r="AN98" t="inlineStr"/>
       <c r="AO98" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP98" t="n">
         <v>0</v>
       </c>
       <c r="AQ98" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR98" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS98" t="inlineStr">
@@ -27056,54 +27056,54 @@
       <c r="AB99" t="inlineStr"/>
       <c r="AC99" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD99" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE99" t="n">
         <v>15817</v>
       </c>
       <c r="AF99" t="n">
         <v>1</v>
       </c>
       <c r="AG99" t="n">
         <v>4</v>
       </c>
       <c r="AH99" t="inlineStr"/>
       <c r="AI99" t="n">
         <v>0.09</v>
       </c>
       <c r="AJ99" t="n">
-        <v>0.05817553694715737</v>
+        <v>0.05817553694716292</v>
       </c>
       <c r="AK99" t="n">
-        <v>0.1218244630528426</v>
+        <v>0.1218244630528371</v>
       </c>
       <c r="AL99" t="b">
         <v>1</v>
       </c>
       <c r="AM99" t="n">
         <v>0.05</v>
       </c>
       <c r="AN99" t="inlineStr"/>
       <c r="AO99" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP99" t="n">
         <v>0.002</v>
       </c>
       <c r="AQ99" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR99" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -27326,54 +27326,54 @@
       <c r="AB100" t="inlineStr"/>
       <c r="AC100" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD100" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE100" t="n">
         <v>15818</v>
       </c>
       <c r="AF100" t="n">
         <v>0</v>
       </c>
       <c r="AG100" t="n">
         <v>4</v>
       </c>
       <c r="AH100" t="inlineStr"/>
       <c r="AI100" t="n">
         <v>0.09</v>
       </c>
       <c r="AJ100" t="n">
-        <v>0.05817553694715737</v>
+        <v>0.05817553694716292</v>
       </c>
       <c r="AK100" t="n">
-        <v>0.1218244630528426</v>
+        <v>0.1218244630528371</v>
       </c>
       <c r="AL100" t="b">
         <v>0</v>
       </c>
       <c r="AM100" t="inlineStr"/>
       <c r="AN100" t="inlineStr"/>
       <c r="AO100" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP100" t="n">
         <v>0</v>
       </c>
       <c r="AQ100" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR100" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS100" t="inlineStr">
@@ -27594,54 +27594,54 @@
       <c r="AB101" t="inlineStr"/>
       <c r="AC101" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD101" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE101" t="n">
         <v>15819</v>
       </c>
       <c r="AF101" t="n">
         <v>1</v>
       </c>
       <c r="AG101" t="n">
         <v>4</v>
       </c>
       <c r="AH101" t="inlineStr"/>
       <c r="AI101" t="n">
         <v>0.09</v>
       </c>
       <c r="AJ101" t="n">
-        <v>0.05817553694715737</v>
+        <v>0.05817553694716292</v>
       </c>
       <c r="AK101" t="n">
-        <v>0.1218244630528426</v>
+        <v>0.1218244630528371</v>
       </c>
       <c r="AL101" t="b">
         <v>0</v>
       </c>
       <c r="AM101" t="inlineStr"/>
       <c r="AN101" t="inlineStr"/>
       <c r="AO101" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP101" t="n">
         <v>0.002</v>
       </c>
       <c r="AQ101" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR101" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS101" t="inlineStr">
@@ -27850,54 +27850,54 @@
       </c>
       <c r="AA102" t="n">
         <v>0</v>
       </c>
       <c r="AB102" t="inlineStr"/>
       <c r="AC102" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD102" t="inlineStr"/>
       <c r="AE102" t="n">
         <v>15842</v>
       </c>
       <c r="AF102" t="n">
         <v>0</v>
       </c>
       <c r="AG102" t="n">
         <v>7</v>
       </c>
       <c r="AH102" t="inlineStr"/>
       <c r="AI102" t="n">
         <v>26</v>
       </c>
       <c r="AJ102" t="n">
-        <v>21.10617872277509</v>
+        <v>21.10617872277507</v>
       </c>
       <c r="AK102" t="n">
-        <v>30.89382127722491</v>
+        <v>30.89382127722493</v>
       </c>
       <c r="AL102" t="b">
         <v>0</v>
       </c>
       <c r="AM102" t="inlineStr"/>
       <c r="AN102" t="inlineStr"/>
       <c r="AO102" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP102" t="n">
         <v>0</v>
       </c>
       <c r="AQ102" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR102" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS102" t="inlineStr">
@@ -28106,54 +28106,54 @@
       </c>
       <c r="AA103" t="n">
         <v>0</v>
       </c>
       <c r="AB103" t="inlineStr"/>
       <c r="AC103" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD103" t="inlineStr"/>
       <c r="AE103" t="n">
         <v>15843</v>
       </c>
       <c r="AF103" t="n">
         <v>1</v>
       </c>
       <c r="AG103" t="n">
         <v>7</v>
       </c>
       <c r="AH103" t="inlineStr"/>
       <c r="AI103" t="n">
         <v>53</v>
       </c>
       <c r="AJ103" t="n">
-        <v>16.29629417852573</v>
+        <v>16.29629417852559</v>
       </c>
       <c r="AK103" t="n">
-        <v>89.70370582147427</v>
+        <v>89.70370582147441</v>
       </c>
       <c r="AL103" t="b">
         <v>0</v>
       </c>
       <c r="AM103" t="inlineStr"/>
       <c r="AN103" t="inlineStr"/>
       <c r="AO103" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP103" t="n">
         <v>0.002</v>
       </c>
       <c r="AQ103" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR103" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS103" t="inlineStr">
@@ -28645,51 +28645,51 @@
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD105" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE105" t="n">
         <v>15845</v>
       </c>
       <c r="AF105" t="n">
         <v>1</v>
       </c>
       <c r="AG105" t="n">
         <v>8</v>
       </c>
       <c r="AH105" t="inlineStr"/>
       <c r="AI105" t="n">
         <v>5</v>
       </c>
       <c r="AJ105" t="n">
         <v>2.635398425262525</v>
       </c>
       <c r="AK105" t="n">
-        <v>7.364601574737476</v>
+        <v>7.364601574737475</v>
       </c>
       <c r="AL105" t="b">
         <v>1</v>
       </c>
       <c r="AM105" t="n">
         <v>0.05</v>
       </c>
       <c r="AN105" t="inlineStr"/>
       <c r="AO105" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP105" t="n">
         <v>3</v>
       </c>
       <c r="AQ105" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR105" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -28912,54 +28912,54 @@
       <c r="AB106" t="inlineStr"/>
       <c r="AC106" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD106" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE106" t="n">
         <v>15846</v>
       </c>
       <c r="AF106" t="n">
         <v>0</v>
       </c>
       <c r="AG106" t="n">
         <v>8</v>
       </c>
       <c r="AH106" t="inlineStr"/>
       <c r="AI106" t="n">
         <v>23.5</v>
       </c>
       <c r="AJ106" t="n">
-        <v>18.534286531796</v>
+        <v>18.53428653179601</v>
       </c>
       <c r="AK106" t="n">
-        <v>28.465713468204</v>
+        <v>28.46571346820399</v>
       </c>
       <c r="AL106" t="b">
         <v>0</v>
       </c>
       <c r="AM106" t="inlineStr"/>
       <c r="AN106" t="inlineStr"/>
       <c r="AO106" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP106" t="n">
         <v>0</v>
       </c>
       <c r="AQ106" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR106" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS106" t="inlineStr">
@@ -31060,54 +31060,54 @@
       <c r="AB114" t="inlineStr"/>
       <c r="AC114" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD114" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE114" t="n">
         <v>15854</v>
       </c>
       <c r="AF114" t="n">
         <v>0</v>
       </c>
       <c r="AG114" t="n">
         <v>8</v>
       </c>
       <c r="AH114" t="inlineStr"/>
       <c r="AI114" t="n">
         <v>2</v>
       </c>
       <c r="AJ114" t="n">
-        <v>0.8176992126312623</v>
+        <v>0.8176992126312626</v>
       </c>
       <c r="AK114" t="n">
-        <v>3.182300787368738</v>
+        <v>3.182300787368737</v>
       </c>
       <c r="AL114" t="b">
         <v>0</v>
       </c>
       <c r="AM114" t="inlineStr"/>
       <c r="AN114" t="inlineStr"/>
       <c r="AO114" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP114" t="n">
         <v>0</v>
       </c>
       <c r="AQ114" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR114" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS114" t="inlineStr">
@@ -31328,51 +31328,51 @@
       <c r="AB115" t="inlineStr"/>
       <c r="AC115" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD115" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE115" t="n">
         <v>15855</v>
       </c>
       <c r="AF115" t="n">
         <v>1</v>
       </c>
       <c r="AG115" t="n">
         <v>8</v>
       </c>
       <c r="AH115" t="inlineStr"/>
       <c r="AI115" t="n">
         <v>3</v>
       </c>
       <c r="AJ115" t="n">
-        <v>0.8718251418994072</v>
+        <v>0.8718251418994076</v>
       </c>
       <c r="AK115" t="n">
         <v>5.128174858100593</v>
       </c>
       <c r="AL115" t="b">
         <v>0</v>
       </c>
       <c r="AM115" t="inlineStr"/>
       <c r="AN115" t="inlineStr"/>
       <c r="AO115" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP115" t="n">
         <v>3</v>
       </c>
       <c r="AQ115" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR115" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
@@ -31864,54 +31864,54 @@
       <c r="AB117" t="inlineStr"/>
       <c r="AC117" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD117" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE117" t="n">
         <v>15857</v>
       </c>
       <c r="AF117" t="n">
         <v>1</v>
       </c>
       <c r="AG117" t="n">
         <v>8</v>
       </c>
       <c r="AH117" t="inlineStr"/>
       <c r="AI117" t="n">
         <v>2.5</v>
       </c>
       <c r="AJ117" t="n">
-        <v>1.317699212631262</v>
+        <v>1.317699212631263</v>
       </c>
       <c r="AK117" t="n">
-        <v>3.682300787368738</v>
+        <v>3.682300787368737</v>
       </c>
       <c r="AL117" t="b">
         <v>1</v>
       </c>
       <c r="AM117" t="n">
         <v>0.05</v>
       </c>
       <c r="AN117" t="inlineStr"/>
       <c r="AO117" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP117" t="n">
         <v>3</v>
       </c>
       <c r="AQ117" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR117" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -32137,51 +32137,51 @@
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD118" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE118" t="n">
         <v>15858</v>
       </c>
       <c r="AF118" t="n">
         <v>0</v>
       </c>
       <c r="AG118" t="n">
         <v>8</v>
       </c>
       <c r="AH118" t="inlineStr"/>
       <c r="AI118" t="n">
         <v>8.699999999999999</v>
       </c>
       <c r="AJ118" t="n">
         <v>6.335398425262524</v>
       </c>
       <c r="AK118" t="n">
-        <v>11.06460157473748</v>
+        <v>11.06460157473747</v>
       </c>
       <c r="AL118" t="b">
         <v>0</v>
       </c>
       <c r="AM118" t="inlineStr"/>
       <c r="AN118" t="inlineStr"/>
       <c r="AO118" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP118" t="n">
         <v>0</v>
       </c>
       <c r="AQ118" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR118" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS118" t="inlineStr">
@@ -36890,51 +36890,51 @@
       <c r="AB138" t="inlineStr"/>
       <c r="AC138" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD138" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE138" t="n">
         <v>15862</v>
       </c>
       <c r="AF138" t="n">
         <v>0</v>
       </c>
       <c r="AG138" t="n">
         <v>8</v>
       </c>
       <c r="AH138" t="inlineStr"/>
       <c r="AI138" t="n">
         <v>4.7</v>
       </c>
       <c r="AJ138" t="n">
-        <v>3.517699212631262</v>
+        <v>3.517699212631263</v>
       </c>
       <c r="AK138" t="n">
         <v>5.882300787368738</v>
       </c>
       <c r="AL138" t="b">
         <v>0</v>
       </c>
       <c r="AM138" t="inlineStr"/>
       <c r="AN138" t="inlineStr"/>
       <c r="AO138" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP138" t="n">
         <v>0</v>
       </c>
       <c r="AQ138" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR138" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
@@ -37158,51 +37158,51 @@
       <c r="AB139" t="inlineStr"/>
       <c r="AC139" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD139" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE139" t="n">
         <v>15863</v>
       </c>
       <c r="AF139" t="n">
         <v>1</v>
       </c>
       <c r="AG139" t="n">
         <v>8</v>
       </c>
       <c r="AH139" t="inlineStr"/>
       <c r="AI139" t="n">
         <v>1.3</v>
       </c>
       <c r="AJ139" t="n">
-        <v>0.5906362479971899</v>
+        <v>0.5906362479971901</v>
       </c>
       <c r="AK139" t="n">
         <v>2.00936375200281</v>
       </c>
       <c r="AL139" t="b">
         <v>1</v>
       </c>
       <c r="AM139" t="n">
         <v>0.05</v>
       </c>
       <c r="AN139" t="inlineStr"/>
       <c r="AO139" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP139" t="n">
         <v>6</v>
       </c>
       <c r="AQ139" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR139" t="inlineStr">
@@ -38234,51 +38234,51 @@
       <c r="AB143" t="inlineStr"/>
       <c r="AC143" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD143" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE143" t="n">
         <v>15867</v>
       </c>
       <c r="AF143" t="n">
         <v>1</v>
       </c>
       <c r="AG143" t="n">
         <v>8</v>
       </c>
       <c r="AH143" t="inlineStr"/>
       <c r="AI143" t="n">
         <v>2.1</v>
       </c>
       <c r="AJ143" t="n">
-        <v>1.627062964634072</v>
+        <v>1.627062964634073</v>
       </c>
       <c r="AK143" t="n">
         <v>2.572937035365928</v>
       </c>
       <c r="AL143" t="b">
         <v>1</v>
       </c>
       <c r="AM143" t="n">
         <v>0.05</v>
       </c>
       <c r="AN143" t="inlineStr"/>
       <c r="AO143" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP143" t="n">
         <v>6</v>
       </c>
       <c r="AQ143" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR143" t="inlineStr">
@@ -38772,51 +38772,51 @@
       <c r="AB145" t="inlineStr"/>
       <c r="AC145" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD145" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE145" t="n">
         <v>15869</v>
       </c>
       <c r="AF145" t="n">
         <v>1</v>
       </c>
       <c r="AG145" t="n">
         <v>8</v>
       </c>
       <c r="AH145" t="inlineStr"/>
       <c r="AI145" t="n">
         <v>0.62</v>
       </c>
       <c r="AJ145" t="n">
-        <v>0.4544678575173171</v>
+        <v>0.4544678575173172</v>
       </c>
       <c r="AK145" t="n">
         <v>0.7855321424826829</v>
       </c>
       <c r="AL145" t="b">
         <v>1</v>
       </c>
       <c r="AM145" t="n">
         <v>0.05</v>
       </c>
       <c r="AN145" t="inlineStr"/>
       <c r="AO145" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP145" t="n">
         <v>6</v>
       </c>
       <c r="AQ145" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR145" t="inlineStr">
@@ -39042,54 +39042,54 @@
       <c r="AB146" t="inlineStr"/>
       <c r="AC146" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD146" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE146" t="n">
         <v>15870</v>
       </c>
       <c r="AF146" t="n">
         <v>0</v>
       </c>
       <c r="AG146" t="n">
         <v>4</v>
       </c>
       <c r="AH146" t="inlineStr"/>
       <c r="AI146" t="n">
         <v>0.41</v>
       </c>
       <c r="AJ146" t="n">
-        <v>0.09175536947157364</v>
+        <v>0.09175536947162916</v>
       </c>
       <c r="AK146" t="n">
-        <v>0.7282446305284263</v>
+        <v>0.7282446305283707</v>
       </c>
       <c r="AL146" t="b">
         <v>0</v>
       </c>
       <c r="AM146" t="inlineStr"/>
       <c r="AN146" t="inlineStr"/>
       <c r="AO146" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP146" t="n">
         <v>0</v>
       </c>
       <c r="AQ146" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR146" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS146" t="inlineStr">
@@ -39310,54 +39310,54 @@
       <c r="AB147" t="inlineStr"/>
       <c r="AC147" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD147" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE147" t="n">
         <v>15871</v>
       </c>
       <c r="AF147" t="n">
         <v>1</v>
       </c>
       <c r="AG147" t="n">
         <v>4</v>
       </c>
       <c r="AH147" t="inlineStr"/>
       <c r="AI147" t="n">
         <v>0.24</v>
       </c>
       <c r="AJ147" t="n">
-        <v>0.08087768473578683</v>
+        <v>0.08087768473581458</v>
       </c>
       <c r="AK147" t="n">
-        <v>0.3991223152642132</v>
+        <v>0.3991223152641854</v>
       </c>
       <c r="AL147" t="b">
         <v>1</v>
       </c>
       <c r="AM147" t="n">
         <v>0.05</v>
       </c>
       <c r="AN147" t="inlineStr"/>
       <c r="AO147" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP147" t="n">
         <v>6</v>
       </c>
       <c r="AQ147" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR147" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -40384,51 +40384,51 @@
       <c r="AB151" t="inlineStr"/>
       <c r="AC151" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD151" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE151" t="n">
         <v>15875</v>
       </c>
       <c r="AF151" t="n">
         <v>1</v>
       </c>
       <c r="AG151" t="n">
         <v>8</v>
       </c>
       <c r="AH151" t="inlineStr"/>
       <c r="AI151" t="n">
         <v>4.3</v>
       </c>
       <c r="AJ151" t="n">
-        <v>3.472422889678748</v>
+        <v>3.472422889678749</v>
       </c>
       <c r="AK151" t="n">
         <v>5.127577110321251</v>
       </c>
       <c r="AL151" t="b">
         <v>0</v>
       </c>
       <c r="AM151" t="inlineStr"/>
       <c r="AN151" t="inlineStr"/>
       <c r="AO151" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP151" t="n">
         <v>0.144</v>
       </c>
       <c r="AQ151" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR151" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
@@ -40655,51 +40655,51 @@
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD152" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE152" t="n">
         <v>15876</v>
       </c>
       <c r="AF152" t="n">
         <v>0</v>
       </c>
       <c r="AG152" t="n">
         <v>8</v>
       </c>
       <c r="AH152" t="inlineStr"/>
       <c r="AI152" t="n">
         <v>1.4</v>
       </c>
       <c r="AJ152" t="n">
         <v>1.068935715034634</v>
       </c>
       <c r="AK152" t="n">
-        <v>1.731064284965366</v>
+        <v>1.731064284965365</v>
       </c>
       <c r="AL152" t="b">
         <v>0</v>
       </c>
       <c r="AM152" t="inlineStr"/>
       <c r="AN152" t="inlineStr"/>
       <c r="AO152" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP152" t="n">
         <v>0</v>
       </c>
       <c r="AQ152" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR152" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS152" t="inlineStr">
@@ -40920,54 +40920,54 @@
       <c r="AB153" t="inlineStr"/>
       <c r="AC153" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD153" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE153" t="n">
         <v>15877</v>
       </c>
       <c r="AF153" t="n">
         <v>1</v>
       </c>
       <c r="AG153" t="n">
         <v>8</v>
       </c>
       <c r="AH153" t="inlineStr"/>
       <c r="AI153" t="n">
         <v>1.3</v>
       </c>
       <c r="AJ153" t="n">
-        <v>0.8034035725519515</v>
+        <v>0.8034035725519517</v>
       </c>
       <c r="AK153" t="n">
-        <v>1.796596427448049</v>
+        <v>1.796596427448048</v>
       </c>
       <c r="AL153" t="b">
         <v>0</v>
       </c>
       <c r="AM153" t="inlineStr"/>
       <c r="AN153" t="inlineStr"/>
       <c r="AO153" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP153" t="n">
         <v>0.144</v>
       </c>
       <c r="AQ153" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR153" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS153" t="inlineStr">
@@ -41188,51 +41188,51 @@
       <c r="AB154" t="inlineStr"/>
       <c r="AC154" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD154" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE154" t="n">
         <v>15878</v>
       </c>
       <c r="AF154" t="n">
         <v>0</v>
       </c>
       <c r="AG154" t="n">
         <v>8</v>
       </c>
       <c r="AH154" t="inlineStr"/>
       <c r="AI154" t="n">
         <v>8</v>
       </c>
       <c r="AJ154" t="n">
-        <v>4.349013033150888</v>
+        <v>4.349013033150889</v>
       </c>
       <c r="AK154" t="n">
         <v>11.65098696684911</v>
       </c>
       <c r="AL154" t="b">
         <v>0</v>
       </c>
       <c r="AM154" t="inlineStr"/>
       <c r="AN154" t="inlineStr"/>
       <c r="AO154" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP154" t="n">
         <v>0</v>
       </c>
       <c r="AQ154" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR154" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
@@ -41456,51 +41456,51 @@
       <c r="AB155" t="inlineStr"/>
       <c r="AC155" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD155" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE155" t="n">
         <v>15879</v>
       </c>
       <c r="AF155" t="n">
         <v>1</v>
       </c>
       <c r="AG155" t="n">
         <v>8</v>
       </c>
       <c r="AH155" t="inlineStr"/>
       <c r="AI155" t="n">
         <v>8.9</v>
       </c>
       <c r="AJ155" t="n">
-        <v>5.249013033150888</v>
+        <v>5.24901303315089</v>
       </c>
       <c r="AK155" t="n">
         <v>12.55098696684911</v>
       </c>
       <c r="AL155" t="b">
         <v>0</v>
       </c>
       <c r="AM155" t="inlineStr"/>
       <c r="AN155" t="inlineStr"/>
       <c r="AO155" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP155" t="n">
         <v>0.144</v>
       </c>
       <c r="AQ155" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR155" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
@@ -42792,54 +42792,54 @@
       <c r="AB160" t="inlineStr"/>
       <c r="AC160" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD160" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE160" t="n">
         <v>16490</v>
       </c>
       <c r="AF160" t="n">
         <v>0</v>
       </c>
       <c r="AG160" t="n">
         <v>4</v>
       </c>
       <c r="AH160" t="inlineStr"/>
       <c r="AI160" t="n">
         <v>13.7</v>
       </c>
       <c r="AJ160" t="n">
-        <v>0.3337255178060943</v>
+        <v>0.3337255178084266</v>
       </c>
       <c r="AK160" t="n">
-        <v>27.0662744821939</v>
+        <v>27.06627448219157</v>
       </c>
       <c r="AL160" t="b">
         <v>0</v>
       </c>
       <c r="AM160" t="inlineStr"/>
       <c r="AN160" t="inlineStr"/>
       <c r="AO160" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP160" t="n">
         <v>0</v>
       </c>
       <c r="AQ160" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR160" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS160" t="inlineStr">
@@ -43060,54 +43060,54 @@
       <c r="AB161" t="inlineStr"/>
       <c r="AC161" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD161" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE161" t="n">
         <v>16491</v>
       </c>
       <c r="AF161" t="n">
         <v>1</v>
       </c>
       <c r="AG161" t="n">
         <v>4</v>
       </c>
       <c r="AH161" t="inlineStr"/>
       <c r="AI161" t="n">
         <v>55.6</v>
       </c>
       <c r="AJ161" t="n">
-        <v>24.88939315400686</v>
+        <v>24.88939315401222</v>
       </c>
       <c r="AK161" t="n">
-        <v>86.31060684599314</v>
+        <v>86.31060684598778</v>
       </c>
       <c r="AL161" t="b">
         <v>1</v>
       </c>
       <c r="AM161" t="n">
         <v>0.05</v>
       </c>
       <c r="AN161" t="inlineStr"/>
       <c r="AO161" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP161" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ161" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR161" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>