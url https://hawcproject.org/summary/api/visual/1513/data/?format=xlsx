--- v0 (2025-10-09)
+++ v1 (2026-04-05)
@@ -1004,54 +1004,54 @@
       </c>
       <c r="AA2" t="n">
         <v>0</v>
       </c>
       <c r="AB2" t="inlineStr"/>
       <c r="AC2" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD2" t="inlineStr"/>
       <c r="AE2" t="n">
         <v>12831</v>
       </c>
       <c r="AF2" t="n">
         <v>0</v>
       </c>
       <c r="AG2" t="n">
         <v>5</v>
       </c>
       <c r="AH2" t="inlineStr"/>
       <c r="AI2" t="n">
         <v>7514</v>
       </c>
       <c r="AJ2" t="n">
-        <v>1461.349659431171</v>
+        <v>1461.349659431183</v>
       </c>
       <c r="AK2" t="n">
-        <v>13566.65034056883</v>
+        <v>13566.65034056882</v>
       </c>
       <c r="AL2" t="b">
         <v>0</v>
       </c>
       <c r="AM2" t="inlineStr"/>
       <c r="AN2" t="inlineStr"/>
       <c r="AO2" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP2" t="n">
         <v>0</v>
       </c>
       <c r="AQ2" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR2" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS2" t="inlineStr">
@@ -1266,54 +1266,54 @@
       </c>
       <c r="AA3" t="n">
         <v>0</v>
       </c>
       <c r="AB3" t="inlineStr"/>
       <c r="AC3" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD3" t="inlineStr"/>
       <c r="AE3" t="n">
         <v>12832</v>
       </c>
       <c r="AF3" t="n">
         <v>1</v>
       </c>
       <c r="AG3" t="n">
         <v>5</v>
       </c>
       <c r="AH3" t="inlineStr"/>
       <c r="AI3" t="n">
         <v>13596</v>
       </c>
       <c r="AJ3" t="n">
-        <v>3178.77790517551</v>
+        <v>3178.77790517553</v>
       </c>
       <c r="AK3" t="n">
-        <v>24013.22209482449</v>
+        <v>24013.22209482447</v>
       </c>
       <c r="AL3" t="b">
         <v>0</v>
       </c>
       <c r="AM3" t="inlineStr"/>
       <c r="AN3" t="inlineStr"/>
       <c r="AO3" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP3" t="n">
         <v>0.5</v>
       </c>
       <c r="AQ3" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR3" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS3" t="inlineStr">
@@ -1528,54 +1528,54 @@
       </c>
       <c r="AA4" t="n">
         <v>0</v>
       </c>
       <c r="AB4" t="inlineStr"/>
       <c r="AC4" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD4" t="inlineStr"/>
       <c r="AE4" t="n">
         <v>12833</v>
       </c>
       <c r="AF4" t="n">
         <v>2</v>
       </c>
       <c r="AG4" t="n">
         <v>5</v>
       </c>
       <c r="AH4" t="inlineStr"/>
       <c r="AI4" t="n">
         <v>11184</v>
       </c>
       <c r="AJ4" t="n">
-        <v>8179.886336147453</v>
+        <v>8179.886336147459</v>
       </c>
       <c r="AK4" t="n">
-        <v>14188.11366385255</v>
+        <v>14188.11366385254</v>
       </c>
       <c r="AL4" t="b">
         <v>0</v>
       </c>
       <c r="AM4" t="inlineStr"/>
       <c r="AN4" t="inlineStr"/>
       <c r="AO4" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP4" t="n">
         <v>0.75</v>
       </c>
       <c r="AQ4" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR4" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS4" t="inlineStr">
@@ -1790,54 +1790,54 @@
       </c>
       <c r="AA5" t="n">
         <v>0</v>
       </c>
       <c r="AB5" t="inlineStr"/>
       <c r="AC5" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD5" t="inlineStr"/>
       <c r="AE5" t="n">
         <v>12834</v>
       </c>
       <c r="AF5" t="n">
         <v>3</v>
       </c>
       <c r="AG5" t="n">
         <v>5</v>
       </c>
       <c r="AH5" t="inlineStr"/>
       <c r="AI5" t="n">
         <v>19994</v>
       </c>
       <c r="AJ5" t="n">
-        <v>12855.75959747522</v>
+        <v>12855.75959747524</v>
       </c>
       <c r="AK5" t="n">
-        <v>27132.24040252478</v>
+        <v>27132.24040252476</v>
       </c>
       <c r="AL5" t="b">
         <v>1</v>
       </c>
       <c r="AM5" t="n">
         <v>0.05</v>
       </c>
       <c r="AN5" t="inlineStr"/>
       <c r="AO5" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP5" t="n">
         <v>1</v>
       </c>
       <c r="AQ5" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR5" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -2054,54 +2054,54 @@
       </c>
       <c r="AA6" t="n">
         <v>0</v>
       </c>
       <c r="AB6" t="inlineStr"/>
       <c r="AC6" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD6" t="inlineStr"/>
       <c r="AE6" t="n">
         <v>12835</v>
       </c>
       <c r="AF6" t="n">
         <v>4</v>
       </c>
       <c r="AG6" t="n">
         <v>4</v>
       </c>
       <c r="AH6" t="inlineStr"/>
       <c r="AI6" t="n">
         <v>15525</v>
       </c>
       <c r="AJ6" t="n">
-        <v>1356.749048874462</v>
+        <v>1356.749048876933</v>
       </c>
       <c r="AK6" t="n">
-        <v>29693.25095112554</v>
+        <v>29693.25095112307</v>
       </c>
       <c r="AL6" t="b">
         <v>0</v>
       </c>
       <c r="AM6" t="inlineStr"/>
       <c r="AN6" t="inlineStr"/>
       <c r="AO6" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP6" t="n">
         <v>1.5</v>
       </c>
       <c r="AQ6" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR6" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS6" t="inlineStr">
@@ -2316,54 +2316,54 @@
       </c>
       <c r="AA7" t="n">
         <v>0</v>
       </c>
       <c r="AB7" t="inlineStr"/>
       <c r="AC7" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD7" t="inlineStr"/>
       <c r="AE7" t="n">
         <v>12841</v>
       </c>
       <c r="AF7" t="n">
         <v>0</v>
       </c>
       <c r="AG7" t="n">
         <v>5</v>
       </c>
       <c r="AH7" t="inlineStr"/>
       <c r="AI7" t="n">
         <v>3487</v>
       </c>
       <c r="AJ7" t="n">
-        <v>1492.95715206865</v>
+        <v>1492.957152068654</v>
       </c>
       <c r="AK7" t="n">
-        <v>5481.04284793135</v>
+        <v>5481.042847931346</v>
       </c>
       <c r="AL7" t="b">
         <v>0</v>
       </c>
       <c r="AM7" t="inlineStr"/>
       <c r="AN7" t="inlineStr"/>
       <c r="AO7" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP7" t="n">
         <v>0</v>
       </c>
       <c r="AQ7" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR7" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS7" t="inlineStr">
@@ -2576,51 +2576,51 @@
       </c>
       <c r="AA8" t="n">
         <v>0</v>
       </c>
       <c r="AB8" t="inlineStr"/>
       <c r="AC8" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD8" t="inlineStr"/>
       <c r="AE8" t="n">
         <v>12842</v>
       </c>
       <c r="AF8" t="n">
         <v>1</v>
       </c>
       <c r="AG8" t="n">
         <v>5</v>
       </c>
       <c r="AH8" t="inlineStr"/>
       <c r="AI8" t="n">
         <v>5540</v>
       </c>
       <c r="AJ8" t="n">
-        <v>753.4086302076457</v>
+        <v>753.4086302076548</v>
       </c>
       <c r="AK8" t="n">
         <v>10326.59136979235</v>
       </c>
       <c r="AL8" t="b">
         <v>0</v>
       </c>
       <c r="AM8" t="inlineStr"/>
       <c r="AN8" t="inlineStr"/>
       <c r="AO8" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP8" t="n">
         <v>0.5</v>
       </c>
       <c r="AQ8" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR8" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
@@ -2836,54 +2836,54 @@
       </c>
       <c r="AA9" t="n">
         <v>0</v>
       </c>
       <c r="AB9" t="inlineStr"/>
       <c r="AC9" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD9" t="inlineStr"/>
       <c r="AE9" t="n">
         <v>12843</v>
       </c>
       <c r="AF9" t="n">
         <v>2</v>
       </c>
       <c r="AG9" t="n">
         <v>5</v>
       </c>
       <c r="AH9" t="inlineStr"/>
       <c r="AI9" t="n">
         <v>4747</v>
       </c>
       <c r="AJ9" t="n">
-        <v>2920.099157030057</v>
+        <v>2920.099157030061</v>
       </c>
       <c r="AK9" t="n">
-        <v>6573.900842969942</v>
+        <v>6573.900842969939</v>
       </c>
       <c r="AL9" t="b">
         <v>0</v>
       </c>
       <c r="AM9" t="inlineStr"/>
       <c r="AN9" t="inlineStr"/>
       <c r="AO9" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP9" t="n">
         <v>0.75</v>
       </c>
       <c r="AQ9" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR9" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS9" t="inlineStr">
@@ -3096,54 +3096,54 @@
       </c>
       <c r="AA10" t="n">
         <v>0</v>
       </c>
       <c r="AB10" t="inlineStr"/>
       <c r="AC10" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD10" t="inlineStr"/>
       <c r="AE10" t="n">
         <v>12844</v>
       </c>
       <c r="AF10" t="n">
         <v>3</v>
       </c>
       <c r="AG10" t="n">
         <v>5</v>
       </c>
       <c r="AH10" t="inlineStr"/>
       <c r="AI10" t="n">
         <v>5697</v>
       </c>
       <c r="AJ10" t="n">
-        <v>918.7379606403965</v>
+        <v>918.7379606404056</v>
       </c>
       <c r="AK10" t="n">
-        <v>10475.2620393596</v>
+        <v>10475.26203935959</v>
       </c>
       <c r="AL10" t="b">
         <v>0</v>
       </c>
       <c r="AM10" t="inlineStr"/>
       <c r="AN10" t="inlineStr"/>
       <c r="AO10" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP10" t="n">
         <v>1</v>
       </c>
       <c r="AQ10" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR10" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS10" t="inlineStr">
@@ -3356,54 +3356,54 @@
       </c>
       <c r="AA11" t="n">
         <v>0</v>
       </c>
       <c r="AB11" t="inlineStr"/>
       <c r="AC11" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD11" t="inlineStr"/>
       <c r="AE11" t="n">
         <v>12845</v>
       </c>
       <c r="AF11" t="n">
         <v>4</v>
       </c>
       <c r="AG11" t="n">
         <v>4</v>
       </c>
       <c r="AH11" t="inlineStr"/>
       <c r="AI11" t="n">
         <v>4730</v>
       </c>
       <c r="AJ11" t="n">
-        <v>-1628.527717957957</v>
+        <v>-1628.527717956848</v>
       </c>
       <c r="AK11" t="n">
-        <v>11088.52771795796</v>
+        <v>11088.52771795685</v>
       </c>
       <c r="AL11" t="b">
         <v>0</v>
       </c>
       <c r="AM11" t="inlineStr"/>
       <c r="AN11" t="inlineStr"/>
       <c r="AO11" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP11" t="n">
         <v>1.5</v>
       </c>
       <c r="AQ11" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR11" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS11" t="inlineStr">
@@ -3616,54 +3616,54 @@
       </c>
       <c r="AA12" t="n">
         <v>0</v>
       </c>
       <c r="AB12" t="inlineStr"/>
       <c r="AC12" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD12" t="inlineStr"/>
       <c r="AE12" t="n">
         <v>12906</v>
       </c>
       <c r="AF12" t="n">
         <v>0</v>
       </c>
       <c r="AG12" t="n">
         <v>4</v>
       </c>
       <c r="AH12" t="inlineStr"/>
       <c r="AI12" t="n">
         <v>121.4</v>
       </c>
       <c r="AJ12" t="n">
-        <v>7.786666901351808</v>
+        <v>7.786666901371632</v>
       </c>
       <c r="AK12" t="n">
-        <v>235.0133330986482</v>
+        <v>235.0133330986284</v>
       </c>
       <c r="AL12" t="b">
         <v>0</v>
       </c>
       <c r="AM12" t="inlineStr"/>
       <c r="AN12" t="inlineStr"/>
       <c r="AO12" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP12" t="n">
         <v>0</v>
       </c>
       <c r="AQ12" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR12" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS12" t="inlineStr">
@@ -3878,54 +3878,54 @@
       </c>
       <c r="AA13" t="n">
         <v>0</v>
       </c>
       <c r="AB13" t="inlineStr"/>
       <c r="AC13" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD13" t="inlineStr"/>
       <c r="AE13" t="n">
         <v>12907</v>
       </c>
       <c r="AF13" t="n">
         <v>1</v>
       </c>
       <c r="AG13" t="n">
         <v>4</v>
       </c>
       <c r="AH13" t="inlineStr"/>
       <c r="AI13" t="n">
         <v>317.9</v>
       </c>
       <c r="AJ13" t="n">
-        <v>-91.36259485955622</v>
+        <v>-91.36259485948483</v>
       </c>
       <c r="AK13" t="n">
-        <v>727.1625948595562</v>
+        <v>727.1625948594848</v>
       </c>
       <c r="AL13" t="b">
         <v>0</v>
       </c>
       <c r="AM13" t="inlineStr"/>
       <c r="AN13" t="inlineStr"/>
       <c r="AO13" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP13" t="n">
         <v>0.5</v>
       </c>
       <c r="AQ13" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR13" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS13" t="inlineStr">
@@ -4140,54 +4140,54 @@
       </c>
       <c r="AA14" t="n">
         <v>0</v>
       </c>
       <c r="AB14" t="inlineStr"/>
       <c r="AC14" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD14" t="inlineStr"/>
       <c r="AE14" t="n">
         <v>12908</v>
       </c>
       <c r="AF14" t="n">
         <v>2</v>
       </c>
       <c r="AG14" t="n">
         <v>4</v>
       </c>
       <c r="AH14" t="inlineStr"/>
       <c r="AI14" t="n">
         <v>735.7</v>
       </c>
       <c r="AJ14" t="n">
-        <v>156.1765278077359</v>
+        <v>156.1765278078369</v>
       </c>
       <c r="AK14" t="n">
-        <v>1315.223472192264</v>
+        <v>1315.223472192163</v>
       </c>
       <c r="AL14" t="b">
         <v>0</v>
       </c>
       <c r="AM14" t="inlineStr"/>
       <c r="AN14" t="inlineStr"/>
       <c r="AO14" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP14" t="n">
         <v>0.75</v>
       </c>
       <c r="AQ14" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR14" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS14" t="inlineStr">
@@ -4402,54 +4402,54 @@
       </c>
       <c r="AA15" t="n">
         <v>0</v>
       </c>
       <c r="AB15" t="inlineStr"/>
       <c r="AC15" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD15" t="inlineStr"/>
       <c r="AE15" t="n">
         <v>12909</v>
       </c>
       <c r="AF15" t="n">
         <v>3</v>
       </c>
       <c r="AG15" t="n">
         <v>4</v>
       </c>
       <c r="AH15" t="inlineStr"/>
       <c r="AI15" t="n">
         <v>832.1</v>
       </c>
       <c r="AJ15" t="n">
-        <v>-88.58171611873729</v>
+        <v>-88.58171611857665</v>
       </c>
       <c r="AK15" t="n">
-        <v>1752.781716118737</v>
+        <v>1752.781716118577</v>
       </c>
       <c r="AL15" t="b">
         <v>1</v>
       </c>
       <c r="AM15" t="n">
         <v>0.05</v>
       </c>
       <c r="AN15" t="inlineStr"/>
       <c r="AO15" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP15" t="n">
         <v>1</v>
       </c>
       <c r="AQ15" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR15" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -4666,54 +4666,54 @@
       </c>
       <c r="AA16" t="n">
         <v>0</v>
       </c>
       <c r="AB16" t="inlineStr"/>
       <c r="AC16" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD16" t="inlineStr"/>
       <c r="AE16" t="n">
         <v>12910</v>
       </c>
       <c r="AF16" t="n">
         <v>4</v>
       </c>
       <c r="AG16" t="n">
         <v>4</v>
       </c>
       <c r="AH16" t="inlineStr"/>
       <c r="AI16" t="n">
         <v>164.3</v>
       </c>
       <c r="AJ16" t="n">
-        <v>39.2298602023285</v>
+        <v>39.22986020235031</v>
       </c>
       <c r="AK16" t="n">
-        <v>289.3701397976715</v>
+        <v>289.3701397976497</v>
       </c>
       <c r="AL16" t="b">
         <v>0</v>
       </c>
       <c r="AM16" t="inlineStr"/>
       <c r="AN16" t="inlineStr"/>
       <c r="AO16" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP16" t="n">
         <v>1.5</v>
       </c>
       <c r="AQ16" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR16" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS16" t="inlineStr">
@@ -6226,51 +6226,51 @@
       <c r="AB22" t="inlineStr"/>
       <c r="AC22" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD22" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE22" t="n">
         <v>13200</v>
       </c>
       <c r="AF22" t="n">
         <v>0</v>
       </c>
       <c r="AG22" t="n">
         <v>6</v>
       </c>
       <c r="AH22" t="inlineStr"/>
       <c r="AI22" t="n">
         <v>293.76</v>
       </c>
       <c r="AJ22" t="n">
-        <v>228.6728472344472</v>
+        <v>228.6728472344471</v>
       </c>
       <c r="AK22" t="n">
         <v>358.8471527655528</v>
       </c>
       <c r="AL22" t="b">
         <v>0</v>
       </c>
       <c r="AM22" t="inlineStr"/>
       <c r="AN22" t="inlineStr"/>
       <c r="AO22" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP22" t="n">
         <v>0</v>
       </c>
       <c r="AQ22" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR22" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
@@ -7576,51 +7576,51 @@
       <c r="AB27" t="inlineStr"/>
       <c r="AC27" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD27" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE27" t="n">
         <v>13205</v>
       </c>
       <c r="AF27" t="n">
         <v>5</v>
       </c>
       <c r="AG27" t="n">
         <v>6</v>
       </c>
       <c r="AH27" t="inlineStr"/>
       <c r="AI27" t="n">
         <v>421.83</v>
       </c>
       <c r="AJ27" t="n">
-        <v>327.4639077120412</v>
+        <v>327.4639077120411</v>
       </c>
       <c r="AK27" t="n">
         <v>516.1960922879588</v>
       </c>
       <c r="AL27" t="b">
         <v>1</v>
       </c>
       <c r="AM27" t="n">
         <v>0.05</v>
       </c>
       <c r="AN27" t="inlineStr"/>
       <c r="AO27" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP27" t="n">
         <v>0.8333</v>
       </c>
       <c r="AQ27" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR27" t="inlineStr">
@@ -7840,54 +7840,54 @@
       <c r="AB28" t="inlineStr"/>
       <c r="AC28" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD28" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE28" t="n">
         <v>13776</v>
       </c>
       <c r="AF28" t="n">
         <v>0</v>
       </c>
       <c r="AG28" t="n">
         <v>10</v>
       </c>
       <c r="AH28" t="inlineStr"/>
       <c r="AI28" t="n">
         <v>468.4</v>
       </c>
       <c r="AJ28" t="n">
-        <v>314.4551938313092</v>
+        <v>314.4551938351129</v>
       </c>
       <c r="AK28" t="n">
-        <v>622.3448061686908</v>
+        <v>622.344806164887</v>
       </c>
       <c r="AL28" t="b">
         <v>0</v>
       </c>
       <c r="AM28" t="inlineStr"/>
       <c r="AN28" t="inlineStr"/>
       <c r="AO28" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP28" t="n">
         <v>0</v>
       </c>
       <c r="AQ28" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR28" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS28" t="inlineStr">
@@ -8100,54 +8100,54 @@
       <c r="AB29" t="inlineStr"/>
       <c r="AC29" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD29" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE29" t="n">
         <v>13777</v>
       </c>
       <c r="AF29" t="n">
         <v>1</v>
       </c>
       <c r="AG29" t="n">
         <v>10</v>
       </c>
       <c r="AH29" t="inlineStr"/>
       <c r="AI29" t="n">
         <v>417.4</v>
       </c>
       <c r="AJ29" t="n">
-        <v>262.5967655441232</v>
+        <v>262.5967655479482</v>
       </c>
       <c r="AK29" t="n">
-        <v>572.2032344558768</v>
+        <v>572.2032344520518</v>
       </c>
       <c r="AL29" t="b">
         <v>0</v>
       </c>
       <c r="AM29" t="inlineStr"/>
       <c r="AN29" t="inlineStr"/>
       <c r="AO29" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP29" t="n">
         <v>2</v>
       </c>
       <c r="AQ29" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR29" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS29" t="inlineStr">
@@ -8360,54 +8360,54 @@
       <c r="AB30" t="inlineStr"/>
       <c r="AC30" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD30" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE30" t="n">
         <v>13778</v>
       </c>
       <c r="AF30" t="n">
         <v>2</v>
       </c>
       <c r="AG30" t="n">
         <v>10</v>
       </c>
       <c r="AH30" t="inlineStr"/>
       <c r="AI30" t="n">
         <v>350.5</v>
       </c>
       <c r="AJ30" t="n">
-        <v>216.6567228895816</v>
+        <v>216.6567228928886</v>
       </c>
       <c r="AK30" t="n">
-        <v>484.3432771104184</v>
+        <v>484.3432771071114</v>
       </c>
       <c r="AL30" t="b">
         <v>0</v>
       </c>
       <c r="AM30" t="inlineStr"/>
       <c r="AN30" t="inlineStr"/>
       <c r="AO30" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP30" t="n">
         <v>20</v>
       </c>
       <c r="AQ30" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR30" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS30" t="inlineStr">
@@ -8620,54 +8620,54 @@
       <c r="AB31" t="inlineStr"/>
       <c r="AC31" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD31" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE31" t="n">
         <v>13779</v>
       </c>
       <c r="AF31" t="n">
         <v>3</v>
       </c>
       <c r="AG31" t="n">
         <v>10</v>
       </c>
       <c r="AH31" t="inlineStr"/>
       <c r="AI31" t="n">
         <v>441</v>
       </c>
       <c r="AJ31" t="n">
-        <v>341.2077116146265</v>
+        <v>341.2077116170923</v>
       </c>
       <c r="AK31" t="n">
-        <v>540.7922883853735</v>
+        <v>540.7922883829077</v>
       </c>
       <c r="AL31" t="b">
         <v>0</v>
       </c>
       <c r="AM31" t="inlineStr"/>
       <c r="AN31" t="inlineStr"/>
       <c r="AO31" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP31" t="n">
         <v>50</v>
       </c>
       <c r="AQ31" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR31" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS31" t="inlineStr">
@@ -8880,54 +8880,54 @@
       <c r="AB32" t="inlineStr"/>
       <c r="AC32" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD32" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE32" t="n">
         <v>13780</v>
       </c>
       <c r="AF32" t="n">
         <v>4</v>
       </c>
       <c r="AG32" t="n">
         <v>10</v>
       </c>
       <c r="AH32" t="inlineStr"/>
       <c r="AI32" t="n">
         <v>531</v>
       </c>
       <c r="AJ32" t="n">
-        <v>436.215209956545</v>
+        <v>436.2152099588869</v>
       </c>
       <c r="AK32" t="n">
-        <v>625.784790043455</v>
+        <v>625.7847900411131</v>
       </c>
       <c r="AL32" t="b">
         <v>0</v>
       </c>
       <c r="AM32" t="inlineStr"/>
       <c r="AN32" t="inlineStr"/>
       <c r="AO32" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP32" t="n">
         <v>100</v>
       </c>
       <c r="AQ32" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR32" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS32" t="inlineStr">
@@ -9140,54 +9140,54 @@
       <c r="AB33" t="inlineStr"/>
       <c r="AC33" t="inlineStr">
         <is>
           <t>significant</t>
         </is>
       </c>
       <c r="AD33" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE33" t="n">
         <v>13781</v>
       </c>
       <c r="AF33" t="n">
         <v>0</v>
       </c>
       <c r="AG33" t="n">
         <v>10</v>
       </c>
       <c r="AH33" t="inlineStr"/>
       <c r="AI33" t="n">
         <v>114.6</v>
       </c>
       <c r="AJ33" t="n">
-        <v>57.87219735512463</v>
+        <v>57.87219735652629</v>
       </c>
       <c r="AK33" t="n">
-        <v>171.3278026448754</v>
+        <v>171.3278026434737</v>
       </c>
       <c r="AL33" t="b">
         <v>0</v>
       </c>
       <c r="AM33" t="inlineStr"/>
       <c r="AN33" t="inlineStr"/>
       <c r="AO33" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP33" t="n">
         <v>0</v>
       </c>
       <c r="AQ33" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR33" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS33" t="inlineStr">
@@ -9400,54 +9400,54 @@
       <c r="AB34" t="inlineStr"/>
       <c r="AC34" t="inlineStr">
         <is>
           <t>significant</t>
         </is>
       </c>
       <c r="AD34" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE34" t="n">
         <v>13782</v>
       </c>
       <c r="AF34" t="n">
         <v>1</v>
       </c>
       <c r="AG34" t="n">
         <v>10</v>
       </c>
       <c r="AH34" t="inlineStr"/>
       <c r="AI34" t="n">
         <v>105.6</v>
       </c>
       <c r="AJ34" t="n">
-        <v>45.65309127817711</v>
+        <v>45.6530912796583</v>
       </c>
       <c r="AK34" t="n">
-        <v>165.5469087218229</v>
+        <v>165.5469087203417</v>
       </c>
       <c r="AL34" t="b">
         <v>0</v>
       </c>
       <c r="AM34" t="inlineStr"/>
       <c r="AN34" t="inlineStr"/>
       <c r="AO34" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP34" t="n">
         <v>2</v>
       </c>
       <c r="AQ34" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR34" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS34" t="inlineStr">
@@ -9660,54 +9660,54 @@
       <c r="AB35" t="inlineStr"/>
       <c r="AC35" t="inlineStr">
         <is>
           <t>significant</t>
         </is>
       </c>
       <c r="AD35" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE35" t="n">
         <v>13783</v>
       </c>
       <c r="AF35" t="n">
         <v>2</v>
       </c>
       <c r="AG35" t="n">
         <v>10</v>
       </c>
       <c r="AH35" t="inlineStr"/>
       <c r="AI35" t="n">
         <v>152.8</v>
       </c>
       <c r="AJ35" t="n">
-        <v>37.41293106408075</v>
+        <v>37.41293106693179</v>
       </c>
       <c r="AK35" t="n">
-        <v>268.1870689359193</v>
+        <v>268.1870689330682</v>
       </c>
       <c r="AL35" t="b">
         <v>0</v>
       </c>
       <c r="AM35" t="inlineStr"/>
       <c r="AN35" t="inlineStr"/>
       <c r="AO35" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP35" t="n">
         <v>20</v>
       </c>
       <c r="AQ35" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR35" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS35" t="inlineStr">
@@ -9920,54 +9920,54 @@
       <c r="AB36" t="inlineStr"/>
       <c r="AC36" t="inlineStr">
         <is>
           <t>significant</t>
         </is>
       </c>
       <c r="AD36" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE36" t="n">
         <v>13784</v>
       </c>
       <c r="AF36" t="n">
         <v>3</v>
       </c>
       <c r="AG36" t="n">
         <v>10</v>
       </c>
       <c r="AH36" t="inlineStr"/>
       <c r="AI36" t="n">
         <v>164.6</v>
       </c>
       <c r="AJ36" t="n">
-        <v>105.0107697311713</v>
+        <v>105.0107697326436</v>
       </c>
       <c r="AK36" t="n">
-        <v>224.1892302688287</v>
+        <v>224.1892302673564</v>
       </c>
       <c r="AL36" t="b">
         <v>0</v>
       </c>
       <c r="AM36" t="inlineStr"/>
       <c r="AN36" t="inlineStr"/>
       <c r="AO36" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP36" t="n">
         <v>50</v>
       </c>
       <c r="AQ36" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR36" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS36" t="inlineStr">
@@ -10180,54 +10180,54 @@
       <c r="AB37" t="inlineStr"/>
       <c r="AC37" t="inlineStr">
         <is>
           <t>significant</t>
         </is>
       </c>
       <c r="AD37" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE37" t="n">
         <v>13785</v>
       </c>
       <c r="AF37" t="n">
         <v>4</v>
       </c>
       <c r="AG37" t="n">
         <v>10</v>
       </c>
       <c r="AH37" t="inlineStr"/>
       <c r="AI37" t="n">
         <v>208.5</v>
       </c>
       <c r="AJ37" t="n">
-        <v>78.16197172892447</v>
+        <v>78.16197173214491</v>
       </c>
       <c r="AK37" t="n">
-        <v>338.8380282710755</v>
+        <v>338.8380282678551</v>
       </c>
       <c r="AL37" t="b">
         <v>0</v>
       </c>
       <c r="AM37" t="inlineStr"/>
       <c r="AN37" t="inlineStr"/>
       <c r="AO37" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP37" t="n">
         <v>100</v>
       </c>
       <c r="AQ37" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR37" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS37" t="inlineStr">
@@ -10440,54 +10440,54 @@
       <c r="AB38" t="inlineStr"/>
       <c r="AC38" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD38" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE38" t="n">
         <v>13786</v>
       </c>
       <c r="AF38" t="n">
         <v>0</v>
       </c>
       <c r="AG38" t="n">
         <v>10</v>
       </c>
       <c r="AH38" t="inlineStr"/>
       <c r="AI38" t="n">
         <v>116.8</v>
       </c>
       <c r="AJ38" t="n">
-        <v>94.26625746136729</v>
+        <v>94.26625746192406</v>
       </c>
       <c r="AK38" t="n">
-        <v>139.3337425386327</v>
+        <v>139.3337425380759</v>
       </c>
       <c r="AL38" t="b">
         <v>0</v>
       </c>
       <c r="AM38" t="inlineStr"/>
       <c r="AN38" t="inlineStr"/>
       <c r="AO38" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP38" t="n">
         <v>0</v>
       </c>
       <c r="AQ38" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR38" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS38" t="inlineStr">
@@ -10700,54 +10700,54 @@
       <c r="AB39" t="inlineStr"/>
       <c r="AC39" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD39" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE39" t="n">
         <v>13787</v>
       </c>
       <c r="AF39" t="n">
         <v>1</v>
       </c>
       <c r="AG39" t="n">
         <v>10</v>
       </c>
       <c r="AH39" t="inlineStr"/>
       <c r="AI39" t="n">
         <v>65.59999999999999</v>
       </c>
       <c r="AJ39" t="n">
-        <v>47.57300596909383</v>
+        <v>47.57300596953925</v>
       </c>
       <c r="AK39" t="n">
-        <v>83.62699403090616</v>
+        <v>83.62699403046074</v>
       </c>
       <c r="AL39" t="b">
         <v>1</v>
       </c>
       <c r="AM39" t="n">
         <v>0.05</v>
       </c>
       <c r="AN39" t="inlineStr"/>
       <c r="AO39" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP39" t="n">
         <v>2</v>
       </c>
       <c r="AQ39" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR39" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -10962,54 +10962,54 @@
       <c r="AB40" t="inlineStr"/>
       <c r="AC40" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD40" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE40" t="n">
         <v>13788</v>
       </c>
       <c r="AF40" t="n">
         <v>2</v>
       </c>
       <c r="AG40" t="n">
         <v>10</v>
       </c>
       <c r="AH40" t="inlineStr"/>
       <c r="AI40" t="n">
         <v>60.5</v>
       </c>
       <c r="AJ40" t="n">
-        <v>45.47750497424486</v>
+        <v>45.47750497461604</v>
       </c>
       <c r="AK40" t="n">
-        <v>75.52249502575513</v>
+        <v>75.52249502538396</v>
       </c>
       <c r="AL40" t="b">
         <v>1</v>
       </c>
       <c r="AM40" t="n">
         <v>0.05</v>
       </c>
       <c r="AN40" t="inlineStr"/>
       <c r="AO40" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP40" t="n">
         <v>20</v>
       </c>
       <c r="AQ40" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR40" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -11224,54 +11224,54 @@
       <c r="AB41" t="inlineStr"/>
       <c r="AC41" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD41" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE41" t="n">
         <v>13789</v>
       </c>
       <c r="AF41" t="n">
         <v>3</v>
       </c>
       <c r="AG41" t="n">
         <v>10</v>
       </c>
       <c r="AH41" t="inlineStr"/>
       <c r="AI41" t="n">
         <v>77</v>
       </c>
       <c r="AJ41" t="n">
-        <v>41.30369039118183</v>
+        <v>41.30369039206384</v>
       </c>
       <c r="AK41" t="n">
-        <v>112.6963096088182</v>
+        <v>112.6963096079362</v>
       </c>
       <c r="AL41" t="b">
         <v>0</v>
       </c>
       <c r="AM41" t="inlineStr"/>
       <c r="AN41" t="inlineStr"/>
       <c r="AO41" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP41" t="n">
         <v>50</v>
       </c>
       <c r="AQ41" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR41" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS41" t="inlineStr">
@@ -11484,54 +11484,54 @@
       <c r="AB42" t="inlineStr"/>
       <c r="AC42" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD42" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE42" t="n">
         <v>13790</v>
       </c>
       <c r="AF42" t="n">
         <v>4</v>
       </c>
       <c r="AG42" t="n">
         <v>10</v>
       </c>
       <c r="AH42" t="inlineStr"/>
       <c r="AI42" t="n">
         <v>93.09999999999999</v>
       </c>
       <c r="AJ42" t="n">
-        <v>58.47672575016434</v>
+        <v>58.47672575101983</v>
       </c>
       <c r="AK42" t="n">
-        <v>127.7232742498356</v>
+        <v>127.7232742489802</v>
       </c>
       <c r="AL42" t="b">
         <v>0</v>
       </c>
       <c r="AM42" t="inlineStr"/>
       <c r="AN42" t="inlineStr"/>
       <c r="AO42" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP42" t="n">
         <v>100</v>
       </c>
       <c r="AQ42" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR42" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS42" t="inlineStr">
@@ -11744,54 +11744,54 @@
       <c r="AB43" t="inlineStr"/>
       <c r="AC43" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD43" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE43" t="n">
         <v>13791</v>
       </c>
       <c r="AF43" t="n">
         <v>0</v>
       </c>
       <c r="AG43" t="n">
         <v>10</v>
       </c>
       <c r="AH43" t="inlineStr"/>
       <c r="AI43" t="n">
         <v>30.4</v>
       </c>
       <c r="AJ43" t="n">
-        <v>24.67714475209328</v>
+        <v>24.67714475223468</v>
       </c>
       <c r="AK43" t="n">
-        <v>36.12285524790672</v>
+        <v>36.12285524776532</v>
       </c>
       <c r="AL43" t="b">
         <v>0</v>
       </c>
       <c r="AM43" t="inlineStr"/>
       <c r="AN43" t="inlineStr"/>
       <c r="AO43" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP43" t="n">
         <v>0</v>
       </c>
       <c r="AQ43" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR43" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS43" t="inlineStr">
@@ -12004,54 +12004,54 @@
       <c r="AB44" t="inlineStr"/>
       <c r="AC44" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD44" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE44" t="n">
         <v>13792</v>
       </c>
       <c r="AF44" t="n">
         <v>1</v>
       </c>
       <c r="AG44" t="n">
         <v>10</v>
       </c>
       <c r="AH44" t="inlineStr"/>
       <c r="AI44" t="n">
         <v>21.7</v>
       </c>
       <c r="AJ44" t="n">
-        <v>14.61796663071543</v>
+        <v>14.61796663089042</v>
       </c>
       <c r="AK44" t="n">
-        <v>28.78203336928457</v>
+        <v>28.78203336910958</v>
       </c>
       <c r="AL44" t="b">
         <v>0</v>
       </c>
       <c r="AM44" t="inlineStr"/>
       <c r="AN44" t="inlineStr"/>
       <c r="AO44" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP44" t="n">
         <v>2</v>
       </c>
       <c r="AQ44" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR44" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS44" t="inlineStr">
@@ -12264,54 +12264,54 @@
       <c r="AB45" t="inlineStr"/>
       <c r="AC45" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD45" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE45" t="n">
         <v>13793</v>
       </c>
       <c r="AF45" t="n">
         <v>2</v>
       </c>
       <c r="AG45" t="n">
         <v>10</v>
       </c>
       <c r="AH45" t="inlineStr"/>
       <c r="AI45" t="n">
         <v>20.7</v>
       </c>
       <c r="AJ45" t="n">
-        <v>13.11721679652359</v>
+        <v>13.11721679671095</v>
       </c>
       <c r="AK45" t="n">
-        <v>28.28278320347641</v>
+        <v>28.28278320328904</v>
       </c>
       <c r="AL45" t="b">
         <v>0</v>
       </c>
       <c r="AM45" t="inlineStr"/>
       <c r="AN45" t="inlineStr"/>
       <c r="AO45" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP45" t="n">
         <v>20</v>
       </c>
       <c r="AQ45" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR45" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS45" t="inlineStr">
@@ -12524,54 +12524,54 @@
       <c r="AB46" t="inlineStr"/>
       <c r="AC46" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD46" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE46" t="n">
         <v>13794</v>
       </c>
       <c r="AF46" t="n">
         <v>3</v>
       </c>
       <c r="AG46" t="n">
         <v>10</v>
       </c>
       <c r="AH46" t="inlineStr"/>
       <c r="AI46" t="n">
         <v>21.8</v>
       </c>
       <c r="AJ46" t="n">
-        <v>13.14418143754109</v>
+        <v>13.14418143775496</v>
       </c>
       <c r="AK46" t="n">
-        <v>30.45581856245892</v>
+        <v>30.45581856224504</v>
       </c>
       <c r="AL46" t="b">
         <v>0</v>
       </c>
       <c r="AM46" t="inlineStr"/>
       <c r="AN46" t="inlineStr"/>
       <c r="AO46" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP46" t="n">
         <v>50</v>
       </c>
       <c r="AQ46" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR46" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS46" t="inlineStr">
@@ -12784,54 +12784,54 @@
       <c r="AB47" t="inlineStr"/>
       <c r="AC47" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD47" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE47" t="n">
         <v>13795</v>
       </c>
       <c r="AF47" t="n">
         <v>4</v>
       </c>
       <c r="AG47" t="n">
         <v>10</v>
       </c>
       <c r="AH47" t="inlineStr"/>
       <c r="AI47" t="n">
         <v>41.1</v>
       </c>
       <c r="AJ47" t="n">
-        <v>26.72132618963436</v>
+        <v>26.72132618998964</v>
       </c>
       <c r="AK47" t="n">
-        <v>55.47867381036563</v>
+        <v>55.47867381001036</v>
       </c>
       <c r="AL47" t="b">
         <v>0</v>
       </c>
       <c r="AM47" t="inlineStr"/>
       <c r="AN47" t="inlineStr"/>
       <c r="AO47" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP47" t="n">
         <v>100</v>
       </c>
       <c r="AQ47" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR47" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS47" t="inlineStr">
@@ -13044,54 +13044,54 @@
       <c r="AB48" t="inlineStr"/>
       <c r="AC48" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD48" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE48" t="n">
         <v>13796</v>
       </c>
       <c r="AF48" t="n">
         <v>0</v>
       </c>
       <c r="AG48" t="n">
         <v>10</v>
       </c>
       <c r="AH48" t="inlineStr"/>
       <c r="AI48" t="n">
         <v>57.3</v>
       </c>
       <c r="AJ48" t="n">
-        <v>44.28050431101221</v>
+        <v>44.2805043113339</v>
       </c>
       <c r="AK48" t="n">
-        <v>70.31949568898779</v>
+        <v>70.31949568866609</v>
       </c>
       <c r="AL48" t="b">
         <v>0</v>
       </c>
       <c r="AM48" t="inlineStr"/>
       <c r="AN48" t="inlineStr"/>
       <c r="AO48" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP48" t="n">
         <v>0</v>
       </c>
       <c r="AQ48" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR48" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS48" t="inlineStr">
@@ -13304,54 +13304,54 @@
       <c r="AB49" t="inlineStr"/>
       <c r="AC49" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD49" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE49" t="n">
         <v>13797</v>
       </c>
       <c r="AF49" t="n">
         <v>1</v>
       </c>
       <c r="AG49" t="n">
         <v>10</v>
       </c>
       <c r="AH49" t="inlineStr"/>
       <c r="AI49" t="n">
         <v>48.9</v>
       </c>
       <c r="AJ49" t="n">
-        <v>30.51532751609966</v>
+        <v>30.51532751655392</v>
       </c>
       <c r="AK49" t="n">
-        <v>67.28467248390034</v>
+        <v>67.28467248344607</v>
       </c>
       <c r="AL49" t="b">
         <v>0</v>
       </c>
       <c r="AM49" t="inlineStr"/>
       <c r="AN49" t="inlineStr"/>
       <c r="AO49" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP49" t="n">
         <v>2</v>
       </c>
       <c r="AQ49" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR49" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS49" t="inlineStr">
@@ -13564,54 +13564,54 @@
       <c r="AB50" t="inlineStr"/>
       <c r="AC50" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD50" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE50" t="n">
         <v>13798</v>
       </c>
       <c r="AF50" t="n">
         <v>2</v>
       </c>
       <c r="AG50" t="n">
         <v>10</v>
       </c>
       <c r="AH50" t="inlineStr"/>
       <c r="AI50" t="n">
         <v>37.4</v>
       </c>
       <c r="AJ50" t="n">
-        <v>22.80671911783786</v>
+        <v>22.80671911819844</v>
       </c>
       <c r="AK50" t="n">
-        <v>51.99328088216213</v>
+        <v>51.99328088180155</v>
       </c>
       <c r="AL50" t="b">
         <v>0</v>
       </c>
       <c r="AM50" t="inlineStr"/>
       <c r="AN50" t="inlineStr"/>
       <c r="AO50" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP50" t="n">
         <v>20</v>
       </c>
       <c r="AQ50" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR50" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS50" t="inlineStr">
@@ -13824,54 +13824,54 @@
       <c r="AB51" t="inlineStr"/>
       <c r="AC51" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD51" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE51" t="n">
         <v>13799</v>
       </c>
       <c r="AF51" t="n">
         <v>3</v>
       </c>
       <c r="AG51" t="n">
         <v>10</v>
       </c>
       <c r="AH51" t="inlineStr"/>
       <c r="AI51" t="n">
         <v>48.1</v>
       </c>
       <c r="AJ51" t="n">
-        <v>27.06850696394281</v>
+        <v>27.06850696446246</v>
       </c>
       <c r="AK51" t="n">
-        <v>69.13149303605719</v>
+        <v>69.13149303553755</v>
       </c>
       <c r="AL51" t="b">
         <v>0</v>
       </c>
       <c r="AM51" t="inlineStr"/>
       <c r="AN51" t="inlineStr"/>
       <c r="AO51" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP51" t="n">
         <v>50</v>
       </c>
       <c r="AQ51" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR51" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS51" t="inlineStr">
@@ -14084,54 +14084,54 @@
       <c r="AB52" t="inlineStr"/>
       <c r="AC52" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD52" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE52" t="n">
         <v>13800</v>
       </c>
       <c r="AF52" t="n">
         <v>4</v>
       </c>
       <c r="AG52" t="n">
         <v>10</v>
       </c>
       <c r="AH52" t="inlineStr"/>
       <c r="AI52" t="n">
         <v>57.8</v>
       </c>
       <c r="AJ52" t="n">
-        <v>43.4928618802332</v>
+        <v>43.4928618805867</v>
       </c>
       <c r="AK52" t="n">
-        <v>72.1071381197668</v>
+        <v>72.10713811941329</v>
       </c>
       <c r="AL52" t="b">
         <v>0</v>
       </c>
       <c r="AM52" t="inlineStr"/>
       <c r="AN52" t="inlineStr"/>
       <c r="AO52" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP52" t="n">
         <v>100</v>
       </c>
       <c r="AQ52" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR52" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS52" t="inlineStr">
@@ -14344,54 +14344,54 @@
       <c r="AB53" t="inlineStr"/>
       <c r="AC53" t="inlineStr">
         <is>
           <t>significant</t>
         </is>
       </c>
       <c r="AD53" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE53" t="n">
         <v>13801</v>
       </c>
       <c r="AF53" t="n">
         <v>0</v>
       </c>
       <c r="AG53" t="n">
         <v>10</v>
       </c>
       <c r="AH53" t="inlineStr"/>
       <c r="AI53" t="n">
         <v>52.6</v>
       </c>
       <c r="AJ53" t="n">
-        <v>35.21682718448334</v>
+        <v>35.21682718491284</v>
       </c>
       <c r="AK53" t="n">
-        <v>69.98317281551667</v>
+        <v>69.98317281508716</v>
       </c>
       <c r="AL53" t="b">
         <v>0</v>
       </c>
       <c r="AM53" t="inlineStr"/>
       <c r="AN53" t="inlineStr"/>
       <c r="AO53" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP53" t="n">
         <v>0</v>
       </c>
       <c r="AQ53" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR53" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS53" t="inlineStr">
@@ -14604,54 +14604,54 @@
       <c r="AB54" t="inlineStr"/>
       <c r="AC54" t="inlineStr">
         <is>
           <t>significant</t>
         </is>
       </c>
       <c r="AD54" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE54" t="n">
         <v>13802</v>
       </c>
       <c r="AF54" t="n">
         <v>1</v>
       </c>
       <c r="AG54" t="n">
         <v>10</v>
       </c>
       <c r="AH54" t="inlineStr"/>
       <c r="AI54" t="n">
         <v>56.9</v>
       </c>
       <c r="AJ54" t="n">
-        <v>42.30671911783786</v>
+        <v>42.30671911819844</v>
       </c>
       <c r="AK54" t="n">
-        <v>71.49328088216214</v>
+        <v>71.49328088180155</v>
       </c>
       <c r="AL54" t="b">
         <v>0</v>
       </c>
       <c r="AM54" t="inlineStr"/>
       <c r="AN54" t="inlineStr"/>
       <c r="AO54" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP54" t="n">
         <v>2</v>
       </c>
       <c r="AQ54" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR54" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS54" t="inlineStr">
@@ -14864,54 +14864,54 @@
       <c r="AB55" t="inlineStr"/>
       <c r="AC55" t="inlineStr">
         <is>
           <t>significant</t>
         </is>
       </c>
       <c r="AD55" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE55" t="n">
         <v>13803</v>
       </c>
       <c r="AF55" t="n">
         <v>2</v>
       </c>
       <c r="AG55" t="n">
         <v>10</v>
       </c>
       <c r="AH55" t="inlineStr"/>
       <c r="AI55" t="n">
         <v>48.4</v>
       </c>
       <c r="AJ55" t="n">
-        <v>34.9512901674192</v>
+        <v>34.9512901677515</v>
       </c>
       <c r="AK55" t="n">
-        <v>61.84870983258079</v>
+        <v>61.8487098322485</v>
       </c>
       <c r="AL55" t="b">
         <v>0</v>
       </c>
       <c r="AM55" t="inlineStr"/>
       <c r="AN55" t="inlineStr"/>
       <c r="AO55" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP55" t="n">
         <v>20</v>
       </c>
       <c r="AQ55" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR55" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS55" t="inlineStr">
@@ -15124,54 +15124,54 @@
       <c r="AB56" t="inlineStr"/>
       <c r="AC56" t="inlineStr">
         <is>
           <t>significant</t>
         </is>
       </c>
       <c r="AD56" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE56" t="n">
         <v>13804</v>
       </c>
       <c r="AF56" t="n">
         <v>3</v>
       </c>
       <c r="AG56" t="n">
         <v>10</v>
       </c>
       <c r="AH56" t="inlineStr"/>
       <c r="AI56" t="n">
         <v>57.5</v>
       </c>
       <c r="AJ56" t="n">
-        <v>37.04079248873347</v>
+        <v>37.04079248923899</v>
       </c>
       <c r="AK56" t="n">
-        <v>77.95920751126653</v>
+        <v>77.95920751076102</v>
       </c>
       <c r="AL56" t="b">
         <v>0</v>
       </c>
       <c r="AM56" t="inlineStr"/>
       <c r="AN56" t="inlineStr"/>
       <c r="AO56" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP56" t="n">
         <v>50</v>
       </c>
       <c r="AQ56" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR56" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS56" t="inlineStr">
@@ -15384,54 +15384,54 @@
       <c r="AB57" t="inlineStr"/>
       <c r="AC57" t="inlineStr">
         <is>
           <t>significant</t>
         </is>
       </c>
       <c r="AD57" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE57" t="n">
         <v>13805</v>
       </c>
       <c r="AF57" t="n">
         <v>4</v>
       </c>
       <c r="AG57" t="n">
         <v>10</v>
       </c>
       <c r="AH57" t="inlineStr"/>
       <c r="AI57" t="n">
         <v>85</v>
       </c>
       <c r="AJ57" t="n">
-        <v>54.66886718609438</v>
+        <v>54.66886718684382</v>
       </c>
       <c r="AK57" t="n">
-        <v>115.3311328139056</v>
+        <v>115.3311328131562</v>
       </c>
       <c r="AL57" t="b">
         <v>0</v>
       </c>
       <c r="AM57" t="inlineStr"/>
       <c r="AN57" t="inlineStr"/>
       <c r="AO57" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP57" t="n">
         <v>100</v>
       </c>
       <c r="AQ57" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR57" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS57" t="inlineStr">
@@ -19114,54 +19114,54 @@
       <c r="AB73" t="inlineStr"/>
       <c r="AC73" t="inlineStr">
         <is>
           <t>significant</t>
         </is>
       </c>
       <c r="AD73" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE73" t="n">
         <v>13891</v>
       </c>
       <c r="AF73" t="n">
         <v>0</v>
       </c>
       <c r="AG73" t="n">
         <v>10</v>
       </c>
       <c r="AH73" t="inlineStr"/>
       <c r="AI73" t="n">
         <v>339</v>
       </c>
       <c r="AJ73" t="n">
-        <v>240.3522826642079</v>
+        <v>240.3522826666454</v>
       </c>
       <c r="AK73" t="n">
-        <v>437.6477173357921</v>
+        <v>437.6477173333546</v>
       </c>
       <c r="AL73" t="b">
         <v>0</v>
       </c>
       <c r="AM73" t="inlineStr"/>
       <c r="AN73" t="inlineStr"/>
       <c r="AO73" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP73" t="n">
         <v>0</v>
       </c>
       <c r="AQ73" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR73" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS73" t="inlineStr">
@@ -19376,54 +19376,54 @@
       <c r="AB74" t="inlineStr"/>
       <c r="AC74" t="inlineStr">
         <is>
           <t>significant</t>
         </is>
       </c>
       <c r="AD74" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE74" t="n">
         <v>13892</v>
       </c>
       <c r="AF74" t="n">
         <v>1</v>
       </c>
       <c r="AG74" t="n">
         <v>10</v>
       </c>
       <c r="AH74" t="inlineStr"/>
       <c r="AI74" t="n">
         <v>336.9</v>
       </c>
       <c r="AJ74" t="n">
-        <v>238.2522826642079</v>
+        <v>238.2522826666453</v>
       </c>
       <c r="AK74" t="n">
-        <v>435.5477173357921</v>
+        <v>435.5477173333546</v>
       </c>
       <c r="AL74" t="b">
         <v>0</v>
       </c>
       <c r="AM74" t="inlineStr"/>
       <c r="AN74" t="inlineStr"/>
       <c r="AO74" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP74" t="n">
         <v>2</v>
       </c>
       <c r="AQ74" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR74" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS74" t="inlineStr">
@@ -19638,54 +19638,54 @@
       <c r="AB75" t="inlineStr"/>
       <c r="AC75" t="inlineStr">
         <is>
           <t>significant</t>
         </is>
       </c>
       <c r="AD75" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE75" t="n">
         <v>13893</v>
       </c>
       <c r="AF75" t="n">
         <v>2</v>
       </c>
       <c r="AG75" t="n">
         <v>10</v>
       </c>
       <c r="AH75" t="inlineStr"/>
       <c r="AI75" t="n">
         <v>401.8</v>
       </c>
       <c r="AJ75" t="n">
-        <v>214.5910977028514</v>
+        <v>214.5910977074771</v>
       </c>
       <c r="AK75" t="n">
-        <v>589.0089022971486</v>
+        <v>589.008902292523</v>
       </c>
       <c r="AL75" t="b">
         <v>0</v>
       </c>
       <c r="AM75" t="inlineStr"/>
       <c r="AN75" t="inlineStr"/>
       <c r="AO75" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP75" t="n">
         <v>20</v>
       </c>
       <c r="AQ75" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR75" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS75" t="inlineStr">
@@ -19900,54 +19900,54 @@
       <c r="AB76" t="inlineStr"/>
       <c r="AC76" t="inlineStr">
         <is>
           <t>significant</t>
         </is>
       </c>
       <c r="AD76" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE76" t="n">
         <v>13894</v>
       </c>
       <c r="AF76" t="n">
         <v>3</v>
       </c>
       <c r="AG76" t="n">
         <v>10</v>
       </c>
       <c r="AH76" t="inlineStr"/>
       <c r="AI76" t="n">
         <v>471.1</v>
       </c>
       <c r="AJ76" t="n">
-        <v>332.8215100724539</v>
+        <v>332.8215100758705</v>
       </c>
       <c r="AK76" t="n">
-        <v>609.3784899275462</v>
+        <v>609.3784899241296</v>
       </c>
       <c r="AL76" t="b">
         <v>0</v>
       </c>
       <c r="AM76" t="inlineStr"/>
       <c r="AN76" t="inlineStr"/>
       <c r="AO76" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP76" t="n">
         <v>50</v>
       </c>
       <c r="AQ76" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR76" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS76" t="inlineStr">
@@ -20162,54 +20162,54 @@
       <c r="AB77" t="inlineStr"/>
       <c r="AC77" t="inlineStr">
         <is>
           <t>significant</t>
         </is>
       </c>
       <c r="AD77" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE77" t="n">
         <v>13895</v>
       </c>
       <c r="AF77" t="n">
         <v>4</v>
       </c>
       <c r="AG77" t="n">
         <v>10</v>
       </c>
       <c r="AH77" t="inlineStr"/>
       <c r="AI77" t="n">
         <v>574.9</v>
       </c>
       <c r="AJ77" t="n">
-        <v>480.3298170283414</v>
+        <v>480.3298170306781</v>
       </c>
       <c r="AK77" t="n">
-        <v>669.4701829716585</v>
+        <v>669.4701829693219</v>
       </c>
       <c r="AL77" t="b">
         <v>1</v>
       </c>
       <c r="AM77" t="n">
         <v>0.05</v>
       </c>
       <c r="AN77" t="inlineStr"/>
       <c r="AO77" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP77" t="n">
         <v>100</v>
       </c>
       <c r="AQ77" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR77" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -20426,54 +20426,54 @@
       <c r="AB78" t="inlineStr"/>
       <c r="AC78" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD78" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE78" t="n">
         <v>13896</v>
       </c>
       <c r="AF78" t="n">
         <v>0</v>
       </c>
       <c r="AG78" t="n">
         <v>10</v>
       </c>
       <c r="AH78" t="inlineStr"/>
       <c r="AI78" t="n">
         <v>224.3</v>
       </c>
       <c r="AJ78" t="n">
-        <v>169.3605896200955</v>
+        <v>169.360589621453</v>
       </c>
       <c r="AK78" t="n">
-        <v>279.2394103799045</v>
+        <v>279.2394103785471</v>
       </c>
       <c r="AL78" t="b">
         <v>0</v>
       </c>
       <c r="AM78" t="inlineStr"/>
       <c r="AN78" t="inlineStr"/>
       <c r="AO78" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP78" t="n">
         <v>0</v>
       </c>
       <c r="AQ78" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR78" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS78" t="inlineStr">
@@ -20686,54 +20686,54 @@
       <c r="AB79" t="inlineStr"/>
       <c r="AC79" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD79" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE79" t="n">
         <v>13897</v>
       </c>
       <c r="AF79" t="n">
         <v>1</v>
       </c>
       <c r="AG79" t="n">
         <v>10</v>
       </c>
       <c r="AH79" t="inlineStr"/>
       <c r="AI79" t="n">
         <v>256.8</v>
       </c>
       <c r="AJ79" t="n">
-        <v>156.0062119462429</v>
+        <v>156.0062119487334</v>
       </c>
       <c r="AK79" t="n">
-        <v>357.5937880537571</v>
+        <v>357.5937880512666</v>
       </c>
       <c r="AL79" t="b">
         <v>0</v>
       </c>
       <c r="AM79" t="inlineStr"/>
       <c r="AN79" t="inlineStr"/>
       <c r="AO79" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP79" t="n">
         <v>2</v>
       </c>
       <c r="AQ79" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR79" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS79" t="inlineStr">
@@ -20946,54 +20946,54 @@
       <c r="AB80" t="inlineStr"/>
       <c r="AC80" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD80" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE80" t="n">
         <v>13898</v>
       </c>
       <c r="AF80" t="n">
         <v>2</v>
       </c>
       <c r="AG80" t="n">
         <v>10</v>
       </c>
       <c r="AH80" t="inlineStr"/>
       <c r="AI80" t="n">
         <v>193.6</v>
       </c>
       <c r="AJ80" t="n">
-        <v>106.2549217788237</v>
+        <v>106.2549217809818</v>
       </c>
       <c r="AK80" t="n">
-        <v>280.9450782211763</v>
+        <v>280.9450782190181</v>
       </c>
       <c r="AL80" t="b">
         <v>0</v>
       </c>
       <c r="AM80" t="inlineStr"/>
       <c r="AN80" t="inlineStr"/>
       <c r="AO80" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP80" t="n">
         <v>20</v>
       </c>
       <c r="AQ80" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR80" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS80" t="inlineStr">
@@ -21206,54 +21206,54 @@
       <c r="AB81" t="inlineStr"/>
       <c r="AC81" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD81" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE81" t="n">
         <v>13899</v>
       </c>
       <c r="AF81" t="n">
         <v>3</v>
       </c>
       <c r="AG81" t="n">
         <v>10</v>
       </c>
       <c r="AH81" t="inlineStr"/>
       <c r="AI81" t="n">
         <v>191.5</v>
       </c>
       <c r="AJ81" t="n">
-        <v>162.5995809980711</v>
+        <v>162.5995809987851</v>
       </c>
       <c r="AK81" t="n">
-        <v>220.4004190019289</v>
+        <v>220.4004190012149</v>
       </c>
       <c r="AL81" t="b">
         <v>0</v>
       </c>
       <c r="AM81" t="inlineStr"/>
       <c r="AN81" t="inlineStr"/>
       <c r="AO81" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP81" t="n">
         <v>50</v>
       </c>
       <c r="AQ81" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR81" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS81" t="inlineStr">
@@ -21466,54 +21466,54 @@
       <c r="AB82" t="inlineStr"/>
       <c r="AC82" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD82" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE82" t="n">
         <v>13900</v>
       </c>
       <c r="AF82" t="n">
         <v>4</v>
       </c>
       <c r="AG82" t="n">
         <v>10</v>
       </c>
       <c r="AH82" t="inlineStr"/>
       <c r="AI82" t="n">
         <v>173.7</v>
       </c>
       <c r="AJ82" t="n">
-        <v>147.4464015502279</v>
+        <v>147.4464015508766</v>
       </c>
       <c r="AK82" t="n">
-        <v>199.9535984497721</v>
+        <v>199.9535984491234</v>
       </c>
       <c r="AL82" t="b">
         <v>0</v>
       </c>
       <c r="AM82" t="inlineStr"/>
       <c r="AN82" t="inlineStr"/>
       <c r="AO82" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP82" t="n">
         <v>100</v>
       </c>
       <c r="AQ82" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR82" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS82" t="inlineStr">
@@ -21726,54 +21726,54 @@
       <c r="AB83" t="inlineStr"/>
       <c r="AC83" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD83" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE83" t="n">
         <v>13901</v>
       </c>
       <c r="AF83" t="n">
         <v>0</v>
       </c>
       <c r="AG83" t="n">
         <v>10</v>
       </c>
       <c r="AH83" t="inlineStr"/>
       <c r="AI83" t="n">
         <v>110.2</v>
       </c>
       <c r="AJ83" t="n">
-        <v>84.30408000322208</v>
+        <v>84.30408000386194</v>
       </c>
       <c r="AK83" t="n">
-        <v>136.0959199967779</v>
+        <v>136.0959199961381</v>
       </c>
       <c r="AL83" t="b">
         <v>0</v>
       </c>
       <c r="AM83" t="inlineStr"/>
       <c r="AN83" t="inlineStr"/>
       <c r="AO83" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP83" t="n">
         <v>0</v>
       </c>
       <c r="AQ83" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR83" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS83" t="inlineStr">
@@ -21986,54 +21986,54 @@
       <c r="AB84" t="inlineStr"/>
       <c r="AC84" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD84" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE84" t="n">
         <v>13902</v>
       </c>
       <c r="AF84" t="n">
         <v>1</v>
       </c>
       <c r="AG84" t="n">
         <v>10</v>
       </c>
       <c r="AH84" t="inlineStr"/>
       <c r="AI84" t="n">
         <v>74.7</v>
       </c>
       <c r="AJ84" t="n">
-        <v>51.37936486478011</v>
+        <v>51.37936486535634</v>
       </c>
       <c r="AK84" t="n">
-        <v>98.02063513521989</v>
+        <v>98.02063513464367</v>
       </c>
       <c r="AL84" t="b">
         <v>0</v>
       </c>
       <c r="AM84" t="inlineStr"/>
       <c r="AN84" t="inlineStr"/>
       <c r="AO84" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP84" t="n">
         <v>2</v>
       </c>
       <c r="AQ84" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR84" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS84" t="inlineStr">
@@ -22246,54 +22246,54 @@
       <c r="AB85" t="inlineStr"/>
       <c r="AC85" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD85" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE85" t="n">
         <v>13903</v>
       </c>
       <c r="AF85" t="n">
         <v>2</v>
       </c>
       <c r="AG85" t="n">
         <v>10</v>
       </c>
       <c r="AH85" t="inlineStr"/>
       <c r="AI85" t="n">
         <v>109.2</v>
       </c>
       <c r="AJ85" t="n">
-        <v>65.27708597231592</v>
+        <v>65.2770859734012</v>
       </c>
       <c r="AK85" t="n">
-        <v>153.1229140276841</v>
+        <v>153.1229140265988</v>
       </c>
       <c r="AL85" t="b">
         <v>0</v>
       </c>
       <c r="AM85" t="inlineStr"/>
       <c r="AN85" t="inlineStr"/>
       <c r="AO85" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP85" t="n">
         <v>20</v>
       </c>
       <c r="AQ85" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR85" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS85" t="inlineStr">
@@ -22506,54 +22506,54 @@
       <c r="AB86" t="inlineStr"/>
       <c r="AC86" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD86" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE86" t="n">
         <v>13904</v>
       </c>
       <c r="AF86" t="n">
         <v>3</v>
       </c>
       <c r="AG86" t="n">
         <v>10</v>
       </c>
       <c r="AH86" t="inlineStr"/>
       <c r="AI86" t="n">
         <v>74.40000000000001</v>
       </c>
       <c r="AJ86" t="n">
-        <v>57.58911270927402</v>
+        <v>57.58911270968939</v>
       </c>
       <c r="AK86" t="n">
-        <v>91.21088729072599</v>
+        <v>91.21088729031062</v>
       </c>
       <c r="AL86" t="b">
         <v>0</v>
       </c>
       <c r="AM86" t="inlineStr"/>
       <c r="AN86" t="inlineStr"/>
       <c r="AO86" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP86" t="n">
         <v>50</v>
       </c>
       <c r="AQ86" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR86" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS86" t="inlineStr">
@@ -22766,54 +22766,54 @@
       <c r="AB87" t="inlineStr"/>
       <c r="AC87" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD87" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE87" t="n">
         <v>13905</v>
       </c>
       <c r="AF87" t="n">
         <v>4</v>
       </c>
       <c r="AG87" t="n">
         <v>10</v>
       </c>
       <c r="AH87" t="inlineStr"/>
       <c r="AI87" t="n">
         <v>93.59999999999999</v>
       </c>
       <c r="AJ87" t="n">
-        <v>74.78611337250665</v>
+        <v>74.78611337297151</v>
       </c>
       <c r="AK87" t="n">
-        <v>112.4138866274933</v>
+        <v>112.4138866270285</v>
       </c>
       <c r="AL87" t="b">
         <v>0</v>
       </c>
       <c r="AM87" t="inlineStr"/>
       <c r="AN87" t="inlineStr"/>
       <c r="AO87" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP87" t="n">
         <v>100</v>
       </c>
       <c r="AQ87" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR87" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS87" t="inlineStr">
@@ -23026,54 +23026,54 @@
       <c r="AB88" t="inlineStr"/>
       <c r="AC88" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD88" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE88" t="n">
         <v>13906</v>
       </c>
       <c r="AF88" t="n">
         <v>0</v>
       </c>
       <c r="AG88" t="n">
         <v>10</v>
       </c>
       <c r="AH88" t="inlineStr"/>
       <c r="AI88" t="n">
         <v>52.2</v>
       </c>
       <c r="AJ88" t="n">
-        <v>29.88086453316379</v>
+        <v>29.88086453371526</v>
       </c>
       <c r="AK88" t="n">
-        <v>74.51913546683622</v>
+        <v>74.51913546628474</v>
       </c>
       <c r="AL88" t="b">
         <v>0</v>
       </c>
       <c r="AM88" t="inlineStr"/>
       <c r="AN88" t="inlineStr"/>
       <c r="AO88" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP88" t="n">
         <v>0</v>
       </c>
       <c r="AQ88" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR88" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS88" t="inlineStr">
@@ -23286,54 +23286,54 @@
       <c r="AB89" t="inlineStr"/>
       <c r="AC89" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD89" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE89" t="n">
         <v>13907</v>
       </c>
       <c r="AF89" t="n">
         <v>1</v>
       </c>
       <c r="AG89" t="n">
         <v>10</v>
       </c>
       <c r="AH89" t="inlineStr"/>
       <c r="AI89" t="n">
         <v>42.9</v>
       </c>
       <c r="AJ89" t="n">
-        <v>28.8074689520297</v>
+        <v>28.80746895237791</v>
       </c>
       <c r="AK89" t="n">
-        <v>56.9925310479703</v>
+        <v>56.99253104762209</v>
       </c>
       <c r="AL89" t="b">
         <v>0</v>
       </c>
       <c r="AM89" t="inlineStr"/>
       <c r="AN89" t="inlineStr"/>
       <c r="AO89" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP89" t="n">
         <v>2</v>
       </c>
       <c r="AQ89" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR89" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS89" t="inlineStr">
@@ -23546,54 +23546,54 @@
       <c r="AB90" t="inlineStr"/>
       <c r="AC90" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD90" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE90" t="n">
         <v>13908</v>
       </c>
       <c r="AF90" t="n">
         <v>2</v>
       </c>
       <c r="AG90" t="n">
         <v>10</v>
       </c>
       <c r="AH90" t="inlineStr"/>
       <c r="AI90" t="n">
         <v>66.3</v>
       </c>
       <c r="AJ90" t="n">
-        <v>35.39658166130371</v>
+        <v>35.39658166206728</v>
       </c>
       <c r="AK90" t="n">
-        <v>97.20341833869628</v>
+        <v>97.20341833793272</v>
       </c>
       <c r="AL90" t="b">
         <v>0</v>
       </c>
       <c r="AM90" t="inlineStr"/>
       <c r="AN90" t="inlineStr"/>
       <c r="AO90" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP90" t="n">
         <v>20</v>
       </c>
       <c r="AQ90" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR90" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS90" t="inlineStr">
@@ -23806,54 +23806,54 @@
       <c r="AB91" t="inlineStr"/>
       <c r="AC91" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD91" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE91" t="n">
         <v>13909</v>
       </c>
       <c r="AF91" t="n">
         <v>3</v>
       </c>
       <c r="AG91" t="n">
         <v>10</v>
       </c>
       <c r="AH91" t="inlineStr"/>
       <c r="AI91" t="n">
         <v>39.1</v>
       </c>
       <c r="AJ91" t="n">
-        <v>25.07900464262854</v>
+        <v>25.07900464297497</v>
       </c>
       <c r="AK91" t="n">
-        <v>53.12099535737147</v>
+        <v>53.12099535702503</v>
       </c>
       <c r="AL91" t="b">
         <v>0</v>
       </c>
       <c r="AM91" t="inlineStr"/>
       <c r="AN91" t="inlineStr"/>
       <c r="AO91" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP91" t="n">
         <v>50</v>
       </c>
       <c r="AQ91" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR91" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS91" t="inlineStr">
@@ -24066,54 +24066,54 @@
       <c r="AB92" t="inlineStr"/>
       <c r="AC92" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD92" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE92" t="n">
         <v>13910</v>
       </c>
       <c r="AF92" t="n">
         <v>4</v>
       </c>
       <c r="AG92" t="n">
         <v>10</v>
       </c>
       <c r="AH92" t="inlineStr"/>
       <c r="AI92" t="n">
         <v>76</v>
       </c>
       <c r="AJ92" t="n">
-        <v>33.65087116549027</v>
+        <v>33.65087116653665</v>
       </c>
       <c r="AK92" t="n">
-        <v>118.3491288345097</v>
+        <v>118.3491288334633</v>
       </c>
       <c r="AL92" t="b">
         <v>0</v>
       </c>
       <c r="AM92" t="inlineStr"/>
       <c r="AN92" t="inlineStr"/>
       <c r="AO92" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP92" t="n">
         <v>100</v>
       </c>
       <c r="AQ92" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR92" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS92" t="inlineStr">
@@ -24326,54 +24326,54 @@
       <c r="AB93" t="inlineStr"/>
       <c r="AC93" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD93" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE93" t="n">
         <v>13911</v>
       </c>
       <c r="AF93" t="n">
         <v>0</v>
       </c>
       <c r="AG93" t="n">
         <v>10</v>
       </c>
       <c r="AH93" t="inlineStr"/>
       <c r="AI93" t="n">
         <v>100.7</v>
       </c>
       <c r="AJ93" t="n">
-        <v>59.63851359626928</v>
+        <v>59.63851359728385</v>
       </c>
       <c r="AK93" t="n">
-        <v>141.7614864037307</v>
+        <v>141.7614864027161</v>
       </c>
       <c r="AL93" t="b">
         <v>0</v>
       </c>
       <c r="AM93" t="inlineStr"/>
       <c r="AN93" t="inlineStr"/>
       <c r="AO93" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP93" t="n">
         <v>0</v>
       </c>
       <c r="AQ93" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR93" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS93" t="inlineStr">
@@ -24586,54 +24586,54 @@
       <c r="AB94" t="inlineStr"/>
       <c r="AC94" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD94" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE94" t="n">
         <v>13912</v>
       </c>
       <c r="AF94" t="n">
         <v>1</v>
       </c>
       <c r="AG94" t="n">
         <v>10</v>
       </c>
       <c r="AH94" t="inlineStr"/>
       <c r="AI94" t="n">
         <v>73.59999999999999</v>
       </c>
       <c r="AJ94" t="n">
-        <v>52.71157834514047</v>
+        <v>52.71157834565659</v>
       </c>
       <c r="AK94" t="n">
-        <v>94.48842165485952</v>
+        <v>94.4884216543434</v>
       </c>
       <c r="AL94" t="b">
         <v>0</v>
       </c>
       <c r="AM94" t="inlineStr"/>
       <c r="AN94" t="inlineStr"/>
       <c r="AO94" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP94" t="n">
         <v>2</v>
       </c>
       <c r="AQ94" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR94" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS94" t="inlineStr">
@@ -24846,54 +24846,54 @@
       <c r="AB95" t="inlineStr"/>
       <c r="AC95" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD95" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE95" t="n">
         <v>13913</v>
       </c>
       <c r="AF95" t="n">
         <v>2</v>
       </c>
       <c r="AG95" t="n">
         <v>10</v>
       </c>
       <c r="AH95" t="inlineStr"/>
       <c r="AI95" t="n">
         <v>89.5</v>
       </c>
       <c r="AJ95" t="n">
-        <v>63.10333016903026</v>
+        <v>63.10333016968248</v>
       </c>
       <c r="AK95" t="n">
-        <v>115.8966698309697</v>
+        <v>115.8966698303175</v>
       </c>
       <c r="AL95" t="b">
         <v>0</v>
       </c>
       <c r="AM95" t="inlineStr"/>
       <c r="AN95" t="inlineStr"/>
       <c r="AO95" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP95" t="n">
         <v>20</v>
       </c>
       <c r="AQ95" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR95" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS95" t="inlineStr">
@@ -25106,54 +25106,54 @@
       <c r="AB96" t="inlineStr"/>
       <c r="AC96" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD96" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE96" t="n">
         <v>13914</v>
       </c>
       <c r="AF96" t="n">
         <v>3</v>
       </c>
       <c r="AG96" t="n">
         <v>10</v>
       </c>
       <c r="AH96" t="inlineStr"/>
       <c r="AI96" t="n">
         <v>73.59999999999999</v>
       </c>
       <c r="AJ96" t="n">
-        <v>46.84565171603608</v>
+        <v>46.84565171669713</v>
       </c>
       <c r="AK96" t="n">
-        <v>100.3543482839639</v>
+        <v>100.3543482833029</v>
       </c>
       <c r="AL96" t="b">
         <v>0</v>
       </c>
       <c r="AM96" t="inlineStr"/>
       <c r="AN96" t="inlineStr"/>
       <c r="AO96" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP96" t="n">
         <v>50</v>
       </c>
       <c r="AQ96" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR96" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS96" t="inlineStr">
@@ -25366,54 +25366,54 @@
       <c r="AB97" t="inlineStr"/>
       <c r="AC97" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD97" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE97" t="n">
         <v>13915</v>
       </c>
       <c r="AF97" t="n">
         <v>4</v>
       </c>
       <c r="AG97" t="n">
         <v>10</v>
       </c>
       <c r="AH97" t="inlineStr"/>
       <c r="AI97" t="n">
         <v>117</v>
       </c>
       <c r="AJ97" t="n">
-        <v>86.02504597070488</v>
+        <v>86.02504597147022</v>
       </c>
       <c r="AK97" t="n">
-        <v>147.9749540292951</v>
+        <v>147.9749540285298</v>
       </c>
       <c r="AL97" t="b">
         <v>0</v>
       </c>
       <c r="AM97" t="inlineStr"/>
       <c r="AN97" t="inlineStr"/>
       <c r="AO97" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP97" t="n">
         <v>100</v>
       </c>
       <c r="AQ97" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR97" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS97" t="inlineStr">
@@ -25626,54 +25626,54 @@
       <c r="AB98" t="inlineStr"/>
       <c r="AC98" t="inlineStr">
         <is>
           <t>significant</t>
         </is>
       </c>
       <c r="AD98" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE98" t="n">
         <v>13916</v>
       </c>
       <c r="AF98" t="n">
         <v>0</v>
       </c>
       <c r="AG98" t="n">
         <v>10</v>
       </c>
       <c r="AH98" t="inlineStr"/>
       <c r="AI98" t="n">
         <v>73.40000000000001</v>
       </c>
       <c r="AJ98" t="n">
-        <v>53.15539956052999</v>
+        <v>53.15539956103019</v>
       </c>
       <c r="AK98" t="n">
-        <v>93.64460043947003</v>
+        <v>93.64460043896982</v>
       </c>
       <c r="AL98" t="b">
         <v>0</v>
       </c>
       <c r="AM98" t="inlineStr"/>
       <c r="AN98" t="inlineStr"/>
       <c r="AO98" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP98" t="n">
         <v>0</v>
       </c>
       <c r="AQ98" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR98" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS98" t="inlineStr">
@@ -25886,54 +25886,54 @@
       <c r="AB99" t="inlineStr"/>
       <c r="AC99" t="inlineStr">
         <is>
           <t>significant</t>
         </is>
       </c>
       <c r="AD99" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE99" t="n">
         <v>13917</v>
       </c>
       <c r="AF99" t="n">
         <v>1</v>
       </c>
       <c r="AG99" t="n">
         <v>10</v>
       </c>
       <c r="AH99" t="inlineStr"/>
       <c r="AI99" t="n">
         <v>129.1</v>
       </c>
       <c r="AJ99" t="n">
-        <v>92.75986917579232</v>
+        <v>92.75986917669023</v>
       </c>
       <c r="AK99" t="n">
-        <v>165.4401308242077</v>
+        <v>165.4401308233097</v>
       </c>
       <c r="AL99" t="b">
         <v>0</v>
       </c>
       <c r="AM99" t="inlineStr"/>
       <c r="AN99" t="inlineStr"/>
       <c r="AO99" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP99" t="n">
         <v>2</v>
       </c>
       <c r="AQ99" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR99" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS99" t="inlineStr">
@@ -26146,54 +26146,54 @@
       <c r="AB100" t="inlineStr"/>
       <c r="AC100" t="inlineStr">
         <is>
           <t>significant</t>
         </is>
       </c>
       <c r="AD100" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE100" t="n">
         <v>13918</v>
       </c>
       <c r="AF100" t="n">
         <v>2</v>
       </c>
       <c r="AG100" t="n">
         <v>10</v>
       </c>
       <c r="AH100" t="inlineStr"/>
       <c r="AI100" t="n">
         <v>125.9</v>
       </c>
       <c r="AJ100" t="n">
-        <v>98.35875911944892</v>
+        <v>98.35875912012942</v>
       </c>
       <c r="AK100" t="n">
-        <v>153.4412408805511</v>
+        <v>153.4412408798706</v>
       </c>
       <c r="AL100" t="b">
         <v>0</v>
       </c>
       <c r="AM100" t="inlineStr"/>
       <c r="AN100" t="inlineStr"/>
       <c r="AO100" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP100" t="n">
         <v>20</v>
       </c>
       <c r="AQ100" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR100" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS100" t="inlineStr">
@@ -26406,54 +26406,54 @@
       <c r="AB101" t="inlineStr"/>
       <c r="AC101" t="inlineStr">
         <is>
           <t>significant</t>
         </is>
       </c>
       <c r="AD101" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE101" t="n">
         <v>13919</v>
       </c>
       <c r="AF101" t="n">
         <v>3</v>
       </c>
       <c r="AG101" t="n">
         <v>10</v>
       </c>
       <c r="AH101" t="inlineStr"/>
       <c r="AI101" t="n">
         <v>112.4</v>
       </c>
       <c r="AJ101" t="n">
-        <v>86.21793724082676</v>
+        <v>86.21793724147368</v>
       </c>
       <c r="AK101" t="n">
-        <v>138.5820627591733</v>
+        <v>138.5820627585263</v>
       </c>
       <c r="AL101" t="b">
         <v>0</v>
       </c>
       <c r="AM101" t="inlineStr"/>
       <c r="AN101" t="inlineStr"/>
       <c r="AO101" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP101" t="n">
         <v>50</v>
       </c>
       <c r="AQ101" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR101" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS101" t="inlineStr">
@@ -26666,54 +26666,54 @@
       <c r="AB102" t="inlineStr"/>
       <c r="AC102" t="inlineStr">
         <is>
           <t>significant</t>
         </is>
       </c>
       <c r="AD102" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE102" t="n">
         <v>13920</v>
       </c>
       <c r="AF102" t="n">
         <v>4</v>
       </c>
       <c r="AG102" t="n">
         <v>10</v>
       </c>
       <c r="AH102" t="inlineStr"/>
       <c r="AI102" t="n">
         <v>154.3</v>
       </c>
       <c r="AJ102" t="n">
-        <v>110.9493714971066</v>
+        <v>110.9493714981777</v>
       </c>
       <c r="AK102" t="n">
-        <v>197.6506285028934</v>
+        <v>197.6506285018223</v>
       </c>
       <c r="AL102" t="b">
         <v>1</v>
       </c>
       <c r="AM102" t="n">
         <v>0.05</v>
       </c>
       <c r="AN102" t="inlineStr"/>
       <c r="AO102" t="inlineStr">
         <is>
           <t>mg/kg food</t>
         </is>
       </c>
       <c r="AP102" t="n">
         <v>100</v>
       </c>
       <c r="AQ102" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR102" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -30398,54 +30398,54 @@
       <c r="AB118" t="inlineStr"/>
       <c r="AC118" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD118" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE118" t="n">
         <v>14800</v>
       </c>
       <c r="AF118" t="n">
         <v>0</v>
       </c>
       <c r="AG118" t="n">
         <v>12</v>
       </c>
       <c r="AH118" t="inlineStr"/>
       <c r="AI118" t="n">
         <v>38.16</v>
       </c>
       <c r="AJ118" t="n">
-        <v>31.49103268786647</v>
+        <v>31.49103268784014</v>
       </c>
       <c r="AK118" t="n">
-        <v>44.82896731213353</v>
+        <v>44.82896731215985</v>
       </c>
       <c r="AL118" t="b">
         <v>0</v>
       </c>
       <c r="AM118" t="inlineStr"/>
       <c r="AN118" t="inlineStr"/>
       <c r="AO118" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP118" t="n">
         <v>0</v>
       </c>
       <c r="AQ118" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR118" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS118" t="inlineStr">
@@ -30658,54 +30658,54 @@
       <c r="AB119" t="inlineStr"/>
       <c r="AC119" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD119" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE119" t="n">
         <v>14801</v>
       </c>
       <c r="AF119" t="n">
         <v>1</v>
       </c>
       <c r="AG119" t="n">
         <v>12</v>
       </c>
       <c r="AH119" t="inlineStr"/>
       <c r="AI119" t="n">
         <v>27.61</v>
       </c>
       <c r="AJ119" t="n">
-        <v>20.06060091213588</v>
+        <v>20.06060091210607</v>
       </c>
       <c r="AK119" t="n">
-        <v>35.15939908786412</v>
+        <v>35.15939908789392</v>
       </c>
       <c r="AL119" t="b">
         <v>1</v>
       </c>
       <c r="AM119" t="n">
         <v>0.05</v>
       </c>
       <c r="AN119" t="inlineStr"/>
       <c r="AO119" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP119" t="n">
         <v>5</v>
       </c>
       <c r="AQ119" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR119" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -30920,54 +30920,54 @@
       <c r="AB120" t="inlineStr"/>
       <c r="AC120" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD120" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE120" t="n">
         <v>14802</v>
       </c>
       <c r="AF120" t="n">
         <v>2</v>
       </c>
       <c r="AG120" t="n">
         <v>12</v>
       </c>
       <c r="AH120" t="inlineStr"/>
       <c r="AI120" t="n">
         <v>20.58</v>
       </c>
       <c r="AJ120" t="n">
-        <v>14.96746186698695</v>
+        <v>14.96746186696479</v>
       </c>
       <c r="AK120" t="n">
-        <v>26.19253813301304</v>
+        <v>26.1925381330352</v>
       </c>
       <c r="AL120" t="b">
         <v>1</v>
       </c>
       <c r="AM120" t="n">
         <v>0.05</v>
       </c>
       <c r="AN120" t="inlineStr"/>
       <c r="AO120" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP120" t="n">
         <v>20</v>
       </c>
       <c r="AQ120" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR120" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -31182,54 +31182,54 @@
       <c r="AB121" t="inlineStr"/>
       <c r="AC121" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD121" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE121" t="n">
         <v>14803</v>
       </c>
       <c r="AF121" t="n">
         <v>0</v>
       </c>
       <c r="AG121" t="n">
         <v>12</v>
       </c>
       <c r="AH121" t="inlineStr"/>
       <c r="AI121" t="n">
         <v>227.15</v>
       </c>
       <c r="AJ121" t="n">
-        <v>182.3819789047974</v>
+        <v>182.3819789046206</v>
       </c>
       <c r="AK121" t="n">
-        <v>271.9180210952027</v>
+        <v>271.9180210953794</v>
       </c>
       <c r="AL121" t="b">
         <v>0</v>
       </c>
       <c r="AM121" t="inlineStr"/>
       <c r="AN121" t="inlineStr"/>
       <c r="AO121" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP121" t="n">
         <v>0</v>
       </c>
       <c r="AQ121" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR121" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS121" t="inlineStr">
@@ -31442,54 +31442,54 @@
       <c r="AB122" t="inlineStr"/>
       <c r="AC122" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD122" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE122" t="n">
         <v>14804</v>
       </c>
       <c r="AF122" t="n">
         <v>1</v>
       </c>
       <c r="AG122" t="n">
         <v>12</v>
       </c>
       <c r="AH122" t="inlineStr"/>
       <c r="AI122" t="n">
         <v>299.28</v>
       </c>
       <c r="AJ122" t="n">
-        <v>256.6689319193389</v>
+        <v>256.6689319191706</v>
       </c>
       <c r="AK122" t="n">
-        <v>341.8910680806611</v>
+        <v>341.8910680808293</v>
       </c>
       <c r="AL122" t="b">
         <v>1</v>
       </c>
       <c r="AM122" t="n">
         <v>0.05</v>
       </c>
       <c r="AN122" t="inlineStr"/>
       <c r="AO122" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP122" t="n">
         <v>5</v>
       </c>
       <c r="AQ122" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR122" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -31704,54 +31704,54 @@
       <c r="AB123" t="inlineStr"/>
       <c r="AC123" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD123" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE123" t="n">
         <v>14805</v>
       </c>
       <c r="AF123" t="n">
         <v>2</v>
       </c>
       <c r="AG123" t="n">
         <v>12</v>
       </c>
       <c r="AH123" t="inlineStr"/>
       <c r="AI123" t="n">
         <v>213.65</v>
       </c>
       <c r="AJ123" t="n">
-        <v>162.0589344434867</v>
+        <v>162.0589344432831</v>
       </c>
       <c r="AK123" t="n">
-        <v>265.2410655565133</v>
+        <v>265.2410655567169</v>
       </c>
       <c r="AL123" t="b">
         <v>0</v>
       </c>
       <c r="AM123" t="inlineStr"/>
       <c r="AN123" t="inlineStr"/>
       <c r="AO123" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP123" t="n">
         <v>20</v>
       </c>
       <c r="AQ123" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR123" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS123" t="inlineStr">
@@ -36104,54 +36104,54 @@
       </c>
       <c r="AA142" t="n">
         <v>0</v>
       </c>
       <c r="AB142" t="inlineStr"/>
       <c r="AC142" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD142" t="inlineStr"/>
       <c r="AE142" t="n">
         <v>15740</v>
       </c>
       <c r="AF142" t="n">
         <v>0</v>
       </c>
       <c r="AG142" t="n">
         <v>4</v>
       </c>
       <c r="AH142" t="inlineStr"/>
       <c r="AI142" t="n">
         <v>5</v>
       </c>
       <c r="AJ142" t="n">
-        <v>0.5445751726020323</v>
+        <v>0.5445751726028094</v>
       </c>
       <c r="AK142" t="n">
-        <v>9.455424827397968</v>
+        <v>9.455424827397191</v>
       </c>
       <c r="AL142" t="b">
         <v>0</v>
       </c>
       <c r="AM142" t="inlineStr"/>
       <c r="AN142" t="inlineStr"/>
       <c r="AO142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP142" t="n">
         <v>0</v>
       </c>
       <c r="AQ142" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR142" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS142" t="inlineStr">
@@ -36358,54 +36358,54 @@
       </c>
       <c r="AA143" t="n">
         <v>0</v>
       </c>
       <c r="AB143" t="inlineStr"/>
       <c r="AC143" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD143" t="inlineStr"/>
       <c r="AE143" t="n">
         <v>15741</v>
       </c>
       <c r="AF143" t="n">
         <v>1</v>
       </c>
       <c r="AG143" t="n">
         <v>4</v>
       </c>
       <c r="AH143" t="inlineStr"/>
       <c r="AI143" t="n">
         <v>18</v>
       </c>
       <c r="AJ143" t="n">
-        <v>13.54457517260203</v>
+        <v>13.54457517260281</v>
       </c>
       <c r="AK143" t="n">
-        <v>22.45542482739797</v>
+        <v>22.45542482739719</v>
       </c>
       <c r="AL143" t="b">
         <v>0</v>
       </c>
       <c r="AM143" t="inlineStr"/>
       <c r="AN143" t="inlineStr"/>
       <c r="AO143" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP143" t="n">
         <v>0.005</v>
       </c>
       <c r="AQ143" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR143" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS143" t="inlineStr">
@@ -36612,54 +36612,54 @@
       </c>
       <c r="AA144" t="n">
         <v>0</v>
       </c>
       <c r="AB144" t="inlineStr"/>
       <c r="AC144" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD144" t="inlineStr"/>
       <c r="AE144" t="n">
         <v>15742</v>
       </c>
       <c r="AF144" t="n">
         <v>0</v>
       </c>
       <c r="AG144" t="n">
         <v>4</v>
       </c>
       <c r="AH144" t="inlineStr"/>
       <c r="AI144" t="n">
         <v>157</v>
       </c>
       <c r="AJ144" t="n">
-        <v>102.8984128101675</v>
+        <v>102.898412810177</v>
       </c>
       <c r="AK144" t="n">
-        <v>211.1015871898325</v>
+        <v>211.101587189823</v>
       </c>
       <c r="AL144" t="b">
         <v>0</v>
       </c>
       <c r="AM144" t="inlineStr"/>
       <c r="AN144" t="inlineStr"/>
       <c r="AO144" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP144" t="n">
         <v>0</v>
       </c>
       <c r="AQ144" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR144" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS144" t="inlineStr">
@@ -36866,54 +36866,54 @@
       </c>
       <c r="AA145" t="n">
         <v>0</v>
       </c>
       <c r="AB145" t="inlineStr"/>
       <c r="AC145" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD145" t="inlineStr"/>
       <c r="AE145" t="n">
         <v>15743</v>
       </c>
       <c r="AF145" t="n">
         <v>1</v>
       </c>
       <c r="AG145" t="n">
         <v>4</v>
       </c>
       <c r="AH145" t="inlineStr"/>
       <c r="AI145" t="n">
         <v>343</v>
       </c>
       <c r="AJ145" t="n">
-        <v>276.1686275890305</v>
+        <v>276.1686275890421</v>
       </c>
       <c r="AK145" t="n">
-        <v>409.8313724109695</v>
+        <v>409.8313724109579</v>
       </c>
       <c r="AL145" t="b">
         <v>0</v>
       </c>
       <c r="AM145" t="inlineStr"/>
       <c r="AN145" t="inlineStr"/>
       <c r="AO145" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP145" t="n">
         <v>0.005</v>
       </c>
       <c r="AQ145" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR145" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS145" t="inlineStr">
@@ -37120,54 +37120,54 @@
       </c>
       <c r="AA146" t="n">
         <v>0</v>
       </c>
       <c r="AB146" t="inlineStr"/>
       <c r="AC146" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD146" t="inlineStr"/>
       <c r="AE146" t="n">
         <v>15808</v>
       </c>
       <c r="AF146" t="n">
         <v>0</v>
       </c>
       <c r="AG146" t="n">
         <v>4</v>
       </c>
       <c r="AH146" t="inlineStr"/>
       <c r="AI146" t="n">
         <v>5</v>
       </c>
       <c r="AJ146" t="n">
-        <v>0.5445751726020323</v>
+        <v>0.5445751726028094</v>
       </c>
       <c r="AK146" t="n">
-        <v>9.455424827397968</v>
+        <v>9.455424827397191</v>
       </c>
       <c r="AL146" t="b">
         <v>0</v>
       </c>
       <c r="AM146" t="inlineStr"/>
       <c r="AN146" t="inlineStr"/>
       <c r="AO146" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP146" t="n">
         <v>0</v>
       </c>
       <c r="AQ146" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR146" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS146" t="inlineStr">
@@ -37376,54 +37376,54 @@
       </c>
       <c r="AA147" t="n">
         <v>0</v>
       </c>
       <c r="AB147" t="inlineStr"/>
       <c r="AC147" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD147" t="inlineStr"/>
       <c r="AE147" t="n">
         <v>15809</v>
       </c>
       <c r="AF147" t="n">
         <v>1</v>
       </c>
       <c r="AG147" t="n">
         <v>4</v>
       </c>
       <c r="AH147" t="inlineStr"/>
       <c r="AI147" t="n">
         <v>4</v>
       </c>
       <c r="AJ147" t="n">
-        <v>-0.4554248273979677</v>
+        <v>-0.4554248273971906</v>
       </c>
       <c r="AK147" t="n">
-        <v>8.455424827397968</v>
+        <v>8.455424827397191</v>
       </c>
       <c r="AL147" t="b">
         <v>0</v>
       </c>
       <c r="AM147" t="inlineStr"/>
       <c r="AN147" t="inlineStr"/>
       <c r="AO147" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP147" t="n">
         <v>0.002</v>
       </c>
       <c r="AQ147" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR147" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS147" t="inlineStr">
@@ -37632,54 +37632,54 @@
       </c>
       <c r="AA148" t="n">
         <v>0</v>
       </c>
       <c r="AB148" t="inlineStr"/>
       <c r="AC148" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD148" t="inlineStr"/>
       <c r="AE148" t="n">
         <v>15810</v>
       </c>
       <c r="AF148" t="n">
         <v>0</v>
       </c>
       <c r="AG148" t="n">
         <v>4</v>
       </c>
       <c r="AH148" t="inlineStr"/>
       <c r="AI148" t="n">
         <v>157</v>
       </c>
       <c r="AJ148" t="n">
-        <v>102.8984128101675</v>
+        <v>102.898412810177</v>
       </c>
       <c r="AK148" t="n">
-        <v>211.1015871898325</v>
+        <v>211.101587189823</v>
       </c>
       <c r="AL148" t="b">
         <v>0</v>
       </c>
       <c r="AM148" t="inlineStr"/>
       <c r="AN148" t="inlineStr"/>
       <c r="AO148" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP148" t="n">
         <v>0</v>
       </c>
       <c r="AQ148" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR148" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS148" t="inlineStr">
@@ -37888,54 +37888,54 @@
       </c>
       <c r="AA149" t="n">
         <v>0</v>
       </c>
       <c r="AB149" t="inlineStr"/>
       <c r="AC149" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD149" t="inlineStr"/>
       <c r="AE149" t="n">
         <v>15811</v>
       </c>
       <c r="AF149" t="n">
         <v>1</v>
       </c>
       <c r="AG149" t="n">
         <v>4</v>
       </c>
       <c r="AH149" t="inlineStr"/>
       <c r="AI149" t="n">
         <v>178</v>
       </c>
       <c r="AJ149" t="n">
-        <v>136.6281980313046</v>
+        <v>136.6281980313118</v>
       </c>
       <c r="AK149" t="n">
-        <v>219.3718019686954</v>
+        <v>219.3718019686882</v>
       </c>
       <c r="AL149" t="b">
         <v>0</v>
       </c>
       <c r="AM149" t="inlineStr"/>
       <c r="AN149" t="inlineStr"/>
       <c r="AO149" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP149" t="n">
         <v>0.002</v>
       </c>
       <c r="AQ149" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR149" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS149" t="inlineStr">
@@ -38138,54 +38138,54 @@
       </c>
       <c r="AA150" t="n">
         <v>0</v>
       </c>
       <c r="AB150" t="inlineStr"/>
       <c r="AC150" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD150" t="inlineStr"/>
       <c r="AE150" t="n">
         <v>16375</v>
       </c>
       <c r="AF150" t="n">
         <v>0</v>
       </c>
       <c r="AG150" t="n">
         <v>4</v>
       </c>
       <c r="AH150" t="inlineStr"/>
       <c r="AI150" t="n">
         <v>690</v>
       </c>
       <c r="AJ150" t="n">
-        <v>387.667600997995</v>
+        <v>387.6676009980478</v>
       </c>
       <c r="AK150" t="n">
-        <v>992.332399002005</v>
+        <v>992.3323990019522</v>
       </c>
       <c r="AL150" t="b">
         <v>0</v>
       </c>
       <c r="AM150" t="inlineStr"/>
       <c r="AN150" t="inlineStr"/>
       <c r="AO150" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP150" t="n">
         <v>0.009800000000000001</v>
       </c>
       <c r="AQ150" t="inlineStr">
         <is>
           <t>{"sortValue": -1, "display": "N/A"}</t>
         </is>
       </c>
       <c r="AR150" t="inlineStr">
         <is>
           <t>{"sortValue": -1, "display": "N/A"}</t>
         </is>
       </c>
       <c r="AS150" t="inlineStr">
@@ -38386,54 +38386,54 @@
       </c>
       <c r="AA151" t="n">
         <v>0</v>
       </c>
       <c r="AB151" t="inlineStr"/>
       <c r="AC151" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD151" t="inlineStr"/>
       <c r="AE151" t="n">
         <v>16376</v>
       </c>
       <c r="AF151" t="n">
         <v>1</v>
       </c>
       <c r="AG151" t="n">
         <v>4</v>
       </c>
       <c r="AH151" t="inlineStr"/>
       <c r="AI151" t="n">
         <v>470</v>
       </c>
       <c r="AJ151" t="n">
-        <v>279.0532216829442</v>
+        <v>279.0532216829776</v>
       </c>
       <c r="AK151" t="n">
-        <v>660.9467783170558</v>
+        <v>660.9467783170224</v>
       </c>
       <c r="AL151" t="b">
         <v>0</v>
       </c>
       <c r="AM151" t="inlineStr"/>
       <c r="AN151" t="inlineStr"/>
       <c r="AO151" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP151" t="n">
         <v>0.009000000000000001</v>
       </c>
       <c r="AQ151" t="inlineStr">
         <is>
           <t>{"sortValue": -1, "display": "N/A"}</t>
         </is>
       </c>
       <c r="AR151" t="inlineStr">
         <is>
           <t>{"sortValue": -1, "display": "N/A"}</t>
         </is>
       </c>
       <c r="AS151" t="inlineStr">
@@ -38634,54 +38634,54 @@
       </c>
       <c r="AA152" t="n">
         <v>0</v>
       </c>
       <c r="AB152" t="inlineStr"/>
       <c r="AC152" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD152" t="inlineStr"/>
       <c r="AE152" t="n">
         <v>16377</v>
       </c>
       <c r="AF152" t="n">
         <v>0</v>
       </c>
       <c r="AG152" t="n">
         <v>4</v>
       </c>
       <c r="AH152" t="inlineStr"/>
       <c r="AI152" t="n">
         <v>820</v>
       </c>
       <c r="AJ152" t="n">
-        <v>707.0231561624087</v>
+        <v>707.0231561624283</v>
       </c>
       <c r="AK152" t="n">
-        <v>932.9768438375913</v>
+        <v>932.9768438375717</v>
       </c>
       <c r="AL152" t="b">
         <v>0</v>
       </c>
       <c r="AM152" t="inlineStr"/>
       <c r="AN152" t="inlineStr"/>
       <c r="AO152" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP152" t="n">
         <v>0.019</v>
       </c>
       <c r="AQ152" t="inlineStr">
         <is>
           <t>{"sortValue": -1, "display": "N/A"}</t>
         </is>
       </c>
       <c r="AR152" t="inlineStr">
         <is>
           <t>{"sortValue": -1, "display": "N/A"}</t>
         </is>
       </c>
       <c r="AS152" t="inlineStr">
@@ -38882,54 +38882,54 @@
       </c>
       <c r="AA153" t="n">
         <v>0</v>
       </c>
       <c r="AB153" t="inlineStr"/>
       <c r="AC153" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD153" t="inlineStr"/>
       <c r="AE153" t="n">
         <v>16378</v>
       </c>
       <c r="AF153" t="n">
         <v>1</v>
       </c>
       <c r="AG153" t="n">
         <v>7</v>
       </c>
       <c r="AH153" t="inlineStr"/>
       <c r="AI153" t="n">
         <v>730</v>
       </c>
       <c r="AJ153" t="n">
-        <v>600.5215952354743</v>
+        <v>600.5215952354738</v>
       </c>
       <c r="AK153" t="n">
-        <v>859.4784047645257</v>
+        <v>859.4784047645262</v>
       </c>
       <c r="AL153" t="b">
         <v>0</v>
       </c>
       <c r="AM153" t="inlineStr"/>
       <c r="AN153" t="inlineStr"/>
       <c r="AO153" t="inlineStr">
         <is>
           <t>mg/kg</t>
         </is>
       </c>
       <c r="AP153" t="n">
         <v>0.07100000000000001</v>
       </c>
       <c r="AQ153" t="inlineStr">
         <is>
           <t>{"sortValue": -1, "display": "N/A"}</t>
         </is>
       </c>
       <c r="AR153" t="inlineStr">
         <is>
           <t>{"sortValue": -1, "display": "N/A"}</t>
         </is>
       </c>
       <c r="AS153" t="inlineStr">
@@ -39140,54 +39140,54 @@
       </c>
       <c r="AA154" t="n">
         <v>0</v>
       </c>
       <c r="AB154" t="inlineStr"/>
       <c r="AC154" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD154" t="inlineStr"/>
       <c r="AE154" t="n">
         <v>28528</v>
       </c>
       <c r="AF154" t="n">
         <v>0</v>
       </c>
       <c r="AG154" t="n">
         <v>15</v>
       </c>
       <c r="AH154" t="inlineStr"/>
       <c r="AI154" t="n">
         <v>7061</v>
       </c>
       <c r="AJ154" t="n">
-        <v>2876.5211765539</v>
+        <v>2876.52117655219</v>
       </c>
       <c r="AK154" t="n">
-        <v>11245.4788234461</v>
+        <v>11245.47882344781</v>
       </c>
       <c r="AL154" t="b">
         <v>0</v>
       </c>
       <c r="AM154" t="inlineStr"/>
       <c r="AN154" t="inlineStr"/>
       <c r="AO154" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP154" t="n">
         <v>0</v>
       </c>
       <c r="AQ154" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR154" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS154" t="inlineStr">
@@ -39402,54 +39402,54 @@
       </c>
       <c r="AA155" t="n">
         <v>0</v>
       </c>
       <c r="AB155" t="inlineStr"/>
       <c r="AC155" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD155" t="inlineStr"/>
       <c r="AE155" t="n">
         <v>28529</v>
       </c>
       <c r="AF155" t="n">
         <v>1</v>
       </c>
       <c r="AG155" t="n">
         <v>15</v>
       </c>
       <c r="AH155" t="inlineStr"/>
       <c r="AI155" t="n">
         <v>8421</v>
       </c>
       <c r="AJ155" t="n">
-        <v>4393.090613481079</v>
+        <v>4393.090613479433</v>
       </c>
       <c r="AK155" t="n">
-        <v>12448.90938651892</v>
+        <v>12448.90938652057</v>
       </c>
       <c r="AL155" t="b">
         <v>0</v>
       </c>
       <c r="AM155" t="inlineStr"/>
       <c r="AN155" t="inlineStr"/>
       <c r="AO155" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP155" t="n">
         <v>0.5</v>
       </c>
       <c r="AQ155" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR155" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS155" t="inlineStr">
@@ -39664,54 +39664,54 @@
       </c>
       <c r="AA156" t="n">
         <v>0</v>
       </c>
       <c r="AB156" t="inlineStr"/>
       <c r="AC156" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD156" t="inlineStr"/>
       <c r="AE156" t="n">
         <v>28530</v>
       </c>
       <c r="AF156" t="n">
         <v>2</v>
       </c>
       <c r="AG156" t="n">
         <v>5</v>
       </c>
       <c r="AH156" t="inlineStr"/>
       <c r="AI156" t="n">
         <v>17873</v>
       </c>
       <c r="AJ156" t="n">
-        <v>9046.681011162054</v>
+        <v>9046.681011162071</v>
       </c>
       <c r="AK156" t="n">
-        <v>26699.31898883795</v>
+        <v>26699.31898883793</v>
       </c>
       <c r="AL156" t="b">
         <v>1</v>
       </c>
       <c r="AM156" t="n">
         <v>0.05</v>
       </c>
       <c r="AN156" t="inlineStr"/>
       <c r="AO156" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP156" t="n">
         <v>0.75</v>
       </c>
       <c r="AQ156" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR156" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -39928,54 +39928,54 @@
       </c>
       <c r="AA157" t="n">
         <v>0</v>
       </c>
       <c r="AB157" t="inlineStr"/>
       <c r="AC157" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD157" t="inlineStr"/>
       <c r="AE157" t="n">
         <v>28531</v>
       </c>
       <c r="AF157" t="n">
         <v>3</v>
       </c>
       <c r="AG157" t="n">
         <v>15</v>
       </c>
       <c r="AH157" t="inlineStr"/>
       <c r="AI157" t="n">
         <v>18655</v>
       </c>
       <c r="AJ157" t="n">
-        <v>14781.51525449778</v>
+        <v>14781.5152544962</v>
       </c>
       <c r="AK157" t="n">
-        <v>22528.48474550222</v>
+        <v>22528.4847455038</v>
       </c>
       <c r="AL157" t="b">
         <v>1</v>
       </c>
       <c r="AM157" t="n">
         <v>0.01</v>
       </c>
       <c r="AN157" t="inlineStr"/>
       <c r="AO157" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP157" t="n">
         <v>1</v>
       </c>
       <c r="AQ157" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR157" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -40192,54 +40192,54 @@
       </c>
       <c r="AA158" t="n">
         <v>0</v>
       </c>
       <c r="AB158" t="inlineStr"/>
       <c r="AC158" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD158" t="inlineStr"/>
       <c r="AE158" t="n">
         <v>28532</v>
       </c>
       <c r="AF158" t="n">
         <v>4</v>
       </c>
       <c r="AG158" t="n">
         <v>10</v>
       </c>
       <c r="AH158" t="inlineStr"/>
       <c r="AI158" t="n">
         <v>20304</v>
       </c>
       <c r="AJ158" t="n">
-        <v>14911.01735368737</v>
+        <v>14911.01735382063</v>
       </c>
       <c r="AK158" t="n">
-        <v>25696.98264631263</v>
+        <v>25696.98264617937</v>
       </c>
       <c r="AL158" t="b">
         <v>1</v>
       </c>
       <c r="AM158" t="n">
         <v>0.01</v>
       </c>
       <c r="AN158" t="inlineStr"/>
       <c r="AO158" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP158" t="n">
         <v>1.5</v>
       </c>
       <c r="AQ158" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR158" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -40464,54 +40464,54 @@
       <c r="AB159" t="inlineStr"/>
       <c r="AC159" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD159" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE159" t="n">
         <v>28533</v>
       </c>
       <c r="AF159" t="n">
         <v>0</v>
       </c>
       <c r="AG159" t="n">
         <v>5</v>
       </c>
       <c r="AH159" t="inlineStr"/>
       <c r="AI159" t="n">
         <v>6031</v>
       </c>
       <c r="AJ159" t="n">
-        <v>1075.045536686252</v>
+        <v>1075.045536686262</v>
       </c>
       <c r="AK159" t="n">
-        <v>10986.95446331375</v>
+        <v>10986.95446331374</v>
       </c>
       <c r="AL159" t="b">
         <v>0</v>
       </c>
       <c r="AM159" t="inlineStr"/>
       <c r="AN159" t="inlineStr"/>
       <c r="AO159" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP159" t="n">
         <v>0</v>
       </c>
       <c r="AQ159" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR159" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS159" t="inlineStr">
@@ -40734,54 +40734,54 @@
       <c r="AB160" t="inlineStr"/>
       <c r="AC160" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD160" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE160" t="n">
         <v>28534</v>
       </c>
       <c r="AF160" t="n">
         <v>1</v>
       </c>
       <c r="AG160" t="n">
         <v>5</v>
       </c>
       <c r="AH160" t="inlineStr"/>
       <c r="AI160" t="n">
         <v>7542</v>
       </c>
       <c r="AJ160" t="n">
-        <v>1841.958146639474</v>
+        <v>1841.958146639485</v>
       </c>
       <c r="AK160" t="n">
-        <v>13242.04185336053</v>
+        <v>13242.04185336052</v>
       </c>
       <c r="AL160" t="b">
         <v>0</v>
       </c>
       <c r="AM160" t="inlineStr"/>
       <c r="AN160" t="inlineStr"/>
       <c r="AO160" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP160" t="n">
         <v>0.5</v>
       </c>
       <c r="AQ160" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR160" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS160" t="inlineStr">
@@ -41004,54 +41004,54 @@
       <c r="AB161" t="inlineStr"/>
       <c r="AC161" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD161" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE161" t="n">
         <v>28535</v>
       </c>
       <c r="AF161" t="n">
         <v>2</v>
       </c>
       <c r="AG161" t="n">
         <v>5</v>
       </c>
       <c r="AH161" t="inlineStr"/>
       <c r="AI161" t="n">
         <v>6364</v>
       </c>
       <c r="AJ161" t="n">
-        <v>2082.721674238243</v>
+        <v>2082.721674238252</v>
       </c>
       <c r="AK161" t="n">
-        <v>10645.27832576176</v>
+        <v>10645.27832576175</v>
       </c>
       <c r="AL161" t="b">
         <v>0</v>
       </c>
       <c r="AM161" t="inlineStr"/>
       <c r="AN161" t="inlineStr"/>
       <c r="AO161" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP161" t="n">
         <v>0.75</v>
       </c>
       <c r="AQ161" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR161" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS161" t="inlineStr">
@@ -41274,54 +41274,54 @@
       <c r="AB162" t="inlineStr"/>
       <c r="AC162" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD162" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE162" t="n">
         <v>28536</v>
       </c>
       <c r="AF162" t="n">
         <v>3</v>
       </c>
       <c r="AG162" t="n">
         <v>5</v>
       </c>
       <c r="AH162" t="inlineStr"/>
       <c r="AI162" t="n">
         <v>35933</v>
       </c>
       <c r="AJ162" t="n">
-        <v>-21028.54774547588</v>
+        <v>-21028.54774547577</v>
       </c>
       <c r="AK162" t="n">
-        <v>92894.54774547588</v>
+        <v>92894.54774547578</v>
       </c>
       <c r="AL162" t="b">
         <v>1</v>
       </c>
       <c r="AM162" t="n">
         <v>0.05</v>
       </c>
       <c r="AN162" t="inlineStr"/>
       <c r="AO162" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP162" t="n">
         <v>1</v>
       </c>
       <c r="AQ162" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR162" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -41546,54 +41546,54 @@
       <c r="AB163" t="inlineStr"/>
       <c r="AC163" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD163" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE163" t="n">
         <v>28537</v>
       </c>
       <c r="AF163" t="n">
         <v>4</v>
       </c>
       <c r="AG163" t="n">
         <v>5</v>
       </c>
       <c r="AH163" t="inlineStr"/>
       <c r="AI163" t="n">
         <v>20195</v>
       </c>
       <c r="AJ163" t="n">
-        <v>7748.196646953171</v>
+        <v>7748.196646953194</v>
       </c>
       <c r="AK163" t="n">
-        <v>32641.80335304683</v>
+        <v>32641.80335304681</v>
       </c>
       <c r="AL163" t="b">
         <v>0</v>
       </c>
       <c r="AM163" t="inlineStr"/>
       <c r="AN163" t="inlineStr"/>
       <c r="AO163" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP163" t="n">
         <v>1.5</v>
       </c>
       <c r="AQ163" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR163" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS163" t="inlineStr">
@@ -41816,54 +41816,54 @@
       <c r="AB164" t="inlineStr"/>
       <c r="AC164" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD164" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE164" t="n">
         <v>28538</v>
       </c>
       <c r="AF164" t="n">
         <v>0</v>
       </c>
       <c r="AG164" t="n">
         <v>4</v>
       </c>
       <c r="AH164" t="inlineStr"/>
       <c r="AI164" t="n">
         <v>1442</v>
       </c>
       <c r="AJ164" t="n">
-        <v>-1208.977772301791</v>
+        <v>-1208.977772301329</v>
       </c>
       <c r="AK164" t="n">
-        <v>4092.977772301791</v>
+        <v>4092.977772301329</v>
       </c>
       <c r="AL164" t="b">
         <v>0</v>
       </c>
       <c r="AM164" t="inlineStr"/>
       <c r="AN164" t="inlineStr"/>
       <c r="AO164" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP164" t="n">
         <v>0</v>
       </c>
       <c r="AQ164" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR164" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS164" t="inlineStr">
@@ -42086,54 +42086,54 @@
       <c r="AB165" t="inlineStr"/>
       <c r="AC165" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD165" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE165" t="n">
         <v>28539</v>
       </c>
       <c r="AF165" t="n">
         <v>1</v>
       </c>
       <c r="AG165" t="n">
         <v>4</v>
       </c>
       <c r="AH165" t="inlineStr"/>
       <c r="AI165" t="n">
         <v>2239</v>
       </c>
       <c r="AJ165" t="n">
-        <v>-2642.872632306059</v>
+        <v>-2642.872632305208</v>
       </c>
       <c r="AK165" t="n">
-        <v>7120.872632306059</v>
+        <v>7120.872632305208</v>
       </c>
       <c r="AL165" t="b">
         <v>0</v>
       </c>
       <c r="AM165" t="inlineStr"/>
       <c r="AN165" t="inlineStr"/>
       <c r="AO165" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP165" t="n">
         <v>0.5</v>
       </c>
       <c r="AQ165" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR165" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS165" t="inlineStr">
@@ -42356,54 +42356,54 @@
       <c r="AB166" t="inlineStr"/>
       <c r="AC166" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD166" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE166" t="n">
         <v>28540</v>
       </c>
       <c r="AF166" t="n">
         <v>2</v>
       </c>
       <c r="AG166" t="n">
         <v>4</v>
       </c>
       <c r="AH166" t="inlineStr"/>
       <c r="AI166" t="n">
         <v>1185</v>
       </c>
       <c r="AJ166" t="n">
-        <v>-119.8029851665478</v>
+        <v>-119.8029851663202</v>
       </c>
       <c r="AK166" t="n">
-        <v>2489.802985166548</v>
+        <v>2489.80298516632</v>
       </c>
       <c r="AL166" t="b">
         <v>0</v>
       </c>
       <c r="AM166" t="inlineStr"/>
       <c r="AN166" t="inlineStr"/>
       <c r="AO166" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP166" t="n">
         <v>0.75</v>
       </c>
       <c r="AQ166" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR166" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS166" t="inlineStr">
@@ -42626,54 +42626,54 @@
       <c r="AB167" t="inlineStr"/>
       <c r="AC167" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD167" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE167" t="n">
         <v>28541</v>
       </c>
       <c r="AF167" t="n">
         <v>3</v>
       </c>
       <c r="AG167" t="n">
         <v>4</v>
       </c>
       <c r="AH167" t="inlineStr"/>
       <c r="AI167" t="n">
         <v>6412</v>
       </c>
       <c r="AJ167" t="n">
-        <v>-2982.581493199144</v>
+        <v>-2982.581493197506</v>
       </c>
       <c r="AK167" t="n">
-        <v>15806.58149319914</v>
+        <v>15806.58149319751</v>
       </c>
       <c r="AL167" t="b">
         <v>1</v>
       </c>
       <c r="AM167" t="n">
         <v>0.05</v>
       </c>
       <c r="AN167" t="inlineStr"/>
       <c r="AO167" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP167" t="n">
         <v>1</v>
       </c>
       <c r="AQ167" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR167" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -42898,54 +42898,54 @@
       <c r="AB168" t="inlineStr"/>
       <c r="AC168" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD168" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE168" t="n">
         <v>28542</v>
       </c>
       <c r="AF168" t="n">
         <v>4</v>
       </c>
       <c r="AG168" t="n">
         <v>4</v>
       </c>
       <c r="AH168" t="inlineStr"/>
       <c r="AI168" t="n">
         <v>3195</v>
       </c>
       <c r="AJ168" t="n">
-        <v>117.5744227901178</v>
+        <v>117.5744227906548</v>
       </c>
       <c r="AK168" t="n">
-        <v>6272.425577209882</v>
+        <v>6272.425577209346</v>
       </c>
       <c r="AL168" t="b">
         <v>0</v>
       </c>
       <c r="AM168" t="inlineStr"/>
       <c r="AN168" t="inlineStr"/>
       <c r="AO168" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP168" t="n">
         <v>1.5</v>
       </c>
       <c r="AQ168" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR168" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS168" t="inlineStr">
@@ -43168,54 +43168,54 @@
       <c r="AB169" t="inlineStr"/>
       <c r="AC169" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD169" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE169" t="n">
         <v>28543</v>
       </c>
       <c r="AF169" t="n">
         <v>0</v>
       </c>
       <c r="AG169" t="n">
         <v>15</v>
       </c>
       <c r="AH169" t="inlineStr"/>
       <c r="AI169" t="n">
         <v>7966</v>
       </c>
       <c r="AJ169" t="n">
-        <v>4620.132777971504</v>
+        <v>4620.132777970136</v>
       </c>
       <c r="AK169" t="n">
-        <v>11311.8672220285</v>
+        <v>11311.86722202986</v>
       </c>
       <c r="AL169" t="b">
         <v>0</v>
       </c>
       <c r="AM169" t="inlineStr"/>
       <c r="AN169" t="inlineStr"/>
       <c r="AO169" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP169" t="n">
         <v>0</v>
       </c>
       <c r="AQ169" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR169" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS169" t="inlineStr">
@@ -43438,54 +43438,54 @@
       <c r="AB170" t="inlineStr"/>
       <c r="AC170" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD170" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE170" t="n">
         <v>28544</v>
       </c>
       <c r="AF170" t="n">
         <v>1</v>
       </c>
       <c r="AG170" t="n">
         <v>15</v>
       </c>
       <c r="AH170" t="inlineStr"/>
       <c r="AI170" t="n">
         <v>9559</v>
       </c>
       <c r="AJ170" t="n">
-        <v>6213.132777971504</v>
+        <v>6213.132777970136</v>
       </c>
       <c r="AK170" t="n">
-        <v>12904.8672220285</v>
+        <v>12904.86722202986</v>
       </c>
       <c r="AL170" t="b">
         <v>0</v>
       </c>
       <c r="AM170" t="inlineStr"/>
       <c r="AN170" t="inlineStr"/>
       <c r="AO170" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP170" t="n">
         <v>0.5</v>
       </c>
       <c r="AQ170" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR170" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS170" t="inlineStr">
@@ -43708,54 +43708,54 @@
       <c r="AB171" t="inlineStr"/>
       <c r="AC171" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD171" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE171" t="n">
         <v>28545</v>
       </c>
       <c r="AF171" t="n">
         <v>2</v>
       </c>
       <c r="AG171" t="n">
         <v>5</v>
       </c>
       <c r="AH171" t="inlineStr"/>
       <c r="AI171" t="n">
         <v>16007</v>
       </c>
       <c r="AJ171" t="n">
-        <v>8946.50005623636</v>
+        <v>8946.500056236375</v>
       </c>
       <c r="AK171" t="n">
-        <v>23067.49994376364</v>
+        <v>23067.49994376363</v>
       </c>
       <c r="AL171" t="b">
         <v>1</v>
       </c>
       <c r="AM171" t="n">
         <v>0.05</v>
       </c>
       <c r="AN171" t="inlineStr"/>
       <c r="AO171" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP171" t="n">
         <v>0.75</v>
       </c>
       <c r="AQ171" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR171" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -43980,54 +43980,54 @@
       <c r="AB172" t="inlineStr"/>
       <c r="AC172" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD172" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE172" t="n">
         <v>28546</v>
       </c>
       <c r="AF172" t="n">
         <v>3</v>
       </c>
       <c r="AG172" t="n">
         <v>15</v>
       </c>
       <c r="AH172" t="inlineStr"/>
       <c r="AI172" t="n">
         <v>14015</v>
       </c>
       <c r="AJ172" t="n">
-        <v>10544.73511356706</v>
+        <v>10544.73511356564</v>
       </c>
       <c r="AK172" t="n">
-        <v>17485.26488643294</v>
+        <v>17485.26488643436</v>
       </c>
       <c r="AL172" t="b">
         <v>1</v>
       </c>
       <c r="AM172" t="n">
         <v>0.05</v>
       </c>
       <c r="AN172" t="inlineStr"/>
       <c r="AO172" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP172" t="n">
         <v>1</v>
       </c>
       <c r="AQ172" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR172" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -44252,54 +44252,54 @@
       <c r="AB173" t="inlineStr"/>
       <c r="AC173" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD173" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE173" t="n">
         <v>28547</v>
       </c>
       <c r="AF173" t="n">
         <v>4</v>
       </c>
       <c r="AG173" t="n">
         <v>10</v>
       </c>
       <c r="AH173" t="inlineStr"/>
       <c r="AI173" t="n">
         <v>8266</v>
       </c>
       <c r="AJ173" t="n">
-        <v>4212.214340574226</v>
+        <v>4212.214340674389</v>
       </c>
       <c r="AK173" t="n">
-        <v>12319.78565942577</v>
+        <v>12319.78565932561</v>
       </c>
       <c r="AL173" t="b">
         <v>0</v>
       </c>
       <c r="AM173" t="inlineStr"/>
       <c r="AN173" t="inlineStr"/>
       <c r="AO173" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="AP173" t="n">
         <v>1.5</v>
       </c>
       <c r="AQ173" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR173" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS173" t="inlineStr">