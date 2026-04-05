--- v0 (2025-10-09)
+++ v1 (2026-04-05)
@@ -1008,54 +1008,54 @@
       <c r="AB2" t="inlineStr"/>
       <c r="AC2" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD2" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE2" t="n">
         <v>12769</v>
       </c>
       <c r="AF2" t="n">
         <v>0</v>
       </c>
       <c r="AG2" t="n">
         <v>10</v>
       </c>
       <c r="AH2" t="inlineStr"/>
       <c r="AI2" t="n">
         <v>597</v>
       </c>
       <c r="AJ2" t="n">
-        <v>459.0084397274458</v>
+        <v>459.0084397308553</v>
       </c>
       <c r="AK2" t="n">
-        <v>734.9915602725542</v>
+        <v>734.9915602691447</v>
       </c>
       <c r="AL2" t="b">
         <v>0</v>
       </c>
       <c r="AM2" t="inlineStr"/>
       <c r="AN2" t="inlineStr"/>
       <c r="AO2" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP2" t="n">
         <v>0</v>
       </c>
       <c r="AQ2" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR2" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS2" t="inlineStr">
@@ -1274,54 +1274,54 @@
       <c r="AB3" t="inlineStr"/>
       <c r="AC3" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD3" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE3" t="n">
         <v>12770</v>
       </c>
       <c r="AF3" t="n">
         <v>1</v>
       </c>
       <c r="AG3" t="n">
         <v>10</v>
       </c>
       <c r="AH3" t="inlineStr"/>
       <c r="AI3" t="n">
         <v>537</v>
       </c>
       <c r="AJ3" t="n">
-        <v>419.3678549503269</v>
+        <v>419.3678549532335</v>
       </c>
       <c r="AK3" t="n">
-        <v>654.632145049673</v>
+        <v>654.6321450467665</v>
       </c>
       <c r="AL3" t="b">
         <v>0</v>
       </c>
       <c r="AM3" t="inlineStr"/>
       <c r="AN3" t="inlineStr"/>
       <c r="AO3" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP3" t="n">
         <v>0.008330000000000001</v>
       </c>
       <c r="AQ3" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR3" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS3" t="inlineStr">
@@ -1540,54 +1540,54 @@
       <c r="AB4" t="inlineStr"/>
       <c r="AC4" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD4" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE4" t="n">
         <v>12771</v>
       </c>
       <c r="AF4" t="n">
         <v>2</v>
       </c>
       <c r="AG4" t="n">
         <v>10</v>
       </c>
       <c r="AH4" t="inlineStr"/>
       <c r="AI4" t="n">
         <v>416</v>
       </c>
       <c r="AJ4" t="n">
-        <v>320.9893717813245</v>
+        <v>320.989371783672</v>
       </c>
       <c r="AK4" t="n">
-        <v>511.0106282186755</v>
+        <v>511.010628216328</v>
       </c>
       <c r="AL4" t="b">
         <v>1</v>
       </c>
       <c r="AM4" t="n">
         <v>0.05</v>
       </c>
       <c r="AN4" t="inlineStr"/>
       <c r="AO4" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP4" t="n">
         <v>0.08333</v>
       </c>
       <c r="AQ4" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR4" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -1808,54 +1808,54 @@
       <c r="AB5" t="inlineStr"/>
       <c r="AC5" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD5" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE5" t="n">
         <v>12772</v>
       </c>
       <c r="AF5" t="n">
         <v>3</v>
       </c>
       <c r="AG5" t="n">
         <v>10</v>
       </c>
       <c r="AH5" t="inlineStr"/>
       <c r="AI5" t="n">
         <v>307</v>
       </c>
       <c r="AJ5" t="n">
-        <v>239.1353064356264</v>
+        <v>239.1353064373032</v>
       </c>
       <c r="AK5" t="n">
-        <v>374.8646935643736</v>
+        <v>374.8646935626968</v>
       </c>
       <c r="AL5" t="b">
         <v>1</v>
       </c>
       <c r="AM5" t="n">
         <v>0.05</v>
       </c>
       <c r="AN5" t="inlineStr"/>
       <c r="AO5" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP5" t="n">
         <v>0.41667</v>
       </c>
       <c r="AQ5" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR5" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -2076,54 +2076,54 @@
       <c r="AB6" t="inlineStr"/>
       <c r="AC6" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD6" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE6" t="n">
         <v>12773</v>
       </c>
       <c r="AF6" t="n">
         <v>4</v>
       </c>
       <c r="AG6" t="n">
         <v>10</v>
       </c>
       <c r="AH6" t="inlineStr"/>
       <c r="AI6" t="n">
         <v>252</v>
       </c>
       <c r="AJ6" t="n">
-        <v>202.2325485147006</v>
+        <v>202.2325485159303</v>
       </c>
       <c r="AK6" t="n">
-        <v>301.7674514852994</v>
+        <v>301.7674514840697</v>
       </c>
       <c r="AL6" t="b">
         <v>1</v>
       </c>
       <c r="AM6" t="n">
         <v>0.05</v>
       </c>
       <c r="AN6" t="inlineStr"/>
       <c r="AO6" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP6" t="n">
         <v>0.83333</v>
       </c>
       <c r="AQ6" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR6" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -2344,54 +2344,54 @@
       <c r="AB7" t="inlineStr"/>
       <c r="AC7" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD7" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE7" t="n">
         <v>12774</v>
       </c>
       <c r="AF7" t="n">
         <v>5</v>
       </c>
       <c r="AG7" t="n">
         <v>10</v>
       </c>
       <c r="AH7" t="inlineStr"/>
       <c r="AI7" t="n">
         <v>137</v>
       </c>
       <c r="AJ7" t="n">
-        <v>100.8055158418516</v>
+        <v>100.8055158427459</v>
       </c>
       <c r="AK7" t="n">
-        <v>173.1944841581484</v>
+        <v>173.1944841572541</v>
       </c>
       <c r="AL7" t="b">
         <v>1</v>
       </c>
       <c r="AM7" t="n">
         <v>0.05</v>
       </c>
       <c r="AN7" t="inlineStr"/>
       <c r="AO7" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP7" t="n">
         <v>2.08333</v>
       </c>
       <c r="AQ7" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR7" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -2614,51 +2614,51 @@
       <c r="AB8" t="inlineStr"/>
       <c r="AC8" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD8" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE8" t="n">
         <v>12981</v>
       </c>
       <c r="AF8" t="n">
         <v>0</v>
       </c>
       <c r="AG8" t="n">
         <v>6</v>
       </c>
       <c r="AH8" t="inlineStr"/>
       <c r="AI8" t="n">
         <v>2230</v>
       </c>
       <c r="AJ8" t="n">
-        <v>1638.766220662737</v>
+        <v>1638.766220662736</v>
       </c>
       <c r="AK8" t="n">
         <v>2821.233779337264</v>
       </c>
       <c r="AL8" t="b">
         <v>0</v>
       </c>
       <c r="AM8" t="inlineStr"/>
       <c r="AN8" t="inlineStr"/>
       <c r="AO8" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP8" t="n">
         <v>0</v>
       </c>
       <c r="AQ8" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR8" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
@@ -3150,54 +3150,54 @@
       <c r="AB10" t="inlineStr"/>
       <c r="AC10" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD10" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE10" t="n">
         <v>12983</v>
       </c>
       <c r="AF10" t="n">
         <v>2</v>
       </c>
       <c r="AG10" t="n">
         <v>6</v>
       </c>
       <c r="AH10" t="inlineStr"/>
       <c r="AI10" t="n">
         <v>1530</v>
       </c>
       <c r="AJ10" t="n">
-        <v>900.2074366074224</v>
+        <v>900.2074366074223</v>
       </c>
       <c r="AK10" t="n">
-        <v>2159.792563392577</v>
+        <v>2159.792563392578</v>
       </c>
       <c r="AL10" t="b">
         <v>0</v>
       </c>
       <c r="AM10" t="inlineStr"/>
       <c r="AN10" t="inlineStr"/>
       <c r="AO10" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP10" t="n">
         <v>1</v>
       </c>
       <c r="AQ10" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR10" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS10" t="inlineStr">
@@ -4489,51 +4489,51 @@
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD15" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE15" t="n">
         <v>13076</v>
       </c>
       <c r="AF15" t="n">
         <v>3</v>
       </c>
       <c r="AG15" t="n">
         <v>6</v>
       </c>
       <c r="AH15" t="inlineStr"/>
       <c r="AI15" t="n">
         <v>2190</v>
       </c>
       <c r="AJ15" t="n">
         <v>1691.307134485788</v>
       </c>
       <c r="AK15" t="n">
-        <v>2688.692865514211</v>
+        <v>2688.692865514212</v>
       </c>
       <c r="AL15" t="b">
         <v>0</v>
       </c>
       <c r="AM15" t="inlineStr"/>
       <c r="AN15" t="inlineStr"/>
       <c r="AO15" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP15" t="n">
         <v>5</v>
       </c>
       <c r="AQ15" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR15" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS15" t="inlineStr">
@@ -5294,51 +5294,51 @@
       <c r="AB18" t="inlineStr"/>
       <c r="AC18" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD18" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE18" t="n">
         <v>13178</v>
       </c>
       <c r="AF18" t="n">
         <v>2</v>
       </c>
       <c r="AG18" t="n">
         <v>6</v>
       </c>
       <c r="AH18" t="inlineStr"/>
       <c r="AI18" t="n">
         <v>21.14</v>
       </c>
       <c r="AJ18" t="n">
-        <v>16.33306005145645</v>
+        <v>16.33306005145644</v>
       </c>
       <c r="AK18" t="n">
         <v>25.94693994854356</v>
       </c>
       <c r="AL18" t="b">
         <v>0</v>
       </c>
       <c r="AM18" t="inlineStr"/>
       <c r="AN18" t="inlineStr"/>
       <c r="AO18" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP18" t="n">
         <v>0.0167</v>
       </c>
       <c r="AQ18" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR18" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
@@ -5836,54 +5836,54 @@
       <c r="AB20" t="inlineStr"/>
       <c r="AC20" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD20" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE20" t="n">
         <v>13180</v>
       </c>
       <c r="AF20" t="n">
         <v>4</v>
       </c>
       <c r="AG20" t="n">
         <v>6</v>
       </c>
       <c r="AH20" t="inlineStr"/>
       <c r="AI20" t="n">
         <v>12.44</v>
       </c>
       <c r="AJ20" t="n">
-        <v>9.535267092331905</v>
+        <v>9.535267092331903</v>
       </c>
       <c r="AK20" t="n">
-        <v>15.34473290766809</v>
+        <v>15.3447329076681</v>
       </c>
       <c r="AL20" t="b">
         <v>1</v>
       </c>
       <c r="AM20" t="n">
         <v>0.05</v>
       </c>
       <c r="AN20" t="inlineStr"/>
       <c r="AO20" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP20" t="n">
         <v>0.4167</v>
       </c>
       <c r="AQ20" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR20" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -7190,54 +7190,54 @@
       <c r="AB25" t="inlineStr"/>
       <c r="AC25" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD25" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE25" t="n">
         <v>13185</v>
       </c>
       <c r="AF25" t="n">
         <v>3</v>
       </c>
       <c r="AG25" t="n">
         <v>6</v>
       </c>
       <c r="AH25" t="inlineStr"/>
       <c r="AI25" t="n">
         <v>309.17</v>
       </c>
       <c r="AJ25" t="n">
-        <v>245.1625066207722</v>
+        <v>245.1625066207721</v>
       </c>
       <c r="AK25" t="n">
-        <v>373.1774933792278</v>
+        <v>373.1774933792279</v>
       </c>
       <c r="AL25" t="b">
         <v>0</v>
       </c>
       <c r="AM25" t="inlineStr"/>
       <c r="AN25" t="inlineStr"/>
       <c r="AO25" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP25" t="n">
         <v>0.0833</v>
       </c>
       <c r="AQ25" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR25" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS25" t="inlineStr">
@@ -7460,51 +7460,51 @@
       <c r="AB26" t="inlineStr"/>
       <c r="AC26" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD26" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE26" t="n">
         <v>13186</v>
       </c>
       <c r="AF26" t="n">
         <v>4</v>
       </c>
       <c r="AG26" t="n">
         <v>6</v>
       </c>
       <c r="AH26" t="inlineStr"/>
       <c r="AI26" t="n">
         <v>335.15</v>
       </c>
       <c r="AJ26" t="n">
-        <v>251.1434116312744</v>
+        <v>251.1434116312743</v>
       </c>
       <c r="AK26" t="n">
         <v>419.1565883687256</v>
       </c>
       <c r="AL26" t="b">
         <v>0</v>
       </c>
       <c r="AM26" t="inlineStr"/>
       <c r="AN26" t="inlineStr"/>
       <c r="AO26" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP26" t="n">
         <v>0.4167</v>
       </c>
       <c r="AQ26" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR26" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
@@ -8545,51 +8545,51 @@
           <t>not reported</t>
         </is>
       </c>
       <c r="AD30" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE30" t="n">
         <v>13190</v>
       </c>
       <c r="AF30" t="n">
         <v>2</v>
       </c>
       <c r="AG30" t="n">
         <v>6</v>
       </c>
       <c r="AH30" t="inlineStr"/>
       <c r="AI30" t="n">
         <v>59.07</v>
       </c>
       <c r="AJ30" t="n">
         <v>47.47667459894108</v>
       </c>
       <c r="AK30" t="n">
-        <v>70.66332540105891</v>
+        <v>70.66332540105893</v>
       </c>
       <c r="AL30" t="b">
         <v>0</v>
       </c>
       <c r="AM30" t="inlineStr"/>
       <c r="AN30" t="inlineStr"/>
       <c r="AO30" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP30" t="n">
         <v>0.0167</v>
       </c>
       <c r="AQ30" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR30" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS30" t="inlineStr">
@@ -8815,51 +8815,51 @@
           <t>not reported</t>
         </is>
       </c>
       <c r="AD31" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE31" t="n">
         <v>13191</v>
       </c>
       <c r="AF31" t="n">
         <v>3</v>
       </c>
       <c r="AG31" t="n">
         <v>6</v>
       </c>
       <c r="AH31" t="inlineStr"/>
       <c r="AI31" t="n">
         <v>54.72</v>
       </c>
       <c r="AJ31" t="n">
         <v>41.32731225077543</v>
       </c>
       <c r="AK31" t="n">
-        <v>68.11268774922456</v>
+        <v>68.11268774922458</v>
       </c>
       <c r="AL31" t="b">
         <v>0</v>
       </c>
       <c r="AM31" t="inlineStr"/>
       <c r="AN31" t="inlineStr"/>
       <c r="AO31" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP31" t="n">
         <v>0.0833</v>
       </c>
       <c r="AQ31" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR31" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS31" t="inlineStr">
@@ -9085,51 +9085,51 @@
           <t>not reported</t>
         </is>
       </c>
       <c r="AD32" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE32" t="n">
         <v>13192</v>
       </c>
       <c r="AF32" t="n">
         <v>4</v>
       </c>
       <c r="AG32" t="n">
         <v>6</v>
       </c>
       <c r="AH32" t="inlineStr"/>
       <c r="AI32" t="n">
         <v>61.93</v>
       </c>
       <c r="AJ32" t="n">
         <v>49.20559286626119</v>
       </c>
       <c r="AK32" t="n">
-        <v>74.6544071337388</v>
+        <v>74.65440713373881</v>
       </c>
       <c r="AL32" t="b">
         <v>0</v>
       </c>
       <c r="AM32" t="inlineStr"/>
       <c r="AN32" t="inlineStr"/>
       <c r="AO32" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP32" t="n">
         <v>0.4167</v>
       </c>
       <c r="AQ32" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR32" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS32" t="inlineStr">
@@ -11224,54 +11224,54 @@
       <c r="AB40" t="inlineStr"/>
       <c r="AC40" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD40" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE40" t="n">
         <v>13542</v>
       </c>
       <c r="AF40" t="n">
         <v>0</v>
       </c>
       <c r="AG40" t="n">
         <v>5</v>
       </c>
       <c r="AH40" t="inlineStr"/>
       <c r="AI40" t="n">
         <v>3545</v>
       </c>
       <c r="AJ40" t="n">
-        <v>1304.408747759715</v>
+        <v>1304.40874775972</v>
       </c>
       <c r="AK40" t="n">
-        <v>5785.591252240285</v>
+        <v>5785.59125224028</v>
       </c>
       <c r="AL40" t="b">
         <v>0</v>
       </c>
       <c r="AM40" t="inlineStr"/>
       <c r="AN40" t="inlineStr"/>
       <c r="AO40" t="inlineStr">
         <is>
           <t>mg/kg-day ADD</t>
         </is>
       </c>
       <c r="AP40" t="n">
         <v>0</v>
       </c>
       <c r="AQ40" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR40" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS40" t="inlineStr">
@@ -11486,54 +11486,54 @@
       <c r="AB41" t="inlineStr"/>
       <c r="AC41" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD41" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE41" t="n">
         <v>13543</v>
       </c>
       <c r="AF41" t="n">
         <v>1</v>
       </c>
       <c r="AG41" t="n">
         <v>5</v>
       </c>
       <c r="AH41" t="inlineStr"/>
       <c r="AI41" t="n">
         <v>2776</v>
       </c>
       <c r="AJ41" t="n">
-        <v>1218.414339910857</v>
+        <v>1218.41433991086</v>
       </c>
       <c r="AK41" t="n">
-        <v>4333.585660089144</v>
+        <v>4333.58566008914</v>
       </c>
       <c r="AL41" t="b">
         <v>0</v>
       </c>
       <c r="AM41" t="inlineStr"/>
       <c r="AN41" t="inlineStr"/>
       <c r="AO41" t="inlineStr">
         <is>
           <t>mg/kg-day ADD</t>
         </is>
       </c>
       <c r="AP41" t="n">
         <v>0.000166</v>
       </c>
       <c r="AQ41" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR41" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS41" t="inlineStr">
@@ -11748,54 +11748,54 @@
       <c r="AB42" t="inlineStr"/>
       <c r="AC42" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD42" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE42" t="n">
         <v>13544</v>
       </c>
       <c r="AF42" t="n">
         <v>2</v>
       </c>
       <c r="AG42" t="n">
         <v>5</v>
       </c>
       <c r="AH42" t="inlineStr"/>
       <c r="AI42" t="n">
         <v>1340</v>
       </c>
       <c r="AJ42" t="n">
-        <v>754.1701365082815</v>
+        <v>754.1701365082827</v>
       </c>
       <c r="AK42" t="n">
-        <v>1925.829863491718</v>
+        <v>1925.829863491717</v>
       </c>
       <c r="AL42" t="b">
         <v>1</v>
       </c>
       <c r="AM42" t="n">
         <v>0.05</v>
       </c>
       <c r="AN42" t="inlineStr"/>
       <c r="AO42" t="inlineStr">
         <is>
           <t>mg/kg-day ADD</t>
         </is>
       </c>
       <c r="AP42" t="n">
         <v>0.00166</v>
       </c>
       <c r="AQ42" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR42" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -12012,51 +12012,51 @@
       <c r="AB43" t="inlineStr"/>
       <c r="AC43" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD43" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE43" t="n">
         <v>13545</v>
       </c>
       <c r="AF43" t="n">
         <v>3</v>
       </c>
       <c r="AG43" t="n">
         <v>5</v>
       </c>
       <c r="AH43" t="inlineStr"/>
       <c r="AI43" t="n">
         <v>1132</v>
       </c>
       <c r="AJ43" t="n">
-        <v>840.4733106873325</v>
+        <v>840.473310687333</v>
       </c>
       <c r="AK43" t="n">
         <v>1423.526689312667</v>
       </c>
       <c r="AL43" t="b">
         <v>1</v>
       </c>
       <c r="AM43" t="n">
         <v>0.05</v>
       </c>
       <c r="AN43" t="inlineStr"/>
       <c r="AO43" t="inlineStr">
         <is>
           <t>mg/kg-day ADD</t>
         </is>
       </c>
       <c r="AP43" t="n">
         <v>0.00331</v>
       </c>
       <c r="AQ43" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR43" t="inlineStr">
@@ -12276,54 +12276,54 @@
       <c r="AB44" t="inlineStr"/>
       <c r="AC44" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD44" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE44" t="n">
         <v>13546</v>
       </c>
       <c r="AF44" t="n">
         <v>4</v>
       </c>
       <c r="AG44" t="n">
         <v>5</v>
       </c>
       <c r="AH44" t="inlineStr"/>
       <c r="AI44" t="n">
         <v>1451</v>
       </c>
       <c r="AJ44" t="n">
-        <v>915.1461191047845</v>
+        <v>915.1461191047855</v>
       </c>
       <c r="AK44" t="n">
-        <v>1986.853880895216</v>
+        <v>1986.853880895214</v>
       </c>
       <c r="AL44" t="b">
         <v>1</v>
       </c>
       <c r="AM44" t="n">
         <v>0.05</v>
       </c>
       <c r="AN44" t="inlineStr"/>
       <c r="AO44" t="inlineStr">
         <is>
           <t>mg/kg-day ADD</t>
         </is>
       </c>
       <c r="AP44" t="n">
         <v>0.0166</v>
       </c>
       <c r="AQ44" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR44" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -12540,54 +12540,54 @@
       <c r="AB45" t="inlineStr"/>
       <c r="AC45" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD45" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE45" t="n">
         <v>13547</v>
       </c>
       <c r="AF45" t="n">
         <v>5</v>
       </c>
       <c r="AG45" t="n">
         <v>5</v>
       </c>
       <c r="AH45" t="inlineStr"/>
       <c r="AI45" t="n">
         <v>1489</v>
       </c>
       <c r="AJ45" t="n">
-        <v>1050.321723597807</v>
+        <v>1050.321723597808</v>
       </c>
       <c r="AK45" t="n">
-        <v>1927.678276402193</v>
+        <v>1927.678276402192</v>
       </c>
       <c r="AL45" t="b">
         <v>1</v>
       </c>
       <c r="AM45" t="n">
         <v>0.05</v>
       </c>
       <c r="AN45" t="inlineStr"/>
       <c r="AO45" t="inlineStr">
         <is>
           <t>mg/kg-day ADD</t>
         </is>
       </c>
       <c r="AP45" t="n">
         <v>0.0331</v>
       </c>
       <c r="AQ45" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR45" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -12804,54 +12804,54 @@
       <c r="AB46" t="inlineStr"/>
       <c r="AC46" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD46" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE46" t="n">
         <v>13548</v>
       </c>
       <c r="AF46" t="n">
         <v>6</v>
       </c>
       <c r="AG46" t="n">
         <v>5</v>
       </c>
       <c r="AH46" t="inlineStr"/>
       <c r="AI46" t="n">
         <v>1386</v>
       </c>
       <c r="AJ46" t="n">
-        <v>850.1461191047845</v>
+        <v>850.1461191047855</v>
       </c>
       <c r="AK46" t="n">
-        <v>1921.853880895216</v>
+        <v>1921.853880895214</v>
       </c>
       <c r="AL46" t="b">
         <v>1</v>
       </c>
       <c r="AM46" t="n">
         <v>0.05</v>
       </c>
       <c r="AN46" t="inlineStr"/>
       <c r="AO46" t="inlineStr">
         <is>
           <t>mg/kg-day ADD</t>
         </is>
       </c>
       <c r="AP46" t="n">
         <v>0.166</v>
       </c>
       <c r="AQ46" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR46" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -13068,54 +13068,54 @@
       <c r="AB47" t="inlineStr"/>
       <c r="AC47" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD47" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE47" t="n">
         <v>13654</v>
       </c>
       <c r="AF47" t="n">
         <v>0</v>
       </c>
       <c r="AG47" t="n">
         <v>5</v>
       </c>
       <c r="AH47" t="inlineStr"/>
       <c r="AI47" t="n">
         <v>3012</v>
       </c>
       <c r="AJ47" t="n">
-        <v>2120.761147030097</v>
+        <v>2120.761147030098</v>
       </c>
       <c r="AK47" t="n">
-        <v>3903.238852969903</v>
+        <v>3903.238852969902</v>
       </c>
       <c r="AL47" t="b">
         <v>0</v>
       </c>
       <c r="AM47" t="inlineStr"/>
       <c r="AN47" t="inlineStr"/>
       <c r="AO47" t="inlineStr">
         <is>
           <t>mg/kg-day ADD</t>
         </is>
       </c>
       <c r="AP47" t="n">
         <v>0</v>
       </c>
       <c r="AQ47" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR47" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS47" t="inlineStr">
@@ -13330,54 +13330,54 @@
       <c r="AB48" t="inlineStr"/>
       <c r="AC48" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD48" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE48" t="n">
         <v>13655</v>
       </c>
       <c r="AF48" t="n">
         <v>1</v>
       </c>
       <c r="AG48" t="n">
         <v>5</v>
       </c>
       <c r="AH48" t="inlineStr"/>
       <c r="AI48" t="n">
         <v>2708</v>
       </c>
       <c r="AJ48" t="n">
-        <v>1816.761147030097</v>
+        <v>1816.761147030098</v>
       </c>
       <c r="AK48" t="n">
-        <v>3599.238852969903</v>
+        <v>3599.238852969902</v>
       </c>
       <c r="AL48" t="b">
         <v>0</v>
       </c>
       <c r="AM48" t="inlineStr"/>
       <c r="AN48" t="inlineStr"/>
       <c r="AO48" t="inlineStr">
         <is>
           <t>mg/kg-day ADD</t>
         </is>
       </c>
       <c r="AP48" t="n">
         <v>0.000166</v>
       </c>
       <c r="AQ48" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR48" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS48" t="inlineStr">
@@ -13592,54 +13592,54 @@
       <c r="AB49" t="inlineStr"/>
       <c r="AC49" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD49" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE49" t="n">
         <v>13656</v>
       </c>
       <c r="AF49" t="n">
         <v>2</v>
       </c>
       <c r="AG49" t="n">
         <v>5</v>
       </c>
       <c r="AH49" t="inlineStr"/>
       <c r="AI49" t="n">
         <v>3274</v>
       </c>
       <c r="AJ49" t="n">
-        <v>2679.840806075531</v>
+        <v>2679.840806075532</v>
       </c>
       <c r="AK49" t="n">
-        <v>3868.159193924469</v>
+        <v>3868.159193924468</v>
       </c>
       <c r="AL49" t="b">
         <v>0</v>
       </c>
       <c r="AM49" t="inlineStr"/>
       <c r="AN49" t="inlineStr"/>
       <c r="AO49" t="inlineStr">
         <is>
           <t>mg/kg-day ADD</t>
         </is>
       </c>
       <c r="AP49" t="n">
         <v>0.00166</v>
       </c>
       <c r="AQ49" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR49" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS49" t="inlineStr">
@@ -13854,54 +13854,54 @@
       <c r="AB50" t="inlineStr"/>
       <c r="AC50" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD50" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE50" t="n">
         <v>13657</v>
       </c>
       <c r="AF50" t="n">
         <v>3</v>
       </c>
       <c r="AG50" t="n">
         <v>5</v>
       </c>
       <c r="AH50" t="inlineStr"/>
       <c r="AI50" t="n">
         <v>2556</v>
       </c>
       <c r="AJ50" t="n">
-        <v>1628.667340432711</v>
+        <v>1628.667340432713</v>
       </c>
       <c r="AK50" t="n">
-        <v>3483.332659567289</v>
+        <v>3483.332659567287</v>
       </c>
       <c r="AL50" t="b">
         <v>0</v>
       </c>
       <c r="AM50" t="inlineStr"/>
       <c r="AN50" t="inlineStr"/>
       <c r="AO50" t="inlineStr">
         <is>
           <t>mg/kg-day ADD</t>
         </is>
       </c>
       <c r="AP50" t="n">
         <v>0.00331</v>
       </c>
       <c r="AQ50" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR50" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS50" t="inlineStr">
@@ -14116,54 +14116,54 @@
       <c r="AB51" t="inlineStr"/>
       <c r="AC51" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD51" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE51" t="n">
         <v>13658</v>
       </c>
       <c r="AF51" t="n">
         <v>4</v>
       </c>
       <c r="AG51" t="n">
         <v>5</v>
       </c>
       <c r="AH51" t="inlineStr"/>
       <c r="AI51" t="n">
         <v>1503</v>
       </c>
       <c r="AJ51" t="n">
-        <v>239.7175140899076</v>
+        <v>239.7175140899101</v>
       </c>
       <c r="AK51" t="n">
-        <v>2766.282485910092</v>
+        <v>2766.28248591009</v>
       </c>
       <c r="AL51" t="b">
         <v>1</v>
       </c>
       <c r="AM51" t="n">
         <v>0.05</v>
       </c>
       <c r="AN51" t="inlineStr"/>
       <c r="AO51" t="inlineStr">
         <is>
           <t>mg/kg-day ADD</t>
         </is>
       </c>
       <c r="AP51" t="n">
         <v>0.0166</v>
       </c>
       <c r="AQ51" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR51" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -14380,54 +14380,54 @@
       <c r="AB52" t="inlineStr"/>
       <c r="AC52" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD52" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE52" t="n">
         <v>13659</v>
       </c>
       <c r="AF52" t="n">
         <v>5</v>
       </c>
       <c r="AG52" t="n">
         <v>5</v>
       </c>
       <c r="AH52" t="inlineStr"/>
       <c r="AI52" t="n">
         <v>1039</v>
       </c>
       <c r="AJ52" t="n">
-        <v>555.898586567671</v>
+        <v>555.8985865676719</v>
       </c>
       <c r="AK52" t="n">
-        <v>1522.101413432329</v>
+        <v>1522.101413432328</v>
       </c>
       <c r="AL52" t="b">
         <v>1</v>
       </c>
       <c r="AM52" t="n">
         <v>0.05</v>
       </c>
       <c r="AN52" t="inlineStr"/>
       <c r="AO52" t="inlineStr">
         <is>
           <t>mg/kg-day ADD</t>
         </is>
       </c>
       <c r="AP52" t="n">
         <v>0.0331</v>
       </c>
       <c r="AQ52" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR52" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -14644,51 +14644,51 @@
       <c r="AB53" t="inlineStr"/>
       <c r="AC53" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD53" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE53" t="n">
         <v>13660</v>
       </c>
       <c r="AF53" t="n">
         <v>6</v>
       </c>
       <c r="AG53" t="n">
         <v>5</v>
       </c>
       <c r="AH53" t="inlineStr"/>
       <c r="AI53" t="n">
         <v>829</v>
       </c>
       <c r="AJ53" t="n">
-        <v>420.8625604624256</v>
+        <v>420.8625604624263</v>
       </c>
       <c r="AK53" t="n">
         <v>1237.137439537574</v>
       </c>
       <c r="AL53" t="b">
         <v>1</v>
       </c>
       <c r="AM53" t="n">
         <v>0.05</v>
       </c>
       <c r="AN53" t="inlineStr"/>
       <c r="AO53" t="inlineStr">
         <is>
           <t>mg/kg-day ADD</t>
         </is>
       </c>
       <c r="AP53" t="n">
         <v>0.166</v>
       </c>
       <c r="AQ53" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR53" t="inlineStr">
@@ -14912,54 +14912,54 @@
       <c r="AB54" t="inlineStr"/>
       <c r="AC54" t="inlineStr">
         <is>
           <t>significant</t>
         </is>
       </c>
       <c r="AD54" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE54" t="n">
         <v>13806</v>
       </c>
       <c r="AF54" t="n">
         <v>0</v>
       </c>
       <c r="AG54" t="n">
         <v>10</v>
       </c>
       <c r="AH54" t="inlineStr"/>
       <c r="AI54" t="n">
         <v>2.41</v>
       </c>
       <c r="AJ54" t="n">
-        <v>1.129511138280871</v>
+        <v>1.12951113831251</v>
       </c>
       <c r="AK54" t="n">
-        <v>3.690488861719129</v>
+        <v>3.69048886168749</v>
       </c>
       <c r="AL54" t="b">
         <v>0</v>
       </c>
       <c r="AM54" t="inlineStr"/>
       <c r="AN54" t="inlineStr"/>
       <c r="AO54" t="inlineStr">
         <is>
           <t>mg/kg-day ADD</t>
         </is>
       </c>
       <c r="AP54" t="n">
         <v>0</v>
       </c>
       <c r="AQ54" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR54" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS54" t="inlineStr">
@@ -15176,54 +15176,54 @@
       <c r="AB55" t="inlineStr"/>
       <c r="AC55" t="inlineStr">
         <is>
           <t>significant</t>
         </is>
       </c>
       <c r="AD55" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE55" t="n">
         <v>13807</v>
       </c>
       <c r="AF55" t="n">
         <v>1</v>
       </c>
       <c r="AG55" t="n">
         <v>10</v>
       </c>
       <c r="AH55" t="inlineStr"/>
       <c r="AI55" t="n">
         <v>1.87</v>
       </c>
       <c r="AJ55" t="n">
-        <v>0.8041182100773736</v>
+        <v>0.8041182101037099</v>
       </c>
       <c r="AK55" t="n">
-        <v>2.935881789922627</v>
+        <v>2.93588178989629</v>
       </c>
       <c r="AL55" t="b">
         <v>0</v>
       </c>
       <c r="AM55" t="inlineStr"/>
       <c r="AN55" t="inlineStr"/>
       <c r="AO55" t="inlineStr">
         <is>
           <t>mg/kg-day ADD</t>
         </is>
       </c>
       <c r="AP55" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ55" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR55" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS55" t="inlineStr">
@@ -15440,54 +15440,54 @@
       <c r="AB56" t="inlineStr"/>
       <c r="AC56" t="inlineStr">
         <is>
           <t>significant</t>
         </is>
       </c>
       <c r="AD56" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE56" t="n">
         <v>13808</v>
       </c>
       <c r="AF56" t="n">
         <v>2</v>
       </c>
       <c r="AG56" t="n">
         <v>10</v>
       </c>
       <c r="AH56" t="inlineStr"/>
       <c r="AI56" t="n">
         <v>2.95</v>
       </c>
       <c r="AJ56" t="n">
-        <v>0.6823186080169625</v>
+        <v>0.6823186080729933</v>
       </c>
       <c r="AK56" t="n">
-        <v>5.217681391983038</v>
+        <v>5.217681391927007</v>
       </c>
       <c r="AL56" t="b">
         <v>0</v>
       </c>
       <c r="AM56" t="inlineStr"/>
       <c r="AN56" t="inlineStr"/>
       <c r="AO56" t="inlineStr">
         <is>
           <t>mg/kg-day ADD</t>
         </is>
       </c>
       <c r="AP56" t="n">
         <v>1.33</v>
       </c>
       <c r="AQ56" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR56" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS56" t="inlineStr">
@@ -15704,54 +15704,54 @@
       <c r="AB57" t="inlineStr"/>
       <c r="AC57" t="inlineStr">
         <is>
           <t>significant</t>
         </is>
       </c>
       <c r="AD57" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE57" t="n">
         <v>13809</v>
       </c>
       <c r="AF57" t="n">
         <v>3</v>
       </c>
       <c r="AG57" t="n">
         <v>10</v>
       </c>
       <c r="AH57" t="inlineStr"/>
       <c r="AI57" t="n">
         <v>3.07</v>
       </c>
       <c r="AJ57" t="n">
-        <v>1.460446961526235</v>
+        <v>1.460446961566005</v>
       </c>
       <c r="AK57" t="n">
-        <v>4.679553038473765</v>
+        <v>4.679553038433995</v>
       </c>
       <c r="AL57" t="b">
         <v>0</v>
       </c>
       <c r="AM57" t="inlineStr"/>
       <c r="AN57" t="inlineStr"/>
       <c r="AO57" t="inlineStr">
         <is>
           <t>mg/kg-day ADD</t>
         </is>
       </c>
       <c r="AP57" t="n">
         <v>3.21</v>
       </c>
       <c r="AQ57" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR57" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS57" t="inlineStr">
@@ -15968,54 +15968,54 @@
       <c r="AB58" t="inlineStr"/>
       <c r="AC58" t="inlineStr">
         <is>
           <t>significant</t>
         </is>
       </c>
       <c r="AD58" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE58" t="n">
         <v>13810</v>
       </c>
       <c r="AF58" t="n">
         <v>4</v>
       </c>
       <c r="AG58" t="n">
         <v>10</v>
       </c>
       <c r="AH58" t="inlineStr"/>
       <c r="AI58" t="n">
         <v>3.88</v>
       </c>
       <c r="AJ58" t="n">
-        <v>2.191757701867518</v>
+        <v>2.191757701909231</v>
       </c>
       <c r="AK58" t="n">
-        <v>5.568242298132482</v>
+        <v>5.568242298090769</v>
       </c>
       <c r="AL58" t="b">
         <v>0</v>
       </c>
       <c r="AM58" t="inlineStr"/>
       <c r="AN58" t="inlineStr"/>
       <c r="AO58" t="inlineStr">
         <is>
           <t>mg/kg-day ADD</t>
         </is>
       </c>
       <c r="AP58" t="n">
         <v>6.34</v>
       </c>
       <c r="AQ58" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR58" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS58" t="inlineStr">
@@ -16232,54 +16232,54 @@
       <c r="AB59" t="inlineStr"/>
       <c r="AC59" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD59" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE59" t="n">
         <v>13921</v>
       </c>
       <c r="AF59" t="n">
         <v>0</v>
       </c>
       <c r="AG59" t="n">
         <v>10</v>
       </c>
       <c r="AH59" t="inlineStr"/>
       <c r="AI59" t="n">
         <v>4.15</v>
       </c>
       <c r="AJ59" t="n">
-        <v>0.5875226081780669</v>
+        <v>0.5875226082660903</v>
       </c>
       <c r="AK59" t="n">
-        <v>7.712477391821934</v>
+        <v>7.712477391733911</v>
       </c>
       <c r="AL59" t="b">
         <v>0</v>
       </c>
       <c r="AM59" t="inlineStr"/>
       <c r="AN59" t="inlineStr"/>
       <c r="AO59" t="inlineStr">
         <is>
           <t>mg/kg-day ADD</t>
         </is>
       </c>
       <c r="AP59" t="n">
         <v>0</v>
       </c>
       <c r="AQ59" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR59" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS59" t="inlineStr">
@@ -16496,54 +16496,54 @@
       <c r="AB60" t="inlineStr"/>
       <c r="AC60" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD60" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE60" t="n">
         <v>13922</v>
       </c>
       <c r="AF60" t="n">
         <v>1</v>
       </c>
       <c r="AG60" t="n">
         <v>10</v>
       </c>
       <c r="AH60" t="inlineStr"/>
       <c r="AI60" t="n">
         <v>4.72</v>
       </c>
       <c r="AJ60" t="n">
-        <v>2.831457768190782</v>
+        <v>2.831457768237445</v>
       </c>
       <c r="AK60" t="n">
-        <v>6.608542231809217</v>
+        <v>6.608542231762554</v>
       </c>
       <c r="AL60" t="b">
         <v>0</v>
       </c>
       <c r="AM60" t="inlineStr"/>
       <c r="AN60" t="inlineStr"/>
       <c r="AO60" t="inlineStr">
         <is>
           <t>mg/kg-day ADD</t>
         </is>
       </c>
       <c r="AP60" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ60" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR60" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS60" t="inlineStr">
@@ -16760,54 +16760,54 @@
       <c r="AB61" t="inlineStr"/>
       <c r="AC61" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD61" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE61" t="n">
         <v>13923</v>
       </c>
       <c r="AF61" t="n">
         <v>2</v>
       </c>
       <c r="AG61" t="n">
         <v>10</v>
       </c>
       <c r="AH61" t="inlineStr"/>
       <c r="AI61" t="n">
         <v>4.04</v>
       </c>
       <c r="AJ61" t="n">
-        <v>2.924043226658189</v>
+        <v>2.924043226685763</v>
       </c>
       <c r="AK61" t="n">
-        <v>5.155956773341811</v>
+        <v>5.155956773314237</v>
       </c>
       <c r="AL61" t="b">
         <v>0</v>
       </c>
       <c r="AM61" t="inlineStr"/>
       <c r="AN61" t="inlineStr"/>
       <c r="AO61" t="inlineStr">
         <is>
           <t>mg/kg-day ADD</t>
         </is>
       </c>
       <c r="AP61" t="n">
         <v>1.43</v>
       </c>
       <c r="AQ61" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR61" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS61" t="inlineStr">
@@ -17024,54 +17024,54 @@
       <c r="AB62" t="inlineStr"/>
       <c r="AC62" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD62" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE62" t="n">
         <v>13924</v>
       </c>
       <c r="AF62" t="n">
         <v>3</v>
       </c>
       <c r="AG62" t="n">
         <v>10</v>
       </c>
       <c r="AH62" t="inlineStr"/>
       <c r="AI62" t="n">
         <v>2.84</v>
       </c>
       <c r="AJ62" t="n">
-        <v>1.273368375885535</v>
+        <v>1.273368375924244</v>
       </c>
       <c r="AK62" t="n">
-        <v>4.406631624114464</v>
+        <v>4.406631624075755</v>
       </c>
       <c r="AL62" t="b">
         <v>0</v>
       </c>
       <c r="AM62" t="inlineStr"/>
       <c r="AN62" t="inlineStr"/>
       <c r="AO62" t="inlineStr">
         <is>
           <t>mg/kg-day ADD</t>
         </is>
       </c>
       <c r="AP62" t="n">
         <v>3.73</v>
       </c>
       <c r="AQ62" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR62" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS62" t="inlineStr">
@@ -17288,54 +17288,54 @@
       <c r="AB63" t="inlineStr"/>
       <c r="AC63" t="inlineStr">
         <is>
           <t>not significant</t>
         </is>
       </c>
       <c r="AD63" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE63" t="n">
         <v>13925</v>
       </c>
       <c r="AF63" t="n">
         <v>4</v>
       </c>
       <c r="AG63" t="n">
         <v>10</v>
       </c>
       <c r="AH63" t="inlineStr"/>
       <c r="AI63" t="n">
         <v>3.85</v>
       </c>
       <c r="AJ63" t="n">
-        <v>1.990072044430316</v>
+        <v>1.990072044476272</v>
       </c>
       <c r="AK63" t="n">
-        <v>5.709927955569684</v>
+        <v>5.709927955523728</v>
       </c>
       <c r="AL63" t="b">
         <v>0</v>
       </c>
       <c r="AM63" t="inlineStr"/>
       <c r="AN63" t="inlineStr"/>
       <c r="AO63" t="inlineStr">
         <is>
           <t>mg/kg-day ADD</t>
         </is>
       </c>
       <c r="AP63" t="n">
         <v>7.58</v>
       </c>
       <c r="AQ63" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR63" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS63" t="inlineStr">
@@ -17554,51 +17554,51 @@
       <c r="AB64" t="inlineStr"/>
       <c r="AC64" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD64" t="inlineStr">
         <is>
           <t>xHemagglutination</t>
         </is>
       </c>
       <c r="AE64" t="n">
         <v>13942</v>
       </c>
       <c r="AF64" t="n">
         <v>0</v>
       </c>
       <c r="AG64" t="n">
         <v>6</v>
       </c>
       <c r="AH64" t="inlineStr"/>
       <c r="AI64" t="n">
         <v>8.9</v>
       </c>
       <c r="AJ64" t="n">
-        <v>3.887370666036831</v>
+        <v>3.88737066603683</v>
       </c>
       <c r="AK64" t="n">
         <v>13.91262933396317</v>
       </c>
       <c r="AL64" t="b">
         <v>0</v>
       </c>
       <c r="AM64" t="inlineStr"/>
       <c r="AN64" t="inlineStr"/>
       <c r="AO64" t="inlineStr">
         <is>
           <t>mg/kg egg</t>
         </is>
       </c>
       <c r="AP64" t="n">
         <v>0</v>
       </c>
       <c r="AQ64" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR64" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
@@ -17820,51 +17820,51 @@
       <c r="AB65" t="inlineStr"/>
       <c r="AC65" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD65" t="inlineStr">
         <is>
           <t>xHemagglutination</t>
         </is>
       </c>
       <c r="AE65" t="n">
         <v>13943</v>
       </c>
       <c r="AF65" t="n">
         <v>1</v>
       </c>
       <c r="AG65" t="n">
         <v>6</v>
       </c>
       <c r="AH65" t="inlineStr"/>
       <c r="AI65" t="n">
         <v>1.68</v>
       </c>
       <c r="AJ65" t="n">
-        <v>0.9859032677727959</v>
+        <v>0.9859032677727958</v>
       </c>
       <c r="AK65" t="n">
         <v>2.374096732227204</v>
       </c>
       <c r="AL65" t="b">
         <v>1</v>
       </c>
       <c r="AM65" t="n">
         <v>0.05</v>
       </c>
       <c r="AN65" t="inlineStr"/>
       <c r="AO65" t="inlineStr">
         <is>
           <t>mg/kg egg</t>
         </is>
       </c>
       <c r="AP65" t="n">
         <v>1</v>
       </c>
       <c r="AQ65" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR65" t="inlineStr">
@@ -18624,54 +18624,54 @@
       <c r="AB68" t="inlineStr"/>
       <c r="AC68" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD68" t="inlineStr">
         <is>
           <t>xHemagglutination</t>
         </is>
       </c>
       <c r="AE68" t="n">
         <v>13946</v>
       </c>
       <c r="AF68" t="n">
         <v>0</v>
       </c>
       <c r="AG68" t="n">
         <v>6</v>
       </c>
       <c r="AH68" t="inlineStr"/>
       <c r="AI68" t="n">
         <v>4.79</v>
       </c>
       <c r="AJ68" t="n">
-        <v>0.1629333201346164</v>
+        <v>0.1629333201346155</v>
       </c>
       <c r="AK68" t="n">
-        <v>9.417066679865384</v>
+        <v>9.417066679865385</v>
       </c>
       <c r="AL68" t="b">
         <v>0</v>
       </c>
       <c r="AM68" t="inlineStr"/>
       <c r="AN68" t="inlineStr"/>
       <c r="AO68" t="inlineStr">
         <is>
           <t>mg/kg egg</t>
         </is>
       </c>
       <c r="AP68" t="n">
         <v>0</v>
       </c>
       <c r="AQ68" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR68" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS68" t="inlineStr">
@@ -18890,54 +18890,54 @@
       <c r="AB69" t="inlineStr"/>
       <c r="AC69" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD69" t="inlineStr">
         <is>
           <t>xHemagglutination</t>
         </is>
       </c>
       <c r="AE69" t="n">
         <v>13947</v>
       </c>
       <c r="AF69" t="n">
         <v>1</v>
       </c>
       <c r="AG69" t="n">
         <v>6</v>
       </c>
       <c r="AH69" t="inlineStr"/>
       <c r="AI69" t="n">
         <v>0.86</v>
       </c>
       <c r="AJ69" t="n">
-        <v>-0.1682370399700853</v>
+        <v>-0.1682370399700855</v>
       </c>
       <c r="AK69" t="n">
-        <v>1.888237039970085</v>
+        <v>1.888237039970086</v>
       </c>
       <c r="AL69" t="b">
         <v>0</v>
       </c>
       <c r="AM69" t="inlineStr"/>
       <c r="AN69" t="inlineStr"/>
       <c r="AO69" t="inlineStr">
         <is>
           <t>mg/kg egg</t>
         </is>
       </c>
       <c r="AP69" t="n">
         <v>1</v>
       </c>
       <c r="AQ69" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR69" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS69" t="inlineStr">
@@ -19156,54 +19156,54 @@
       <c r="AB70" t="inlineStr"/>
       <c r="AC70" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD70" t="inlineStr">
         <is>
           <t>xHemagglutination</t>
         </is>
       </c>
       <c r="AE70" t="n">
         <v>13948</v>
       </c>
       <c r="AF70" t="n">
         <v>2</v>
       </c>
       <c r="AG70" t="n">
         <v>6</v>
       </c>
       <c r="AH70" t="inlineStr"/>
       <c r="AI70" t="n">
         <v>1.71</v>
       </c>
       <c r="AJ70" t="n">
-        <v>0.2190667863997751</v>
+        <v>0.2190667863997746</v>
       </c>
       <c r="AK70" t="n">
-        <v>3.200933213600225</v>
+        <v>3.200933213600226</v>
       </c>
       <c r="AL70" t="b">
         <v>0</v>
       </c>
       <c r="AM70" t="inlineStr"/>
       <c r="AN70" t="inlineStr"/>
       <c r="AO70" t="inlineStr">
         <is>
           <t>mg/kg egg</t>
         </is>
       </c>
       <c r="AP70" t="n">
         <v>2.5</v>
       </c>
       <c r="AQ70" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR70" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS70" t="inlineStr">
@@ -19422,51 +19422,51 @@
       <c r="AB71" t="inlineStr"/>
       <c r="AC71" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD71" t="inlineStr">
         <is>
           <t>xHemagglutination</t>
         </is>
       </c>
       <c r="AE71" t="n">
         <v>13949</v>
       </c>
       <c r="AF71" t="n">
         <v>3</v>
       </c>
       <c r="AG71" t="n">
         <v>6</v>
       </c>
       <c r="AH71" t="inlineStr"/>
       <c r="AI71" t="n">
         <v>0.37</v>
       </c>
       <c r="AJ71" t="n">
-        <v>-0.324096732227204</v>
+        <v>-0.3240967322272041</v>
       </c>
       <c r="AK71" t="n">
         <v>1.064096732227204</v>
       </c>
       <c r="AL71" t="b">
         <v>0</v>
       </c>
       <c r="AM71" t="inlineStr"/>
       <c r="AN71" t="inlineStr"/>
       <c r="AO71" t="inlineStr">
         <is>
           <t>mg/kg egg</t>
         </is>
       </c>
       <c r="AP71" t="n">
         <v>5</v>
       </c>
       <c r="AQ71" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR71" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
@@ -19688,54 +19688,54 @@
       <c r="AB72" t="inlineStr"/>
       <c r="AC72" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD72" t="inlineStr">
         <is>
           <t>Hemagglutination</t>
         </is>
       </c>
       <c r="AE72" t="n">
         <v>13950</v>
       </c>
       <c r="AF72" t="n">
         <v>0</v>
       </c>
       <c r="AG72" t="n">
         <v>6</v>
       </c>
       <c r="AH72" t="inlineStr"/>
       <c r="AI72" t="n">
         <v>2.33</v>
       </c>
       <c r="AJ72" t="n">
-        <v>0.8390667863997752</v>
+        <v>0.8390667863997747</v>
       </c>
       <c r="AK72" t="n">
-        <v>3.820933213600225</v>
+        <v>3.820933213600226</v>
       </c>
       <c r="AL72" t="b">
         <v>0</v>
       </c>
       <c r="AM72" t="inlineStr"/>
       <c r="AN72" t="inlineStr"/>
       <c r="AO72" t="inlineStr">
         <is>
           <t>mg/kg egg</t>
         </is>
       </c>
       <c r="AP72" t="n">
         <v>0</v>
       </c>
       <c r="AQ72" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR72" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS72" t="inlineStr">
@@ -19954,51 +19954,51 @@
       <c r="AB73" t="inlineStr"/>
       <c r="AC73" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD73" t="inlineStr">
         <is>
           <t>Hemagglutination</t>
         </is>
       </c>
       <c r="AE73" t="n">
         <v>13951</v>
       </c>
       <c r="AF73" t="n">
         <v>1</v>
       </c>
       <c r="AG73" t="n">
         <v>6</v>
       </c>
       <c r="AH73" t="inlineStr"/>
       <c r="AI73" t="n">
         <v>0.35</v>
       </c>
       <c r="AJ73" t="n">
-        <v>-0.6011035204377305</v>
+        <v>-0.6011035204377306</v>
       </c>
       <c r="AK73" t="n">
         <v>1.301103520437731</v>
       </c>
       <c r="AL73" t="b">
         <v>0</v>
       </c>
       <c r="AM73" t="inlineStr"/>
       <c r="AN73" t="inlineStr"/>
       <c r="AO73" t="inlineStr">
         <is>
           <t>mg/kg egg</t>
         </is>
       </c>
       <c r="AP73" t="n">
         <v>1</v>
       </c>
       <c r="AQ73" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR73" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
@@ -20220,51 +20220,51 @@
       <c r="AB74" t="inlineStr"/>
       <c r="AC74" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD74" t="inlineStr">
         <is>
           <t>Hemagglutination</t>
         </is>
       </c>
       <c r="AE74" t="n">
         <v>13952</v>
       </c>
       <c r="AF74" t="n">
         <v>2</v>
       </c>
       <c r="AG74" t="n">
         <v>6</v>
       </c>
       <c r="AH74" t="inlineStr"/>
       <c r="AI74" t="n">
         <v>1.17</v>
       </c>
       <c r="AJ74" t="n">
-        <v>-0.5523337721972894</v>
+        <v>-0.5523337721972896</v>
       </c>
       <c r="AK74" t="n">
         <v>2.892333772197289</v>
       </c>
       <c r="AL74" t="b">
         <v>0</v>
       </c>
       <c r="AM74" t="inlineStr"/>
       <c r="AN74" t="inlineStr"/>
       <c r="AO74" t="inlineStr">
         <is>
           <t>mg/kg egg</t>
         </is>
       </c>
       <c r="AP74" t="n">
         <v>2.5</v>
       </c>
       <c r="AQ74" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR74" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
@@ -20486,54 +20486,54 @@
       <c r="AB75" t="inlineStr"/>
       <c r="AC75" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD75" t="inlineStr">
         <is>
           <t>Hemagglutination</t>
         </is>
       </c>
       <c r="AE75" t="n">
         <v>13953</v>
       </c>
       <c r="AF75" t="n">
         <v>3</v>
       </c>
       <c r="AG75" t="n">
         <v>6</v>
       </c>
       <c r="AH75" t="inlineStr"/>
       <c r="AI75" t="n">
         <v>1.56</v>
       </c>
       <c r="AJ75" t="n">
-        <v>-0.4707629067627193</v>
+        <v>-0.4707629067627197</v>
       </c>
       <c r="AK75" t="n">
-        <v>3.590762906762719</v>
+        <v>3.59076290676272</v>
       </c>
       <c r="AL75" t="b">
         <v>0</v>
       </c>
       <c r="AM75" t="inlineStr"/>
       <c r="AN75" t="inlineStr"/>
       <c r="AO75" t="inlineStr">
         <is>
           <t>mg/kg egg</t>
         </is>
       </c>
       <c r="AP75" t="n">
         <v>5</v>
       </c>
       <c r="AQ75" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR75" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS75" t="inlineStr">
@@ -20746,54 +20746,54 @@
       <c r="AB76" t="inlineStr"/>
       <c r="AC76" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD76" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE76" t="n">
         <v>13958</v>
       </c>
       <c r="AF76" t="n">
         <v>0</v>
       </c>
       <c r="AG76" t="n">
         <v>10</v>
       </c>
       <c r="AH76" t="inlineStr"/>
       <c r="AI76" t="n">
         <v>0.73</v>
       </c>
       <c r="AJ76" t="n">
-        <v>0.5490147027849499</v>
+        <v>0.5490147027894219</v>
       </c>
       <c r="AK76" t="n">
-        <v>0.9109852972150501</v>
+        <v>0.9109852972105781</v>
       </c>
       <c r="AL76" t="b">
         <v>0</v>
       </c>
       <c r="AM76" t="inlineStr"/>
       <c r="AN76" t="inlineStr"/>
       <c r="AO76" t="inlineStr">
         <is>
           <t>mg/kg-day ADD</t>
         </is>
       </c>
       <c r="AP76" t="n">
         <v>0</v>
       </c>
       <c r="AQ76" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR76" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS76" t="inlineStr">
@@ -21272,54 +21272,54 @@
       <c r="AB78" t="inlineStr"/>
       <c r="AC78" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD78" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE78" t="n">
         <v>14224</v>
       </c>
       <c r="AF78" t="n">
         <v>0</v>
       </c>
       <c r="AG78" t="n">
         <v>5</v>
       </c>
       <c r="AH78" t="inlineStr"/>
       <c r="AI78" t="n">
         <v>0.96</v>
       </c>
       <c r="AJ78" t="n">
-        <v>0.4602302407229839</v>
+        <v>0.4602302407229849</v>
       </c>
       <c r="AK78" t="n">
-        <v>1.459769759277016</v>
+        <v>1.459769759277015</v>
       </c>
       <c r="AL78" t="b">
         <v>0</v>
       </c>
       <c r="AM78" t="inlineStr"/>
       <c r="AN78" t="inlineStr"/>
       <c r="AO78" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP78" t="n">
         <v>0</v>
       </c>
       <c r="AQ78" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR78" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS78" t="inlineStr">
@@ -21536,54 +21536,54 @@
       <c r="AB79" t="inlineStr"/>
       <c r="AC79" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD79" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE79" t="n">
         <v>14225</v>
       </c>
       <c r="AF79" t="n">
         <v>1</v>
       </c>
       <c r="AG79" t="n">
         <v>5</v>
       </c>
       <c r="AH79" t="inlineStr"/>
       <c r="AI79" t="n">
         <v>0.82</v>
       </c>
       <c r="AJ79" t="n">
-        <v>0.5701772035614021</v>
+        <v>0.5701772035614027</v>
       </c>
       <c r="AK79" t="n">
-        <v>1.069822796438598</v>
+        <v>1.069822796438597</v>
       </c>
       <c r="AL79" t="b">
         <v>0</v>
       </c>
       <c r="AM79" t="inlineStr"/>
       <c r="AN79" t="inlineStr"/>
       <c r="AO79" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP79" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ79" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR79" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS79" t="inlineStr">
@@ -22324,54 +22324,54 @@
       </c>
       <c r="AA82" t="n">
         <v>0</v>
       </c>
       <c r="AB82" t="inlineStr"/>
       <c r="AC82" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD82" t="inlineStr"/>
       <c r="AE82" t="n">
         <v>14230</v>
       </c>
       <c r="AF82" t="n">
         <v>0</v>
       </c>
       <c r="AG82" t="n">
         <v>5</v>
       </c>
       <c r="AH82" t="inlineStr"/>
       <c r="AI82" t="n">
         <v>96.5</v>
       </c>
       <c r="AJ82" t="n">
-        <v>54.57571176624911</v>
+        <v>54.57571176624919</v>
       </c>
       <c r="AK82" t="n">
-        <v>138.4242882337509</v>
+        <v>138.4242882337508</v>
       </c>
       <c r="AL82" t="b">
         <v>0</v>
       </c>
       <c r="AM82" t="inlineStr"/>
       <c r="AN82" t="inlineStr"/>
       <c r="AO82" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP82" t="n">
         <v>0</v>
       </c>
       <c r="AQ82" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR82" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS82" t="inlineStr">
@@ -22584,51 +22584,51 @@
       </c>
       <c r="AA83" t="n">
         <v>0</v>
       </c>
       <c r="AB83" t="inlineStr"/>
       <c r="AC83" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD83" t="inlineStr"/>
       <c r="AE83" t="n">
         <v>14231</v>
       </c>
       <c r="AF83" t="n">
         <v>1</v>
       </c>
       <c r="AG83" t="n">
         <v>5</v>
       </c>
       <c r="AH83" t="inlineStr"/>
       <c r="AI83" t="n">
         <v>97</v>
       </c>
       <c r="AJ83" t="n">
-        <v>53.96504331985584</v>
+        <v>53.96504331985592</v>
       </c>
       <c r="AK83" t="n">
         <v>140.0349566801441</v>
       </c>
       <c r="AL83" t="b">
         <v>0</v>
       </c>
       <c r="AM83" t="inlineStr"/>
       <c r="AN83" t="inlineStr"/>
       <c r="AO83" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP83" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ83" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR83" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
@@ -22848,54 +22848,54 @@
       <c r="AB84" t="inlineStr"/>
       <c r="AC84" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD84" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE84" t="n">
         <v>14232</v>
       </c>
       <c r="AF84" t="n">
         <v>0</v>
       </c>
       <c r="AG84" t="n">
         <v>5</v>
       </c>
       <c r="AH84" t="inlineStr"/>
       <c r="AI84" t="n">
         <v>7500</v>
       </c>
       <c r="AJ84" t="n">
-        <v>5331.596360954487</v>
+        <v>5331.596360954491</v>
       </c>
       <c r="AK84" t="n">
-        <v>9668.403639045513</v>
+        <v>9668.403639045509</v>
       </c>
       <c r="AL84" t="b">
         <v>0</v>
       </c>
       <c r="AM84" t="inlineStr"/>
       <c r="AN84" t="inlineStr"/>
       <c r="AO84" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP84" t="n">
         <v>0</v>
       </c>
       <c r="AQ84" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR84" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS84" t="inlineStr">
@@ -23112,54 +23112,54 @@
       <c r="AB85" t="inlineStr"/>
       <c r="AC85" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD85" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE85" t="n">
         <v>14233</v>
       </c>
       <c r="AF85" t="n">
         <v>1</v>
       </c>
       <c r="AG85" t="n">
         <v>5</v>
       </c>
       <c r="AH85" t="inlineStr"/>
       <c r="AI85" t="n">
         <v>8190</v>
       </c>
       <c r="AJ85" t="n">
-        <v>6651.849361476341</v>
+        <v>6651.849361476345</v>
       </c>
       <c r="AK85" t="n">
-        <v>9728.150638523659</v>
+        <v>9728.150638523655</v>
       </c>
       <c r="AL85" t="b">
         <v>0</v>
       </c>
       <c r="AM85" t="inlineStr"/>
       <c r="AN85" t="inlineStr"/>
       <c r="AO85" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP85" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ85" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR85" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS85" t="inlineStr">
@@ -23376,54 +23376,54 @@
       <c r="AB86" t="inlineStr"/>
       <c r="AC86" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD86" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE86" t="n">
         <v>14234</v>
       </c>
       <c r="AF86" t="n">
         <v>0</v>
       </c>
       <c r="AG86" t="n">
         <v>5</v>
       </c>
       <c r="AH86" t="inlineStr"/>
       <c r="AI86" t="n">
         <v>0.8</v>
       </c>
       <c r="AJ86" t="n">
-        <v>0.6056795842811106</v>
+        <v>0.6056795842811109</v>
       </c>
       <c r="AK86" t="n">
-        <v>0.9943204157188895</v>
+        <v>0.9943204157188892</v>
       </c>
       <c r="AL86" t="b">
         <v>0</v>
       </c>
       <c r="AM86" t="inlineStr"/>
       <c r="AN86" t="inlineStr"/>
       <c r="AO86" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP86" t="n">
         <v>0</v>
       </c>
       <c r="AQ86" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR86" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS86" t="inlineStr">
@@ -23640,54 +23640,54 @@
       <c r="AB87" t="inlineStr"/>
       <c r="AC87" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD87" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE87" t="n">
         <v>14235</v>
       </c>
       <c r="AF87" t="n">
         <v>1</v>
       </c>
       <c r="AG87" t="n">
         <v>5</v>
       </c>
       <c r="AH87" t="inlineStr"/>
       <c r="AI87" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AJ87" t="n">
-        <v>0.5789952385605832</v>
+        <v>0.5789952385605834</v>
       </c>
       <c r="AK87" t="n">
-        <v>0.8010047614394167</v>
+        <v>0.8010047614394165</v>
       </c>
       <c r="AL87" t="b">
         <v>0</v>
       </c>
       <c r="AM87" t="inlineStr"/>
       <c r="AN87" t="inlineStr"/>
       <c r="AO87" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP87" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ87" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AR87" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS87" t="inlineStr">
@@ -23900,54 +23900,54 @@
       <c r="AB88" t="inlineStr"/>
       <c r="AC88" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD88" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE88" t="n">
         <v>14683</v>
       </c>
       <c r="AF88" t="n">
         <v>0</v>
       </c>
       <c r="AG88" t="n">
         <v>12</v>
       </c>
       <c r="AH88" t="inlineStr"/>
       <c r="AI88" t="n">
         <v>3781.01</v>
       </c>
       <c r="AJ88" t="n">
-        <v>3243.551416858822</v>
+        <v>3243.5514168567</v>
       </c>
       <c r="AK88" t="n">
-        <v>4318.468583141179</v>
+        <v>4318.468583143301</v>
       </c>
       <c r="AL88" t="b">
         <v>0</v>
       </c>
       <c r="AM88" t="inlineStr"/>
       <c r="AN88" t="inlineStr"/>
       <c r="AO88" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP88" t="n">
         <v>0</v>
       </c>
       <c r="AQ88" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR88" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
       </c>
       <c r="AS88" t="inlineStr">
@@ -24160,54 +24160,54 @@
       <c r="AB89" t="inlineStr"/>
       <c r="AC89" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD89" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE89" t="n">
         <v>14684</v>
       </c>
       <c r="AF89" t="n">
         <v>1</v>
       </c>
       <c r="AG89" t="n">
         <v>12</v>
       </c>
       <c r="AH89" t="inlineStr"/>
       <c r="AI89" t="n">
         <v>1405.04</v>
       </c>
       <c r="AJ89" t="n">
-        <v>1046.719643224083</v>
+        <v>1046.719643222668</v>
       </c>
       <c r="AK89" t="n">
-        <v>1763.360356775917</v>
+        <v>1763.360356777332</v>
       </c>
       <c r="AL89" t="b">
         <v>1</v>
       </c>
       <c r="AM89" t="n">
         <v>0.05</v>
       </c>
       <c r="AN89" t="inlineStr"/>
       <c r="AO89" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP89" t="n">
         <v>5</v>
       </c>
       <c r="AQ89" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR89" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -24422,54 +24422,54 @@
       <c r="AB90" t="inlineStr"/>
       <c r="AC90" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD90" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE90" t="n">
         <v>14685</v>
       </c>
       <c r="AF90" t="n">
         <v>2</v>
       </c>
       <c r="AG90" t="n">
         <v>12</v>
       </c>
       <c r="AH90" t="inlineStr"/>
       <c r="AI90" t="n">
         <v>862.4</v>
       </c>
       <c r="AJ90" t="n">
-        <v>435.8490715370392</v>
+        <v>435.8490715353551</v>
       </c>
       <c r="AK90" t="n">
-        <v>1288.950928462961</v>
+        <v>1288.950928464645</v>
       </c>
       <c r="AL90" t="b">
         <v>1</v>
       </c>
       <c r="AM90" t="n">
         <v>0.05</v>
       </c>
       <c r="AN90" t="inlineStr"/>
       <c r="AO90" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP90" t="n">
         <v>20</v>
       </c>
       <c r="AQ90" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR90" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -24684,54 +24684,54 @@
       <c r="AB91" t="inlineStr"/>
       <c r="AC91" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="AD91" t="inlineStr">
         <is>
           <t>PFC</t>
         </is>
       </c>
       <c r="AE91" t="n">
         <v>14686</v>
       </c>
       <c r="AF91" t="n">
         <v>3</v>
       </c>
       <c r="AG91" t="n">
         <v>12</v>
       </c>
       <c r="AH91" t="inlineStr"/>
       <c r="AI91" t="n">
         <v>548.45</v>
       </c>
       <c r="AJ91" t="n">
-        <v>369.2897898435571</v>
+        <v>369.2897898428497</v>
       </c>
       <c r="AK91" t="n">
-        <v>727.610210156443</v>
+        <v>727.6102101571504</v>
       </c>
       <c r="AL91" t="b">
         <v>1</v>
       </c>
       <c r="AM91" t="n">
         <v>0.05</v>
       </c>
       <c r="AN91" t="inlineStr"/>
       <c r="AO91" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP91" t="n">
         <v>40</v>
       </c>
       <c r="AQ91" t="inlineStr">
         <is>
           <t>{"sortValue": 17, "display": "Definitely low risk of bias"}</t>
         </is>
       </c>
       <c r="AR91" t="inlineStr">
         <is>
           <t>{"sortValue": 15, "display": "Probably high risk of bias"}</t>
         </is>
@@ -24946,54 +24946,54 @@
       <c r="AB92" t="inlineStr"/>
       <c r="AC92" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD92" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE92" t="n">
         <v>16203</v>
       </c>
       <c r="AF92" t="n">
         <v>0</v>
       </c>
       <c r="AG92" t="n">
         <v>15</v>
       </c>
       <c r="AH92" t="inlineStr"/>
       <c r="AI92" t="n">
         <v>1.43</v>
       </c>
       <c r="AJ92" t="n">
-        <v>1.374621845843536</v>
+        <v>1.374621845843513</v>
       </c>
       <c r="AK92" t="n">
-        <v>1.485378154156464</v>
+        <v>1.485378154156487</v>
       </c>
       <c r="AL92" t="b">
         <v>0</v>
       </c>
       <c r="AM92" t="inlineStr"/>
       <c r="AN92" t="inlineStr"/>
       <c r="AO92" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP92" t="n">
         <v>0</v>
       </c>
       <c r="AQ92" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR92" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS92" t="inlineStr">
@@ -25204,54 +25204,54 @@
       <c r="AB93" t="inlineStr"/>
       <c r="AC93" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD93" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE93" t="n">
         <v>16204</v>
       </c>
       <c r="AF93" t="n">
         <v>1</v>
       </c>
       <c r="AG93" t="n">
         <v>15</v>
       </c>
       <c r="AH93" t="inlineStr"/>
       <c r="AI93" t="n">
         <v>0.44</v>
       </c>
       <c r="AJ93" t="n">
-        <v>0.3846218458435359</v>
+        <v>0.3846218458435132</v>
       </c>
       <c r="AK93" t="n">
-        <v>0.4953781541564641</v>
+        <v>0.4953781541564868</v>
       </c>
       <c r="AL93" t="b">
         <v>0</v>
       </c>
       <c r="AM93" t="inlineStr"/>
       <c r="AN93" t="inlineStr"/>
       <c r="AO93" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP93" t="n">
         <v>20</v>
       </c>
       <c r="AQ93" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR93" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS93" t="inlineStr">
@@ -25962,54 +25962,54 @@
       <c r="AB96" t="inlineStr"/>
       <c r="AC96" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD96" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE96" t="n">
         <v>16207</v>
       </c>
       <c r="AF96" t="n">
         <v>0</v>
       </c>
       <c r="AG96" t="n">
         <v>15</v>
       </c>
       <c r="AH96" t="inlineStr"/>
       <c r="AI96" t="n">
         <v>1.43</v>
       </c>
       <c r="AJ96" t="n">
-        <v>1.374621845843536</v>
+        <v>1.374621845843513</v>
       </c>
       <c r="AK96" t="n">
-        <v>1.485378154156464</v>
+        <v>1.485378154156487</v>
       </c>
       <c r="AL96" t="b">
         <v>0</v>
       </c>
       <c r="AM96" t="inlineStr"/>
       <c r="AN96" t="inlineStr"/>
       <c r="AO96" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP96" t="n">
         <v>0</v>
       </c>
       <c r="AQ96" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR96" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS96" t="inlineStr">
@@ -26220,54 +26220,54 @@
       <c r="AB97" t="inlineStr"/>
       <c r="AC97" t="inlineStr">
         <is>
           <t>not applicable</t>
         </is>
       </c>
       <c r="AD97" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="AE97" t="n">
         <v>16208</v>
       </c>
       <c r="AF97" t="n">
         <v>1</v>
       </c>
       <c r="AG97" t="n">
         <v>15</v>
       </c>
       <c r="AH97" t="inlineStr"/>
       <c r="AI97" t="n">
         <v>0.29</v>
       </c>
       <c r="AJ97" t="n">
-        <v>0.1847815071027181</v>
+        <v>0.1847815071026751</v>
       </c>
       <c r="AK97" t="n">
-        <v>0.3952184928972819</v>
+        <v>0.3952184928973249</v>
       </c>
       <c r="AL97" t="b">
         <v>0</v>
       </c>
       <c r="AM97" t="inlineStr"/>
       <c r="AN97" t="inlineStr"/>
       <c r="AO97" t="inlineStr">
         <is>
           <t>mg/kg-day</t>
         </is>
       </c>
       <c r="AP97" t="n">
         <v>20</v>
       </c>
       <c r="AQ97" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AR97" t="inlineStr">
         <is>
           <t>{"sortValue": 16, "display": "Probably low risk of bias"}</t>
         </is>
       </c>
       <c r="AS97" t="inlineStr">