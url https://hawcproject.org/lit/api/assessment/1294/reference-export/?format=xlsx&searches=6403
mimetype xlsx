--- v0 (2025-12-27)
+++ v1 (2026-11-08)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AU$7</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AT$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd h:mm:ss"/>
     <numFmt numFmtId="165" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="00FFFFFF"/>
     </font>
@@ -436,51 +436,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AU7"/>
+  <dimension ref="A1:AT7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="10" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
     <col width="10" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
@@ -491,386 +491,382 @@
     <col width="10" customWidth="1" min="22" max="22"/>
     <col width="10" customWidth="1" min="23" max="23"/>
     <col width="10" customWidth="1" min="24" max="24"/>
     <col width="10" customWidth="1" min="25" max="25"/>
     <col width="10" customWidth="1" min="26" max="26"/>
     <col width="10" customWidth="1" min="27" max="27"/>
     <col width="10" customWidth="1" min="28" max="28"/>
     <col width="10" customWidth="1" min="29" max="29"/>
     <col width="10" customWidth="1" min="30" max="30"/>
     <col width="10" customWidth="1" min="31" max="31"/>
     <col width="10" customWidth="1" min="32" max="32"/>
     <col width="10" customWidth="1" min="33" max="33"/>
     <col width="10" customWidth="1" min="34" max="34"/>
     <col width="10" customWidth="1" min="35" max="35"/>
     <col width="10" customWidth="1" min="36" max="36"/>
     <col width="10" customWidth="1" min="37" max="37"/>
     <col width="10" customWidth="1" min="38" max="38"/>
     <col width="10" customWidth="1" min="39" max="39"/>
     <col width="10" customWidth="1" min="40" max="40"/>
     <col width="10" customWidth="1" min="41" max="41"/>
     <col width="10" customWidth="1" min="42" max="42"/>
     <col width="10" customWidth="1" min="43" max="43"/>
     <col width="10" customWidth="1" min="44" max="44"/>
     <col width="10" customWidth="1" min="45" max="45"/>
     <col width="10" customWidth="1" min="46" max="46"/>
-    <col width="10" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>HAWC ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
-          <t>HERO ID</t>
+          <t>DOI</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>PubMed ID</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
-          <t>DOI</t>
+          <t>Citation</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
-          <t>Citation</t>
+          <t>Full Citation</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
-          <t>Full Citation</t>
+          <t>Title</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
-          <t>Title</t>
+          <t>Authors</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
-          <t>Authors</t>
+          <t>Authors short</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
-          <t>Authors short</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
-          <t>Year</t>
+          <t>Journal</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
-          <t>Journal</t>
+          <t>Abstract</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
-          <t>Abstract</t>
+          <t>Full text URL</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
-          <t>Full text URL</t>
+          <t>Created</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
-          <t>Created</t>
+          <t>Last updated</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
-          <t>Last updated</t>
+          <t>Project 1</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
-          <t>Project 1</t>
+          <t>Project 1|Erin Baker</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
-          <t>Project 1|Erin Baker</t>
+          <t>Project 2</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
-          <t>Project 2</t>
+          <t>Project 2|Natalie Johnson</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
-          <t>Project 2|Natalie Johnson</t>
+          <t>Project 2|Carolyn Cannon</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
-          <t>Project 2|Carolyn Cannon</t>
+          <t>Project 2|Alan Robinson</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
-          <t>Project 2|Alan Robinson</t>
+          <t>Project 2|Albert Presto</t>
         </is>
       </c>
       <c r="V1" s="1" t="inlineStr">
         <is>
-          <t>Project 2|Albert Presto</t>
+          <t>Project 3</t>
         </is>
       </c>
       <c r="W1" s="1" t="inlineStr">
         <is>
-          <t>Project 3</t>
+          <t>Project 3|Arum Han</t>
         </is>
       </c>
       <c r="X1" s="1" t="inlineStr">
         <is>
-          <t>Project 3|Arum Han</t>
+          <t>Project 3|Ram Menon</t>
         </is>
       </c>
       <c r="Y1" s="1" t="inlineStr">
         <is>
-          <t>Project 3|Ram Menon</t>
+          <t>Project 4</t>
         </is>
       </c>
       <c r="Z1" s="1" t="inlineStr">
         <is>
-          <t>Project 4</t>
+          <t>Project 4|Ivan Rusyn</t>
         </is>
       </c>
       <c r="AA1" s="1" t="inlineStr">
         <is>
-          <t>Project 4|Ivan Rusyn</t>
+          <t>Project 4|Weihsueh Chiu</t>
         </is>
       </c>
       <c r="AB1" s="1" t="inlineStr">
         <is>
-          <t>Project 4|Weihsueh Chiu</t>
+          <t>Project 5</t>
         </is>
       </c>
       <c r="AC1" s="1" t="inlineStr">
         <is>
-          <t>Project 5</t>
+          <t>Project 5|Tim Phillips</t>
         </is>
       </c>
       <c r="AD1" s="1" t="inlineStr">
         <is>
-          <t>Project 5|Tim Phillips</t>
+          <t>Project 5|Phanourios Tamamis</t>
         </is>
       </c>
       <c r="AE1" s="1" t="inlineStr">
         <is>
-          <t>Project 5|Phanourios Tamamis</t>
+          <t>CEC</t>
         </is>
       </c>
       <c r="AF1" s="1" t="inlineStr">
         <is>
-          <t>CEC</t>
+          <t>CEC|Galen Newman</t>
         </is>
       </c>
       <c r="AG1" s="1" t="inlineStr">
         <is>
-          <t>CEC|Galen Newman</t>
+          <t>CEC|Garrett Sansom</t>
         </is>
       </c>
       <c r="AH1" s="1" t="inlineStr">
         <is>
-          <t>CEC|Garrett Sansom</t>
+          <t>CEC|Jen Horney</t>
         </is>
       </c>
       <c r="AI1" s="1" t="inlineStr">
         <is>
-          <t>CEC|Jen Horney</t>
+          <t>Data Management &amp; Analysis Core</t>
         </is>
       </c>
       <c r="AJ1" s="1" t="inlineStr">
         <is>
-          <t>Data Management &amp; Analysis Core</t>
+          <t>Data Management &amp; Analysis Core|Stratos Pistikopoulos</t>
         </is>
       </c>
       <c r="AK1" s="1" t="inlineStr">
         <is>
-          <t>Data Management &amp; Analysis Core|Stratos Pistikopoulos</t>
+          <t>Data Management &amp; Analysis Core|Fred Wright</t>
         </is>
       </c>
       <c r="AL1" s="1" t="inlineStr">
         <is>
-          <t>Data Management &amp; Analysis Core|Fred Wright</t>
+          <t>Data Management &amp; Analysis Core|Lan Zhou</t>
         </is>
       </c>
       <c r="AM1" s="1" t="inlineStr">
         <is>
-          <t>Data Management &amp; Analysis Core|Lan Zhou</t>
+          <t>Data Management &amp; Analysis Core|Candice Brinkmeyer-Langford</t>
         </is>
       </c>
       <c r="AN1" s="1" t="inlineStr">
         <is>
-          <t>Data Management &amp; Analysis Core|Candice Brinkmeyer-Langford</t>
+          <t>Data Management &amp; Analysis Core|Burcu Beykal</t>
         </is>
       </c>
       <c r="AO1" s="1" t="inlineStr">
         <is>
-          <t>Data Management &amp; Analysis Core|Burcu Beykal</t>
+          <t>Risk and Geospatial</t>
         </is>
       </c>
       <c r="AP1" s="1" t="inlineStr">
         <is>
-          <t>Risk and Geospatial</t>
+          <t>Risk and Geospatial|Galen Newman</t>
         </is>
       </c>
       <c r="AQ1" s="1" t="inlineStr">
         <is>
-          <t>Risk and Geospatial|Galen Newman</t>
+          <t>Risk and Geospatial|Weihsueh Chiu</t>
         </is>
       </c>
       <c r="AR1" s="1" t="inlineStr">
         <is>
-          <t>Risk and Geospatial|Weihsueh Chiu</t>
+          <t>Risk and Geospatial|Dongying Li</t>
         </is>
       </c>
       <c r="AS1" s="1" t="inlineStr">
         <is>
-          <t>Risk and Geospatial|Dongying Li</t>
+          <t>Disaster Response</t>
         </is>
       </c>
       <c r="AT1" s="1" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="AU1" s="1" t="inlineStr">
         <is>
           <t>Disaster Response|Thomas McDonald</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1089304</v>
       </c>
-      <c r="B2" t="inlineStr"/>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>10.3390/toxics10100566</t>
+        </is>
+      </c>
       <c r="C2" t="n">
         <v>36287846</v>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>10.3390/toxics10100566</t>
+          <t>Valdiviezo A et al. 2022</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Valdiviezo A et al. 2022</t>
+          <t xml:space="preserve">Valdiviezo A, Kato Y, Baker ES, Chiu WA, Rusyn I. Evaluation of Metabolism of a Defined Pesticide Mixture through Multiple In Vitro Liver Models. Toxics 2022; 10 (10):. </t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Valdiviezo A, Kato Y, Baker ES, Chiu WA, Rusyn I. Evaluation of Metabolism of a Defined Pesticide Mixture through Multiple In Vitro Liver Models. Toxics 2022; 10 (10):. </t>
+          <t>Evaluation of Metabolism of a Defined Pesticide Mixture through Multiple In Vitro Liver Models.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>Evaluation of Metabolism of a Defined Pesticide Mixture through Multiple In Vitro Liver Models.</t>
+          <t>Valdiviezo A, Kato Y, Baker ES, Chiu WA, Rusyn I</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>Valdiviezo A, Kato Y, Baker ES, Chiu WA, Rusyn I</t>
-[...3 lines deleted...]
-        <is>
           <t>Valdiviezo A et al.</t>
         </is>
       </c>
-      <c r="J2" t="n">
+      <c r="I2" t="n">
         <v>2022</v>
       </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>Toxics 2022; 10 (10):</t>
+        </is>
+      </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>Toxics 2022; 10 (10):</t>
-[...3 lines deleted...]
-        <is>
           <t>The evaluation of exposure to multiple contaminants in a mixture presents a number of challenges. For example, the characterization of chemical metabolism in a mixture setting remains a research area with critical knowledge gaps. Studies of chemical metabolism typically utilize suspension cultures of primary human hepatocytes; however, this model is not suitable for studies of more extended exposures and donor-to-donor variability in a metabolic capacity is unavoidable. To address this issue, we utilized several in vitro models based on human-induced pluripotent stem cell (iPSC)-derived hepatocytes (iHep) to characterize the metabolism of an equimolar (1 or 5 µM) mixture of 20 pesticides. We used iHep suspensions and 2D sandwich cultures, and a microphysiological system OrganoPlate® 2-lane 96 (MimetasTM) that also included endothelial cells and THP-1 cell-derived macrophages. When cell culture media were evaluated using gas and liquid chromatography coupled to tandem mass spectrometry methods, we found that the parent molecule concentrations diminished, consistent with metabolic activity. This effect was most pronounced in iHep suspensions with a 1 µM mixture, and was lowest in OrganoPlate® 2-lane 96 for both mixtures. Additionally, we used ion mobility spectrometry-mass spectrometry (IMS-MS) to screen for metabolite formation in these cultures. These analyses revealed the presence of five primary metabolites that allowed for a more comprehensive evaluation of chemical metabolism in vitro. These findings suggest that iHep-based suspension assays maintain higher metabolic activity compared to 2D sandwich and OrganoPlate® 2-lane 96 model. Moreover, this study illustrates that IMS-MS can characterize in vitro metabolite formation following exposure to mixtures of environmental contaminants.</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr"/>
+      <c r="L2" t="inlineStr"/>
+      <c r="M2" s="2" t="n">
+        <v>44879.66271833002</v>
+      </c>
       <c r="N2" s="2" t="n">
-        <v>44879.66271833002</v>
-[...1 lines deleted...]
-      <c r="O2" s="2" t="n">
         <v>44882.91923538325</v>
       </c>
+      <c r="O2" t="b">
+        <v>0</v>
+      </c>
       <c r="P2" t="b">
         <v>0</v>
       </c>
       <c r="Q2" t="b">
         <v>0</v>
       </c>
       <c r="R2" t="b">
         <v>0</v>
       </c>
       <c r="S2" t="b">
         <v>0</v>
       </c>
       <c r="T2" t="b">
         <v>0</v>
       </c>
       <c r="U2" t="b">
         <v>0</v>
       </c>
       <c r="V2" t="b">
         <v>0</v>
       </c>
       <c r="W2" t="b">
         <v>0</v>
       </c>
       <c r="X2" t="b">
         <v>0</v>
       </c>
       <c r="Y2" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z2" t="b">
         <v>1</v>
       </c>
       <c r="AA2" t="b">
         <v>1</v>
       </c>
       <c r="AB2" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC2" t="b">
         <v>0</v>
       </c>
       <c r="AD2" t="b">
         <v>0</v>
       </c>
       <c r="AE2" t="b">
         <v>0</v>
       </c>
       <c r="AF2" t="b">
         <v>0</v>
       </c>
       <c r="AG2" t="b">
         <v>0</v>
       </c>
       <c r="AH2" t="b">
         <v>0</v>
       </c>
       <c r="AI2" t="b">
         <v>0</v>
       </c>
       <c r="AJ2" t="b">
         <v>0</v>
       </c>
@@ -880,119 +876,118 @@
       <c r="AL2" t="b">
         <v>0</v>
       </c>
       <c r="AM2" t="b">
         <v>0</v>
       </c>
       <c r="AN2" t="b">
         <v>0</v>
       </c>
       <c r="AO2" t="b">
         <v>0</v>
       </c>
       <c r="AP2" t="b">
         <v>0</v>
       </c>
       <c r="AQ2" t="b">
         <v>0</v>
       </c>
       <c r="AR2" t="b">
         <v>0</v>
       </c>
       <c r="AS2" t="b">
         <v>0</v>
       </c>
       <c r="AT2" t="b">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AU2" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1089311</v>
       </c>
-      <c r="B3" t="inlineStr"/>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>10.1021/jasms.2c00186</t>
+        </is>
+      </c>
       <c r="C3" t="n">
         <v>36136315</v>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>10.1021/jasms.2c00186</t>
+          <t>Butler KE and Baker ES 2022</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Butler KE and Baker ES 2022</t>
+          <t xml:space="preserve">Butler KE, Baker ES. A High-Throughput Ion Mobility Spectrometry-Mass Spectrometry Screening Method for Opioid Profiling. J Am Soc Mass Spectrom 2022; 33 (10):1904-1913. </t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Butler KE, Baker ES. A High-Throughput Ion Mobility Spectrometry-Mass Spectrometry Screening Method for Opioid Profiling. J Am Soc Mass Spectrom 2022; 33 (10):1904-1913. </t>
+          <t>A High-Throughput Ion Mobility Spectrometry-Mass Spectrometry Screening Method for Opioid Profiling.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>A High-Throughput Ion Mobility Spectrometry-Mass Spectrometry Screening Method for Opioid Profiling.</t>
+          <t>Butler KE, Baker ES</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>Butler KE, Baker ES</t>
-[...3 lines deleted...]
-        <is>
           <t>Butler KE and Baker ES</t>
         </is>
       </c>
-      <c r="J3" t="n">
+      <c r="I3" t="n">
         <v>2022</v>
       </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>J Am Soc Mass Spectrom 2022; 33 (10):1904-1913</t>
+        </is>
+      </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>J Am Soc Mass Spectrom 2022; 33 (10):1904-1913</t>
-[...3 lines deleted...]
-        <is>
           <t>In 2017, the United States Department of Health and Human Services declared the widespread misuse and abuse of prescription and illicit opioids an epidemic. However, this epidemic dates back to the 1990s when opioids were extensively prescribed for pain management. Currently, opioids are still recommended for pain management, and given their abuse potential, rapid screening is imperative for patient treatment. Of particular importance is assessing pain management patient compliance, where evaluating drug use is crucial for preventing opioid abuse and potential overdoses. In this work, we utilized drift tube ion mobility spectrometry coupled with mass spectrometry (DTIMS-MS) to develop a rapid screening method for 33 target opioids and opioid urinary metabolites. Collision cross section values were determined for all target molecules using a flow-injection DTIMS-MS method, and clear differentiation of 27 out of the 33 opioids without prior chromatographic separation was observed when utilizing a high resolution demultiplexing screening approach. An automated solid phase extraction (SPE) platform was then coupled to DTIMS-MS for 10 s sample-to-sample analyses. This SPE-IMS-MS approach enabled the rapid screening of urine samples for opioids and presents a major improvement in sample throughput compared to traditional chromatographic analyses coupled with MS, which routinely take several minutes per sample. Overall, this vast reduction in analysis time facilitates a faster turn-around for patient samples, providing great benefits to clinical applications.</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr"/>
+      <c r="L3" t="inlineStr"/>
+      <c r="M3" s="2" t="n">
+        <v>44879.66271833386</v>
+      </c>
       <c r="N3" s="2" t="n">
-        <v>44879.66271833386</v>
-[...1 lines deleted...]
-      <c r="O3" s="2" t="n">
         <v>44882.90486717813</v>
+      </c>
+      <c r="O3" t="b">
+        <v>1</v>
       </c>
       <c r="P3" t="b">
         <v>1</v>
       </c>
       <c r="Q3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R3" t="b">
         <v>0</v>
       </c>
       <c r="S3" t="b">
         <v>0</v>
       </c>
       <c r="T3" t="b">
         <v>0</v>
       </c>
       <c r="U3" t="b">
         <v>0</v>
       </c>
       <c r="V3" t="b">
         <v>0</v>
       </c>
       <c r="W3" t="b">
         <v>0</v>
       </c>
       <c r="X3" t="b">
         <v>0</v>
       </c>
       <c r="Y3" t="b">
         <v>0</v>
       </c>
@@ -1035,152 +1030,151 @@
       <c r="AL3" t="b">
         <v>0</v>
       </c>
       <c r="AM3" t="b">
         <v>0</v>
       </c>
       <c r="AN3" t="b">
         <v>0</v>
       </c>
       <c r="AO3" t="b">
         <v>0</v>
       </c>
       <c r="AP3" t="b">
         <v>0</v>
       </c>
       <c r="AQ3" t="b">
         <v>0</v>
       </c>
       <c r="AR3" t="b">
         <v>0</v>
       </c>
       <c r="AS3" t="b">
         <v>0</v>
       </c>
       <c r="AT3" t="b">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AU3" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1097197</v>
       </c>
-      <c r="B4" t="inlineStr"/>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>10.1289/ehp12006</t>
+        </is>
+      </c>
       <c r="C4" t="n">
         <v>36445294</v>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>10.1289/ehp12006</t>
+          <t>Valdiviezo A et al. 2022</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Valdiviezo A et al. 2022</t>
+          <t xml:space="preserve">Valdiviezo A, Brown GE, Michell AR, Trinconi CM, Bodke VV, Khetani SR, Luo YS, Chiu WA, Rusyn I. Reanalysis of Trichloroethylene and Tetrachloroethylene Metabolism to Glutathione Conjugates Using Human, Rat, and Mouse Liver in Vitro Models to Improve Precision in Risk Characterization. Environ Health Perspect 2022; 130 (11):117009. </t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Valdiviezo A, Brown GE, Michell AR, Trinconi CM, Bodke VV, Khetani SR, Luo YS, Chiu WA, Rusyn I. Reanalysis of Trichloroethylene and Tetrachloroethylene Metabolism to Glutathione Conjugates Using Human, Rat, and Mouse Liver in Vitro Models to Improve Precision in Risk Characterization. Environ Health Perspect 2022; 130 (11):117009. </t>
+          <t>Reanalysis of Trichloroethylene and Tetrachloroethylene Metabolism to Glutathione Conjugates Using Human, Rat, and Mouse Liver in Vitro Models to Improve Precision in Risk Characterization.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>Reanalysis of Trichloroethylene and Tetrachloroethylene Metabolism to Glutathione Conjugates Using Human, Rat, and Mouse Liver in Vitro Models to Improve Precision in Risk Characterization.</t>
+          <t>Valdiviezo A, Brown GE, Michell AR, Trinconi CM, Bodke VV, Khetani SR, Luo YS, Chiu WA, Rusyn I</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>Valdiviezo A, Brown GE, Michell AR, Trinconi CM, Bodke VV, Khetani SR, Luo YS, Chiu WA, Rusyn I</t>
-[...3 lines deleted...]
-        <is>
           <t>Valdiviezo A et al.</t>
         </is>
       </c>
-      <c r="J4" t="n">
+      <c r="I4" t="n">
         <v>2022</v>
       </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>Environ Health Perspect 2022; 130 (11):117009</t>
+        </is>
+      </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>Environ Health Perspect 2022; 130 (11):117009</t>
-[...3 lines deleted...]
-        <is>
           <t>BACKGROUND: Both trichloroethylene (TCE) and tetrachloroethylene (PCE) are high-priority chemicals subject to numerous human health risk evaluations by a range of agencies. Metabolism of TCE and PCE determines their ultimate toxicity; important uncertainties exist in quantitative characterization of metabolism to genotoxic moieties through glutathione (GSH) conjugation and species differences therein.OBJECTIVES: This study aimed to address these uncertainties using novel in vitro liver models, interspecies comparison, and a sensitive assay for quantification of GSH conjugates of TCE and PCE, S-(1,2-dichlorovinyl)glutathione (DCVG) and S-(1,2,2-trichlorovinyl) glutathione (TCVG), respectively.METHODS: Liver in vitro models used herein were suspension, 2-D culture, and micropatterned coculture (MPCC) with primary human, rat, and mouse hepatocytes, as well as human induced pluripotent stem cell (iPSC)-derived hepatocytes (iHep).RESULTS: We found that, although efficiency of metabolism varied among models, consistent with known differences in their metabolic capacity, formation rates of DCVG and TCVG generally followed the patterns human≥rat≥mouse, and primary hepatocytes&gt;iHep. Data derived from MPCC were most consistent with estimates from physiologically based pharmacokinetic models calibrated to in vivo data.DISCUSSION: For TCE, the new data provided additional empirical support for inclusion of GSH conjugation-mediated kidney effects as critical for the derivation of noncancer toxicity values. For PCE, the data reduced previous uncertainties regarding the extent of TCVG formation in humans; this information was used to update several candidate kidney-specific noncancer toxicity values. Overall, MPCC-derived data provided physiologically relevant estimates of GSH-mediated metabolism of TCE and PCE to reduce uncertainties in interspecies extrapolation that constrained previous risk evaluations, thereby increasing the precision of risk characterizations of these high-priority toxicants. https://doi.org/10.1289/EHP12006.</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr"/>
+      <c r="L4" t="inlineStr"/>
+      <c r="M4" s="2" t="n">
+        <v>44937.89914458954</v>
+      </c>
       <c r="N4" s="2" t="n">
-        <v>44937.89914458954</v>
-[...1 lines deleted...]
-      <c r="O4" s="2" t="n">
         <v>44937.9376393421</v>
       </c>
+      <c r="O4" t="b">
+        <v>0</v>
+      </c>
       <c r="P4" t="b">
         <v>0</v>
       </c>
       <c r="Q4" t="b">
         <v>0</v>
       </c>
       <c r="R4" t="b">
         <v>0</v>
       </c>
       <c r="S4" t="b">
         <v>0</v>
       </c>
       <c r="T4" t="b">
         <v>0</v>
       </c>
       <c r="U4" t="b">
         <v>0</v>
       </c>
       <c r="V4" t="b">
         <v>0</v>
       </c>
       <c r="W4" t="b">
         <v>0</v>
       </c>
       <c r="X4" t="b">
         <v>0</v>
       </c>
       <c r="Y4" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z4" t="b">
         <v>1</v>
       </c>
       <c r="AA4" t="b">
         <v>1</v>
       </c>
       <c r="AB4" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC4" t="b">
         <v>0</v>
       </c>
       <c r="AD4" t="b">
         <v>0</v>
       </c>
       <c r="AE4" t="b">
         <v>0</v>
       </c>
       <c r="AF4" t="b">
         <v>0</v>
       </c>
       <c r="AG4" t="b">
         <v>0</v>
       </c>
       <c r="AH4" t="b">
         <v>0</v>
       </c>
       <c r="AI4" t="b">
         <v>0</v>
       </c>
       <c r="AJ4" t="b">
         <v>0</v>
       </c>
@@ -1190,114 +1184,113 @@
       <c r="AL4" t="b">
         <v>0</v>
       </c>
       <c r="AM4" t="b">
         <v>0</v>
       </c>
       <c r="AN4" t="b">
         <v>0</v>
       </c>
       <c r="AO4" t="b">
         <v>0</v>
       </c>
       <c r="AP4" t="b">
         <v>0</v>
       </c>
       <c r="AQ4" t="b">
         <v>0</v>
       </c>
       <c r="AR4" t="b">
         <v>0</v>
       </c>
       <c r="AS4" t="b">
         <v>0</v>
       </c>
       <c r="AT4" t="b">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AU4" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>1098404</v>
       </c>
-      <c r="B5" t="inlineStr"/>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>10.3389/fpsyt.2022.1007396</t>
+        </is>
+      </c>
       <c r="C5" t="n">
         <v>36590601</v>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>10.3389/fpsyt.2022.1007396</t>
+          <t>Hsieh CH and Li D 2022</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Hsieh CH and Li D 2022</t>
+          <t xml:space="preserve">Hsieh CH, Li D. Understanding how virtual reality forest experience promote physiological and psychological health for patients undergoing hemodialysis. Front Psychiatry 2022; 13 ():1007396. </t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hsieh CH, Li D. Understanding how virtual reality forest experience promote physiological and psychological health for patients undergoing hemodialysis. Front Psychiatry 2022; 13 ():1007396. </t>
+          <t>Understanding how virtual reality forest experience promote physiological and psychological health for patients undergoing hemodialysis.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>Understanding how virtual reality forest experience promote physiological and psychological health for patients undergoing hemodialysis.</t>
+          <t>Hsieh CH, Li D</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>Hsieh CH, Li D</t>
-[...3 lines deleted...]
-        <is>
           <t>Hsieh CH and Li D</t>
         </is>
       </c>
-      <c r="J5" t="n">
+      <c r="I5" t="n">
         <v>2022</v>
       </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>Front Psychiatry 2022; 13 ():1007396</t>
+        </is>
+      </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>Front Psychiatry 2022; 13 ():1007396</t>
-[...3 lines deleted...]
-        <is>
           <t>Growing research has found that exposing patients to forest landscapes through technology improves their health. However, studies on the effects of nature therapy sessions on particularly vulnerable groups that require frequent regular treatment such as patients of chronic kidney disease (CKD) is lacking. This study aims to understand the effects of watching panoramic videos of forest walks through virtual reality (VR) headsets on patients. We also examine the effects of the frequency of virtual exposure to forests on the physiological and psychological parameters of patients undergoing dialysis. Twenty-four dialysis patients with a mean age of 65.11 year underwent a virtual nature intervention over the course of 3 weeks. The intervention consists of 3 numbers of 6-min 360-degree nature videos delivered using VR headsets. We measured heart rate variability (HRV) and heart rate (HR) using continuous electrocardiographic (ECG) monitoring and assessed their emotional states using a questionnaire survey and in-depth interviews. The results showed that the initial 6 min of watching of the panoramic videos through VR headsets resulted in significantly reduced HR and sympathetic nerve activity and increased positive emotional responses. However, repeated VR exposure did not further improve the physiological health of the respondents. Considering these results, the use of VR headsets to watch 6-min nature videos indoors can be used to enhance the positive psychological responses among dialysis and bed-ridden patients. As this study is preliminary, future random controlled trials are needed to compare and determine the best dose, content, and delivery methods of such an intervention.</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr"/>
+      <c r="L5" t="inlineStr"/>
+      <c r="M5" s="2" t="n">
+        <v>44945.6844248575</v>
+      </c>
       <c r="N5" s="2" t="n">
-        <v>44945.6844248575</v>
-[...1 lines deleted...]
-      <c r="O5" s="2" t="n">
         <v>44945.68495652065</v>
       </c>
+      <c r="O5" t="b">
+        <v>0</v>
+      </c>
       <c r="P5" t="b">
         <v>0</v>
       </c>
       <c r="Q5" t="b">
         <v>0</v>
       </c>
       <c r="R5" t="b">
         <v>0</v>
       </c>
       <c r="S5" t="b">
         <v>0</v>
       </c>
       <c r="T5" t="b">
         <v>0</v>
       </c>
       <c r="U5" t="b">
         <v>0</v>
       </c>
       <c r="V5" t="b">
         <v>0</v>
       </c>
       <c r="W5" t="b">
         <v>0</v>
       </c>
       <c r="X5" t="b">
@@ -1330,134 +1323,133 @@
       <c r="AG5" t="b">
         <v>0</v>
       </c>
       <c r="AH5" t="b">
         <v>0</v>
       </c>
       <c r="AI5" t="b">
         <v>0</v>
       </c>
       <c r="AJ5" t="b">
         <v>0</v>
       </c>
       <c r="AK5" t="b">
         <v>0</v>
       </c>
       <c r="AL5" t="b">
         <v>0</v>
       </c>
       <c r="AM5" t="b">
         <v>0</v>
       </c>
       <c r="AN5" t="b">
         <v>0</v>
       </c>
       <c r="AO5" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AP5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR5" t="b">
         <v>1</v>
       </c>
-      <c r="AQ5" t="b">
-[...4 lines deleted...]
-      </c>
       <c r="AS5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AT5" t="b">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AU5" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>1098405</v>
       </c>
-      <c r="B6" t="inlineStr"/>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>10.1159/000526959</t>
+        </is>
+      </c>
       <c r="C6" t="n">
         <v>36075192</v>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>10.1159/000526959</t>
+          <t>Witchey SK et al. 2022</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Witchey SK et al. 2022</t>
+          <t xml:space="preserve">Witchey SK, Doyle MG, Fredenburg JD, St Armour G, Horman B, Odenkirk MT, Aylor DL, Baker ES, Patisaul HB. Impacts of Gestational FireMaster 550 (FM 550) Exposure on the Neonatal Cortex are Sex Specific and Largely Attributable to the Organophosphate Esters. Neuroendocrinology 2022;  ():. </t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Witchey SK, Doyle MG, Fredenburg JD, St Armour G, Horman B, Odenkirk MT, Aylor DL, Baker ES, Patisaul HB. Impacts of Gestational FireMaster 550 (FM 550) Exposure on the Neonatal Cortex are Sex Specific and Largely Attributable to the Organophosphate Esters. Neuroendocrinology 2022;  ():. </t>
+          <t>Impacts of Gestational FireMaster 550 (FM 550) Exposure on the Neonatal Cortex are Sex Specific and Largely Attributable to the Organophosphate Esters.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>Impacts of Gestational FireMaster 550 (FM 550) Exposure on the Neonatal Cortex are Sex Specific and Largely Attributable to the Organophosphate Esters.</t>
+          <t>Witchey SK, Doyle MG, Fredenburg JD, St Armour G, Horman B, Odenkirk MT, Aylor DL, Baker ES, Patisaul HB</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>Witchey SK, Doyle MG, Fredenburg JD, St Armour G, Horman B, Odenkirk MT, Aylor DL, Baker ES, Patisaul HB</t>
-[...3 lines deleted...]
-        <is>
           <t>Witchey SK et al.</t>
         </is>
       </c>
-      <c r="J6" t="n">
+      <c r="I6" t="n">
         <v>2022</v>
       </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>Neuroendocrinology 2022;  ():</t>
+        </is>
+      </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>Neuroendocrinology 2022;  ():</t>
-[...3 lines deleted...]
-        <is>
           <t>INTRODUCTION: Flame retardants (FRs) are common bodily and environmental pollutants, creating concern about their potential toxicity. We and others have found that the commercial mixture, FireMaster® 550 (FM 550) or its individual brominated (BFR) and organophosphate ester (OPFR) components are potential developmental neurotoxicants. Using Wistar rats, we previously reported developmental exposure to FM 550 or its component classes produced sex- and compound-specific effects on adult socioemotional behaviors. The underlying mechanisms driving the behavioral phenotypes are unknown.METHODS: To further mechanistic understanding, here we conducted transcriptomics in parallel with a novel lipidomics approach using cortical tissues from newborn siblings of the rats in the published behavioral study. Inclusion of lipid composition is significant because it is rarely examined in developmental neurotoxicity studies. Pups were gestationally exposed via oral dosing to the dam to FM 550 or the BFR or OPFR components at environmentally relevant doses.RESULTS: The neonatal cortex was highly sexually dimorphic in lipid and transcriptome composition, and males were more significantly impacted by FR exposure. Multiple adverse modes of action for the BFRs and OPFRs on neurodevelopment were identified, with the OPFRs more disruptive than the BFRs via multiple mechanisms including dysregulation of mitochondrial function and disruption of cholinergic and glutamatergic systems. Disrupted mitochondrial function by environmental factors has been linked to higher risk of autism spectrum disorders. Impacted lipid classes included the ceramides, sphingomyelins, and triacylglycerides. Robust ceramide upregulation in the OPFR females could suggest heightened risk of brain metabolic disease.CONCLUSIONS: This study reveals multiple mechanisms by which the components of a common FR mixture are developmentally neurotoxic and that the OPFRs may be the compounds of greatest concern.</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr"/>
+      <c r="L6" t="inlineStr"/>
+      <c r="M6" s="2" t="n">
+        <v>44945.68574164651</v>
+      </c>
       <c r="N6" s="2" t="n">
-        <v>44945.68574164651</v>
-[...1 lines deleted...]
-      <c r="O6" s="2" t="n">
         <v>44945.68689346107</v>
+      </c>
+      <c r="O6" t="b">
+        <v>1</v>
       </c>
       <c r="P6" t="b">
         <v>1</v>
       </c>
       <c r="Q6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R6" t="b">
         <v>0</v>
       </c>
       <c r="S6" t="b">
         <v>0</v>
       </c>
       <c r="T6" t="b">
         <v>0</v>
       </c>
       <c r="U6" t="b">
         <v>0</v>
       </c>
       <c r="V6" t="b">
         <v>0</v>
       </c>
       <c r="W6" t="b">
         <v>0</v>
       </c>
       <c r="X6" t="b">
         <v>0</v>
       </c>
       <c r="Y6" t="b">
         <v>0</v>
       </c>
@@ -1500,114 +1492,113 @@
       <c r="AL6" t="b">
         <v>0</v>
       </c>
       <c r="AM6" t="b">
         <v>0</v>
       </c>
       <c r="AN6" t="b">
         <v>0</v>
       </c>
       <c r="AO6" t="b">
         <v>0</v>
       </c>
       <c r="AP6" t="b">
         <v>0</v>
       </c>
       <c r="AQ6" t="b">
         <v>0</v>
       </c>
       <c r="AR6" t="b">
         <v>0</v>
       </c>
       <c r="AS6" t="b">
         <v>0</v>
       </c>
       <c r="AT6" t="b">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AU6" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>1098406</v>
       </c>
-      <c r="B7" t="inlineStr"/>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>10.1016/b978-0-323-95879-0.50035-7</t>
+        </is>
+      </c>
       <c r="C7" t="n">
         <v>36622647</v>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>10.1016/b978-0-323-95879-0.50035-7</t>
+          <t>Beykal B, Diangelakis NA, and Pistikopoulos EN 2022</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Beykal B, Diangelakis NA, and Pistikopoulos EN 2022</t>
+          <t xml:space="preserve">Beykal B, Diangelakis NA, Pistikopoulos EN. Continuous-Time Surrogate Models for Data-Driven Dynamic Optimization. ESCAPE 2022; 51 ():205-210. </t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Beykal B, Diangelakis NA, Pistikopoulos EN. Continuous-Time Surrogate Models for Data-Driven Dynamic Optimization. ESCAPE 2022; 51 ():205-210. </t>
+          <t>Continuous-Time Surrogate Models for Data-Driven Dynamic Optimization.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>Continuous-Time Surrogate Models for Data-Driven Dynamic Optimization.</t>
+          <t>Beykal B, Diangelakis NA, Pistikopoulos EN</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>Beykal B, Diangelakis NA, Pistikopoulos EN</t>
-[...3 lines deleted...]
-        <is>
           <t>Beykal B, Diangelakis NA, and Pistikopoulos EN</t>
         </is>
       </c>
-      <c r="J7" t="n">
+      <c r="I7" t="n">
         <v>2022</v>
       </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>ESCAPE 2022; 51 ():205-210</t>
+        </is>
+      </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>ESCAPE 2022; 51 ():205-210</t>
-[...3 lines deleted...]
-        <is>
           <t>This work addresses the control optimization of time-varying systems without the full discretization of the underlying high-fidelity models and derives optimal control trajectories using surrogate modeling and data-driven optimization. Time-varying systems are ubiquitous in the chemical process industry and their systematic control is essential for ensuring each system to be operated at the desired settings. To this end, we postulate nonlinear continuous-time control action trajectories using time-varying surrogate models and derive the parameters of these functional forms using data-driven optimization. Data-driven optimization allows us to collect data from the high-fidelity model without pursuing any discretization and fine-tune candidate control trajectories based on the retrieved input-output information from the nonlinear system. We test exponential and polynomial surrogate forms for the control trajectories and explore various data-driven optimization strategies (local vs. global and sample-based vs. model-based) to test the consistency of each approach for controlling dynamic systems. The applicability of our approach is demonstrated on a motivating example and a CSTR control case study with favorable results.</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr"/>
+      <c r="L7" t="inlineStr"/>
+      <c r="M7" s="2" t="n">
+        <v>44945.68574222257</v>
+      </c>
       <c r="N7" s="2" t="n">
-        <v>44945.68574222257</v>
-[...1 lines deleted...]
-      <c r="O7" s="2" t="n">
         <v>44945.6867840703</v>
       </c>
+      <c r="O7" t="b">
+        <v>0</v>
+      </c>
       <c r="P7" t="b">
         <v>0</v>
       </c>
       <c r="Q7" t="b">
         <v>0</v>
       </c>
       <c r="R7" t="b">
         <v>0</v>
       </c>
       <c r="S7" t="b">
         <v>0</v>
       </c>
       <c r="T7" t="b">
         <v>0</v>
       </c>
       <c r="U7" t="b">
         <v>0</v>
       </c>
       <c r="V7" t="b">
         <v>0</v>
       </c>
       <c r="W7" t="b">
         <v>0</v>
       </c>
       <c r="X7" t="b">
@@ -1622,84 +1613,81 @@
       <c r="AA7" t="b">
         <v>0</v>
       </c>
       <c r="AB7" t="b">
         <v>0</v>
       </c>
       <c r="AC7" t="b">
         <v>0</v>
       </c>
       <c r="AD7" t="b">
         <v>0</v>
       </c>
       <c r="AE7" t="b">
         <v>0</v>
       </c>
       <c r="AF7" t="b">
         <v>0</v>
       </c>
       <c r="AG7" t="b">
         <v>0</v>
       </c>
       <c r="AH7" t="b">
         <v>0</v>
       </c>
       <c r="AI7" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ7" t="b">
         <v>1</v>
       </c>
       <c r="AK7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN7" t="b">
         <v>1</v>
       </c>
-      <c r="AL7" t="b">
-[...7 lines deleted...]
-      </c>
       <c r="AO7" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AP7" t="b">
         <v>0</v>
       </c>
       <c r="AQ7" t="b">
         <v>0</v>
       </c>
       <c r="AR7" t="b">
         <v>0</v>
       </c>
       <c r="AS7" t="b">
         <v>0</v>
       </c>
       <c r="AT7" t="b">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AU7" t="b">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:AU7"/>
+  <autoFilter ref="A1:AT7"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>