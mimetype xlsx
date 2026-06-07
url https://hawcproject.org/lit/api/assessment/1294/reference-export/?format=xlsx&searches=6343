--- v0 (2025-12-27)
+++ v1 (2026-06-07)
@@ -20895,51 +20895,51 @@
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
           <t>Oladele JO et al.</t>
         </is>
       </c>
       <c r="J132" t="n">
         <v>2025</v>
       </c>
       <c r="K132" t="inlineStr">
         <is>
           <t>Toxins (Basel) 2025; 17 (3):</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
           <t>Dietary and environmental exposure to aflatoxins via contaminated food items can pose major health challenges to both humans and animals. Studies have reported the coexistence of aflatoxins and other environmental toxins. This emphasizes the urgent need for efficient and effective mitigation strategies for aflatoxins. Previous reports from our laboratory have demonstrated the potency of the green-engineered clays (GECs) on ochratoxin and other toxic chemicals. Therefore, this study sought to investigate the binding and detoxification potential of chlorophyll (CMCH and SMCH) and chlorophyllin (CMCHin and SMCHin)-amended montmorillonite clays for aflatoxin B1 (AFB1). In addition to analyzing binding metrics including affinity, capacity, free energy, and enthalpy, the sorption mechanisms of AFB1 onto the surfaces of engineered clays were also investigated. Computational and experimental studies were performed to validate the efficacy and safety of the clays. CMCH showed the highest binding capacity (Qmax) of 0.43 mol/kg compared to the parent clays CM (0.34 mol/kg) and SM (0.32 mol/kg). Interestingly, there were no significant changes in the binding capacity of the clays at pH2 and pH6, suggesting that the clays can bind to AFB1 throughout the gastrointestinal track. In silico investigations employing molecular dynamics simulations also demonstrated that CMCH enhanced AFB1 binding as compared to parent clay and predicted hydrophobic interactions as the main mode of interaction between the AFB1 and CMCH. This was corroborated by the kinetic results which indicated that the interaction was best defined by chemosorption with favorable thermodynamics and Gibbs free energy (∆G) being negative. In vitro experiments in Hep G2 cells showed that clay treatment mitigated AFB1-induced cytotoxicity, with the exception of 0.5% (w/v) SMCH. Finally, the in vivo results validated the protection of all the clays against AFB1-induced toxicities in Hydra vulgaris. This study showed that these clays significantly detoxified AFB1 (86% to 100%) and provided complete protection at levels as low as 0.1%, suggesting that they may be used as AFB1 binders in feed and food.</t>
         </is>
       </c>
       <c r="M132" t="inlineStr"/>
       <c r="N132" s="2" t="n">
         <v>45934.57485024336</v>
       </c>
       <c r="O132" s="2" t="n">
-        <v>45934.57678539136</v>
+        <v>46164.74522711161</v>
       </c>
       <c r="P132" t="b">
         <v>0</v>
       </c>
       <c r="Q132" t="b">
         <v>0</v>
       </c>
       <c r="R132" t="b">
         <v>1</v>
       </c>
       <c r="S132" t="b">
         <v>1</v>
       </c>
       <c r="T132" t="b">
         <v>0</v>
       </c>
       <c r="U132" t="b">
         <v>0</v>
       </c>
       <c r="V132" t="b">
         <v>0</v>
       </c>
       <c r="W132" t="b">
         <v>0</v>
       </c>